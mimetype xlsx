--- v0 (2026-03-26)
+++ v1 (2026-05-10)
@@ -12,100 +12,124 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1588">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>1-Year-Subscription-Token</t>
   </si>
   <si>
     <t>Growtopia</t>
   </si>
   <si>
     <t>Growtopia 1 Year Subscription Token</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
+    <t>Aon-1.5Gb</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 1.5 GB</t>
+  </si>
+  <si>
+    <t>Aon-10Gb</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 10 GB</t>
+  </si>
+  <si>
     <t>Aon-12Gb</t>
   </si>
   <si>
-    <t>TRI</t>
-[...1 lines deleted...]
-  <si>
     <t>Tri Data AlwaysOn 12 GB</t>
   </si>
   <si>
+    <t>Aon-2.5Gb</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 2.5 GB</t>
+  </si>
+  <si>
+    <t>Aon-6Gb</t>
+  </si>
+  <si>
+    <t>Tri Data AlwaysOn 6 GB</t>
+  </si>
+  <si>
     <t>AOV_1430</t>
   </si>
   <si>
     <t>ARENA OF VALOR</t>
   </si>
   <si>
     <t>AOV 1430 Vouchers</t>
   </si>
   <si>
     <t>AOV_230</t>
   </si>
   <si>
     <t>AOV 230 Vouchers</t>
   </si>
   <si>
     <t>AOV_2390</t>
   </si>
   <si>
     <t>AOV 2390 Vouchers</t>
   </si>
   <si>
     <t>AOV_40</t>
   </si>
   <si>
     <t>AOV 40 Vouchers</t>
@@ -122,56 +146,50 @@
   <si>
     <t>AOV 4800 Vouchers</t>
   </si>
   <si>
     <t>AOV_90</t>
   </si>
   <si>
     <t>AOV 90 Vouchers</t>
   </si>
   <si>
     <t>AOV_950</t>
   </si>
   <si>
     <t>AOV 950 Vouchers</t>
   </si>
   <si>
     <t>Axis_10</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Axis 10.000</t>
   </si>
   <si>
-    <t>Axis_100</t>
-[...4 lines deleted...]
-  <si>
     <t>Axis_15</t>
   </si>
   <si>
     <t>Axis 15.000</t>
   </si>
   <si>
     <t>Axis_150</t>
   </si>
   <si>
     <t>Axis 150.000</t>
   </si>
   <si>
     <t>Axis_200</t>
   </si>
   <si>
     <t>Axis 200.000</t>
   </si>
   <si>
     <t>Axis_25</t>
   </si>
   <si>
     <t>Axis 25.000</t>
   </si>
   <si>
     <t>Axis_30</t>
@@ -188,1094 +206,1190 @@
   <si>
     <t>Axis_40</t>
   </si>
   <si>
     <t>Axis 40.000</t>
   </si>
   <si>
     <t>Axis_5</t>
   </si>
   <si>
     <t>Axis 5.000</t>
   </si>
   <si>
     <t>Axis_50</t>
   </si>
   <si>
     <t>Axis 50.000</t>
   </si>
   <si>
     <t>Axis_500</t>
   </si>
   <si>
     <t>Axis 500.000</t>
   </si>
   <si>
-    <t>Blessing-of-the-Welkin</t>
+    <t>Bronet30hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-10gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 10 GB 60 hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-12gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 12 GB 60 hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-16gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 16 GB 60 hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 2 GB 60 hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-3gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 3 GB 60 hari</t>
+  </si>
+  <si>
+    <t>Bronet60hari-5gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 5 GB 60 hari</t>
+  </si>
+  <si>
+    <t>bulanan</t>
+  </si>
+  <si>
+    <t>FREE FIRE</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Bulanan</t>
+  </si>
+  <si>
+    <t>byu_10</t>
+  </si>
+  <si>
+    <t>by.U</t>
+  </si>
+  <si>
+    <t>by.U 10.000</t>
+  </si>
+  <si>
+    <t>byu_100</t>
+  </si>
+  <si>
+    <t>by.U 100.000</t>
+  </si>
+  <si>
+    <t>byu_15</t>
+  </si>
+  <si>
+    <t>by.U 15.000</t>
+  </si>
+  <si>
+    <t>byu_150</t>
+  </si>
+  <si>
+    <t>by.U 150.000</t>
+  </si>
+  <si>
+    <t>byu_20</t>
+  </si>
+  <si>
+    <t>by.U 20.000</t>
+  </si>
+  <si>
+    <t>byu_200</t>
+  </si>
+  <si>
+    <t>by.U 200.000</t>
+  </si>
+  <si>
+    <t>byu_25</t>
+  </si>
+  <si>
+    <t>by.U 25.000</t>
+  </si>
+  <si>
+    <t>byu_30</t>
+  </si>
+  <si>
+    <t>by.U 30.000</t>
+  </si>
+  <si>
+    <t>byu_35</t>
+  </si>
+  <si>
+    <t>by.U 35.000</t>
+  </si>
+  <si>
+    <t>byu_40</t>
+  </si>
+  <si>
+    <t>by.U 40.000</t>
+  </si>
+  <si>
+    <t>byu_45</t>
+  </si>
+  <si>
+    <t>by.U 45.000</t>
+  </si>
+  <si>
+    <t>byu_5</t>
+  </si>
+  <si>
+    <t>by.U 5.000</t>
+  </si>
+  <si>
+    <t>byu_50</t>
+  </si>
+  <si>
+    <t>by.U 50.000</t>
+  </si>
+  <si>
+    <t>byu_55</t>
+  </si>
+  <si>
+    <t>by.U 55.000</t>
+  </si>
+  <si>
+    <t>byu_60</t>
+  </si>
+  <si>
+    <t>by.U 60.000</t>
+  </si>
+  <si>
+    <t>byu_65</t>
+  </si>
+  <si>
+    <t>by.U 65.000</t>
+  </si>
+  <si>
+    <t>byu_70</t>
+  </si>
+  <si>
+    <t>by.U 70.000</t>
+  </si>
+  <si>
+    <t>byu_75</t>
+  </si>
+  <si>
+    <t>by.U 75.000</t>
+  </si>
+  <si>
+    <t>byu_80</t>
+  </si>
+  <si>
+    <t>by.U 80.000</t>
+  </si>
+  <si>
+    <t>byu_85</t>
+  </si>
+  <si>
+    <t>by.U 85.000</t>
+  </si>
+  <si>
+    <t>byu_90</t>
+  </si>
+  <si>
+    <t>by.U 90.000</t>
+  </si>
+  <si>
+    <t>byu_95</t>
+  </si>
+  <si>
+    <t>by.U 95.000</t>
+  </si>
+  <si>
+    <t>byu-12</t>
+  </si>
+  <si>
+    <t>by.U Data 12 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>CODM-128</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 128 CP</t>
+  </si>
+  <si>
+    <t>CODM-1373</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1373 CP</t>
+  </si>
+  <si>
+    <t>CODM-2060</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2060 CP</t>
+  </si>
+  <si>
+    <t>CODM-31</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 31 CP</t>
+  </si>
+  <si>
+    <t>CODM-321</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 321 CP</t>
+  </si>
+  <si>
+    <t>CODM-3564</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 3564 CP</t>
+  </si>
+  <si>
+    <t>CODM-63</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 63 CP</t>
+  </si>
+  <si>
+    <t>CODM-645</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 645 CP</t>
+  </si>
+  <si>
+    <t>CODM-7556</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 7656 CP</t>
+  </si>
+  <si>
+    <t>CUS-10</t>
+  </si>
+  <si>
+    <t>MAXIM</t>
+  </si>
+  <si>
+    <t>Maxim Customer 10.000</t>
+  </si>
+  <si>
+    <t>CUS-100</t>
+  </si>
+  <si>
+    <t>Maxim Customer 100.000</t>
+  </si>
+  <si>
+    <t>CUS-15</t>
+  </si>
+  <si>
+    <t>Maxim Customer 15.000</t>
+  </si>
+  <si>
+    <t>CUS-20</t>
+  </si>
+  <si>
+    <t>Maxim Customer 20.000</t>
+  </si>
+  <si>
+    <t>CUS-25</t>
+  </si>
+  <si>
+    <t>Maxim Customer 25.000</t>
+  </si>
+  <si>
+    <t>CUS-30</t>
+  </si>
+  <si>
+    <t>Maxim Customer 30.000</t>
+  </si>
+  <si>
+    <t>CUS-300</t>
+  </si>
+  <si>
+    <t>Maxim Customer 300.000</t>
+  </si>
+  <si>
+    <t>CUS-35</t>
+  </si>
+  <si>
+    <t>Maxim Customer 35.000</t>
+  </si>
+  <si>
+    <t>CUS-40</t>
+  </si>
+  <si>
+    <t>Maxim Customer 40.000</t>
+  </si>
+  <si>
+    <t>CUS-5</t>
+  </si>
+  <si>
+    <t>Maxim Customer 5.000</t>
+  </si>
+  <si>
+    <t>CUS-50</t>
+  </si>
+  <si>
+    <t>Maxim Customer 50.000</t>
+  </si>
+  <si>
+    <t>Dana_1</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>DANA 1.000</t>
+  </si>
+  <si>
+    <t>Dana_10</t>
+  </si>
+  <si>
+    <t>DANA 10.000</t>
+  </si>
+  <si>
+    <t>Dana_100</t>
+  </si>
+  <si>
+    <t>DANA 100.000</t>
+  </si>
+  <si>
+    <t>Dana_1000</t>
+  </si>
+  <si>
+    <t>DANA 1.000.000</t>
+  </si>
+  <si>
+    <t>Dana_11</t>
+  </si>
+  <si>
+    <t>DANA 11.000</t>
+  </si>
+  <si>
+    <t>Dana_115</t>
+  </si>
+  <si>
+    <t>DANA 115.000</t>
+  </si>
+  <si>
+    <t>Dana_12</t>
+  </si>
+  <si>
+    <t>DANA 12.000</t>
+  </si>
+  <si>
+    <t>Dana_125</t>
+  </si>
+  <si>
+    <t>DANA 125.000</t>
+  </si>
+  <si>
+    <t>Dana_13</t>
+  </si>
+  <si>
+    <t>DANA 13.000</t>
+  </si>
+  <si>
+    <t>Dana_14</t>
+  </si>
+  <si>
+    <t>DANA 14.000</t>
+  </si>
+  <si>
+    <t>Dana_15</t>
+  </si>
+  <si>
+    <t>DANA 15.000</t>
+  </si>
+  <si>
+    <t>Dana_150</t>
+  </si>
+  <si>
+    <t>DANA 150.000</t>
+  </si>
+  <si>
+    <t>Dana_16</t>
+  </si>
+  <si>
+    <t>DANA 16.000</t>
+  </si>
+  <si>
+    <t>Dana_17</t>
+  </si>
+  <si>
+    <t>DANA 17.000</t>
+  </si>
+  <si>
+    <t>Dana_18</t>
+  </si>
+  <si>
+    <t>DANA 18.000</t>
+  </si>
+  <si>
+    <t>Dana_19</t>
+  </si>
+  <si>
+    <t>DANA 19.000</t>
+  </si>
+  <si>
+    <t>Dana_2</t>
+  </si>
+  <si>
+    <t>DANA 2.000</t>
+  </si>
+  <si>
+    <t>Dana_20</t>
+  </si>
+  <si>
+    <t>DANA 20.000</t>
+  </si>
+  <si>
+    <t>Dana_200</t>
+  </si>
+  <si>
+    <t>DANA 200.000</t>
+  </si>
+  <si>
+    <t>Dana_25</t>
+  </si>
+  <si>
+    <t>DANA 25.000</t>
+  </si>
+  <si>
+    <t>Dana_250</t>
+  </si>
+  <si>
+    <t>DANA 250.000</t>
+  </si>
+  <si>
+    <t>Dana_30</t>
+  </si>
+  <si>
+    <t>DANA 30.000</t>
+  </si>
+  <si>
+    <t>Dana_300</t>
+  </si>
+  <si>
+    <t>DANA 300.000</t>
+  </si>
+  <si>
+    <t>Dana_35</t>
+  </si>
+  <si>
+    <t>DANA 35.000</t>
+  </si>
+  <si>
+    <t>Dana_40</t>
+  </si>
+  <si>
+    <t>DANA 40.000</t>
+  </si>
+  <si>
+    <t>Dana_400</t>
+  </si>
+  <si>
+    <t>DANA 400.000</t>
+  </si>
+  <si>
+    <t>Dana_45</t>
+  </si>
+  <si>
+    <t>DANA 45.000</t>
+  </si>
+  <si>
+    <t>Dana_5</t>
+  </si>
+  <si>
+    <t>DANA 5.000</t>
+  </si>
+  <si>
+    <t>Dana_50</t>
+  </si>
+  <si>
+    <t>DANA 50.000</t>
+  </si>
+  <si>
+    <t>Dana_55</t>
+  </si>
+  <si>
+    <t>DANA 55.000</t>
+  </si>
+  <si>
+    <t>Dana_60</t>
+  </si>
+  <si>
+    <t>DANA 60.000</t>
+  </si>
+  <si>
+    <t>Dana_65</t>
+  </si>
+  <si>
+    <t>DANA 65.000</t>
+  </si>
+  <si>
+    <t>Dana_7</t>
+  </si>
+  <si>
+    <t>DANA 7.000</t>
+  </si>
+  <si>
+    <t>Dana_70</t>
+  </si>
+  <si>
+    <t>DANA 70.000</t>
+  </si>
+  <si>
+    <t>Dana_75</t>
+  </si>
+  <si>
+    <t>DANA 75.000</t>
+  </si>
+  <si>
+    <t>Dana_80</t>
+  </si>
+  <si>
+    <t>DANA 80.000</t>
+  </si>
+  <si>
+    <t>Dana_85</t>
+  </si>
+  <si>
+    <t>DANA 85.000</t>
+  </si>
+  <si>
+    <t>Dana_90</t>
+  </si>
+  <si>
+    <t>DANA 90.000</t>
+  </si>
+  <si>
+    <t>Dana_900</t>
+  </si>
+  <si>
+    <t>DANA 900.000</t>
+  </si>
+  <si>
+    <t>Dana_95</t>
+  </si>
+  <si>
+    <t>DANA 95.000</t>
+  </si>
+  <si>
+    <t>Driver-10</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 10.000</t>
+  </si>
+  <si>
+    <t>Driver-100</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 100.000</t>
+  </si>
+  <si>
+    <t>Driver-125</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 125.000</t>
+  </si>
+  <si>
+    <t>Driver-15</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 15.000</t>
+  </si>
+  <si>
+    <t>Driver-150</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 150.000</t>
+  </si>
+  <si>
+    <t>Driver-20</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 20.000</t>
+  </si>
+  <si>
+    <t>Driver-200</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 200.000</t>
+  </si>
+  <si>
+    <t>Driver-25</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 25.000</t>
+  </si>
+  <si>
+    <t>Driver-250</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 250.000</t>
+  </si>
+  <si>
+    <t>Driver-30</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 30.000</t>
+  </si>
+  <si>
+    <t>Driver-300</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 300.000</t>
+  </si>
+  <si>
+    <t>Driver-35</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 35.000</t>
+  </si>
+  <si>
+    <t>Driver-40</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 40.000</t>
+  </si>
+  <si>
+    <t>Driver-400</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 400.000</t>
+  </si>
+  <si>
+    <t>Driver-45</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 45.000</t>
+  </si>
+  <si>
+    <t>Driver-50</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 50.000</t>
+  </si>
+  <si>
+    <t>Driver-500</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 500.000</t>
+  </si>
+  <si>
+    <t>Driver-55</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 55.000</t>
+  </si>
+  <si>
+    <t>Driver-60</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 60.000</t>
+  </si>
+  <si>
+    <t>Driver-65</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 65.000</t>
+  </si>
+  <si>
+    <t>Driver-70</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 70.000</t>
+  </si>
+  <si>
+    <t>Driver-75</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 75.000</t>
+  </si>
+  <si>
+    <t>Driver-80</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 80.000</t>
+  </si>
+  <si>
+    <t>Driver-85</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 85.000</t>
+  </si>
+  <si>
+    <t>Driver-90</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 90.000</t>
+  </si>
+  <si>
+    <t>Driver-95</t>
+  </si>
+  <si>
+    <t>Go Pay Driver 95.000</t>
+  </si>
+  <si>
+    <t>EGG-10</t>
+  </si>
+  <si>
+    <t>Eggy Party</t>
+  </si>
+  <si>
+    <t>Eggy Party 10 Eggy Coins</t>
+  </si>
+  <si>
+    <t>EGG-120</t>
+  </si>
+  <si>
+    <t>Eggy Party 120 Eggy Coins + 6 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-1380</t>
+  </si>
+  <si>
+    <t>Eggy Party 1.380 Eggy Coins + 144 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-2080</t>
+  </si>
+  <si>
+    <t>Eggy Party 2.080 Eggy Coins + 216 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-300</t>
+  </si>
+  <si>
+    <t>Eggy Party 300 Eggy Coins + 24 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-3450</t>
+  </si>
+  <si>
+    <t>Eggy Party 3.450 Eggy Coins + 423 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-60</t>
+  </si>
+  <si>
+    <t>Eggy Party 60 Eggy Coins + 3 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-6880</t>
+  </si>
+  <si>
+    <t>Eggy Party 6.880 Eggy Coins + 903 Bonus</t>
+  </si>
+  <si>
+    <t>EGG-700</t>
+  </si>
+  <si>
+    <t>Eggy Party 700 Eggy Coins + 57 Bonus</t>
+  </si>
+  <si>
+    <t>FC-100</t>
+  </si>
+  <si>
+    <t>FC Mobile</t>
+  </si>
+  <si>
+    <t>FC Mobile 100 FC Points</t>
+  </si>
+  <si>
+    <t>FC-1070</t>
+  </si>
+  <si>
+    <t>FC Mobile 1.070 FC Points</t>
+  </si>
+  <si>
+    <t>FC-12000</t>
+  </si>
+  <si>
+    <t>FC Mobile 12.000 FC Points</t>
+  </si>
+  <si>
+    <t>FC-2200</t>
+  </si>
+  <si>
+    <t>FC Mobile 2.200 FC Points</t>
+  </si>
+  <si>
+    <t>FC-40</t>
+  </si>
+  <si>
+    <t>FC Mobile 40 FC Points</t>
+  </si>
+  <si>
+    <t>FC-520</t>
+  </si>
+  <si>
+    <t>FC Mobile 520 FC Points</t>
+  </si>
+  <si>
+    <t>FC-5750</t>
+  </si>
+  <si>
+    <t>FC Mobile 5.750 FC Points</t>
+  </si>
+  <si>
+    <t>FF</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel GamesMAX Unlimited Play Silver Free Fire</t>
+  </si>
+  <si>
+    <t>FF-10</t>
+  </si>
+  <si>
+    <t>Free Fire 10 Diamond</t>
+  </si>
+  <si>
+    <t>FF-100</t>
+  </si>
+  <si>
+    <t>Free Fire 100 Diamond</t>
+  </si>
+  <si>
+    <t>FF-1000</t>
+  </si>
+  <si>
+    <t>Free Fire 1000 Diamond</t>
+  </si>
+  <si>
+    <t>FF-1075</t>
+  </si>
+  <si>
+    <t>Free Fire 1075 Diamond</t>
+  </si>
+  <si>
+    <t>FF-140</t>
+  </si>
+  <si>
+    <t>Free Fire 140 Diamond</t>
+  </si>
+  <si>
+    <t>FF-1440</t>
+  </si>
+  <si>
+    <t>Free Fire 1440 Diamond</t>
+  </si>
+  <si>
+    <t>FF-210</t>
+  </si>
+  <si>
+    <t>Free Fire 210 Diamond</t>
+  </si>
+  <si>
+    <t>FF-2180</t>
+  </si>
+  <si>
+    <t>Free Fire 2180 Diamond</t>
+  </si>
+  <si>
+    <t>FF-280</t>
+  </si>
+  <si>
+    <t>Free Fire 280 Diamond</t>
+  </si>
+  <si>
+    <t>FF-355</t>
+  </si>
+  <si>
+    <t>Free Fire 355 Diamond</t>
+  </si>
+  <si>
+    <t>FF-475</t>
+  </si>
+  <si>
+    <t>Free Fire 425 Diamond</t>
+  </si>
+  <si>
+    <t>FF-5</t>
+  </si>
+  <si>
+    <t>Free Fire 5 Diamond</t>
+  </si>
+  <si>
+    <t>FF-50</t>
+  </si>
+  <si>
+    <t>Free Fire 50 Diamond</t>
+  </si>
+  <si>
+    <t>FF-500</t>
+  </si>
+  <si>
+    <t>Free Fire 500 Diamond</t>
+  </si>
+  <si>
+    <t>FF-70</t>
+  </si>
+  <si>
+    <t>Free Fire 70 Diamond</t>
+  </si>
+  <si>
+    <t>FF-720</t>
+  </si>
+  <si>
+    <t>Free Fire 720 Diamond</t>
+  </si>
+  <si>
+    <t>FF-7290</t>
+  </si>
+  <si>
+    <t>Free Fire 7290 Diamond</t>
+  </si>
+  <si>
+    <t>Flash_1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_100</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_25</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 25 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_50</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 50 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_6</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-100gb30Hr</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet Sensasi 100 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-10gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 10 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-16gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 16 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-18gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 18 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-25gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 25 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-3gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-42gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 42 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Fredom-5.5gb30Hr</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>G_10</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_100</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_150</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_20</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_300</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_5</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_50</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_500</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>Gem-Abundance</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Abundance</t>
+  </si>
+  <si>
+    <t>Gem-Bounty</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Bounty</t>
+  </si>
+  <si>
+    <t>Gem-Fountain</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Fountain</t>
+  </si>
+  <si>
+    <t>Genesis-1980-260</t>
   </si>
   <si>
     <t>Genshin Impact</t>
   </si>
   <si>
-    <t>Genshin Impact Blessing of the Welkin Moon</t>
-[...997 lines deleted...]
-  <si>
     <t>Genshin Impact 1980+260 Genesis Crystals</t>
   </si>
   <si>
     <t>Genesis-300-30</t>
   </si>
   <si>
     <t>Genshin Impact 300+30 Genesis Crystals</t>
   </si>
   <si>
     <t>Genesis-3280-600</t>
   </si>
   <si>
     <t>Genshin Impact 3280+600 Genesis Crystals</t>
   </si>
   <si>
     <t>Genesis-60</t>
   </si>
   <si>
     <t>Genshin Impact 60 Genesis Crystals</t>
   </si>
   <si>
     <t>Genesis-6480-1600</t>
   </si>
   <si>
     <t>Genshin Impact 6480+1600 Genesis Crystals</t>
   </si>
   <si>
     <t>Genesis-980-110</t>
   </si>
   <si>
     <t>Genshin Impact 980+110 Genesis Crystals</t>
   </si>
   <si>
     <t>gopay_10</t>
   </si>
   <si>
     <t>Go Pay 10.000</t>
   </si>
   <si>
+    <t>gopay_100</t>
+  </si>
+  <si>
+    <t>Go Pay 100.000</t>
+  </si>
+  <si>
     <t>gopay_15</t>
   </si>
   <si>
     <t>Go Pay 15.000</t>
   </si>
   <si>
     <t>gopay_150</t>
   </si>
   <si>
     <t>Go Pay 150.000</t>
   </si>
   <si>
     <t>gopay_20</t>
   </si>
   <si>
     <t>Go Pay 20.000</t>
   </si>
   <si>
     <t>gopay_25</t>
   </si>
   <si>
     <t>Go Pay 25.000</t>
   </si>
   <si>
     <t>gopay_30</t>
@@ -1424,113 +1538,143 @@
   <si>
     <t>Grab driver 250.000</t>
   </si>
   <si>
     <t>GRAB-50</t>
   </si>
   <si>
     <t>Grab driver 50.000</t>
   </si>
   <si>
     <t>GS_100</t>
   </si>
   <si>
     <t>Super Sus</t>
   </si>
   <si>
     <t>Super Sus 100 Goldstar</t>
   </si>
   <si>
     <t>GS_1060</t>
   </si>
   <si>
     <t>Super Sus 1.060 Goldstar</t>
   </si>
   <si>
+    <t>GS_310</t>
+  </si>
+  <si>
+    <t>Super Sus 310 Goldstar</t>
+  </si>
+  <si>
     <t>GS_3180</t>
   </si>
   <si>
     <t>Super Sus 2.180 Goldstar</t>
   </si>
   <si>
+    <t>GS_520</t>
+  </si>
+  <si>
+    <t>Super Sus 520 Goldstar</t>
+  </si>
+  <si>
     <t>GS_5600</t>
   </si>
   <si>
     <t>Super Sus 5.600 Goldstar</t>
   </si>
   <si>
     <t>GU1850</t>
   </si>
   <si>
     <t>Undawn</t>
   </si>
   <si>
     <t>Garena Undawn 1.850 RC</t>
   </si>
   <si>
     <t>GU250</t>
   </si>
   <si>
     <t>Garena Undawn 250 RC</t>
   </si>
   <si>
+    <t>GU2800</t>
+  </si>
+  <si>
+    <t>Garena Undawn 2.800 RC</t>
+  </si>
+  <si>
     <t>GU450</t>
   </si>
   <si>
     <t>Garena Undawn 450 RC</t>
   </si>
   <si>
     <t>GU4750</t>
   </si>
   <si>
     <t>Garena Undawn 4.750 RC</t>
   </si>
   <si>
     <t>GU80</t>
   </si>
   <si>
     <t>Garena Undawn 80 RC</t>
   </si>
   <si>
     <t>GU920</t>
   </si>
   <si>
     <t>Garena Undawn 920 RC</t>
   </si>
   <si>
     <t>GU9600</t>
   </si>
   <si>
     <t>Garena Undawn 9.600 RC</t>
   </si>
   <si>
+    <t>H1</t>
+  </si>
+  <si>
+    <t>WIFI ID</t>
+  </si>
+  <si>
+    <t>Akses wifi.id 1 hari</t>
+  </si>
+  <si>
+    <t>H30</t>
+  </si>
+  <si>
+    <t>Akses wifi.id 30 hari</t>
+  </si>
+  <si>
     <t>H7</t>
   </si>
   <si>
-    <t>WIFI ID</t>
-[...1 lines deleted...]
-  <si>
     <t>Akses wifi.id 7 hari</t>
   </si>
   <si>
     <t>ind_10</t>
   </si>
   <si>
     <t>Indosat 10.000</t>
   </si>
   <si>
     <t>ind_100</t>
   </si>
   <si>
     <t>Indosat 100.000</t>
   </si>
   <si>
     <t>ind_15</t>
   </si>
   <si>
     <t>Indosat 15.000</t>
   </si>
   <si>
     <t>ind_150</t>
   </si>
   <si>
     <t>Indosat 150.000</t>
@@ -1610,50 +1754,56 @@
   <si>
     <t>ind_70</t>
   </si>
   <si>
     <t>Indosat 70.000</t>
   </si>
   <si>
     <t>ind_80</t>
   </si>
   <si>
     <t>Indosat 80.000</t>
   </si>
   <si>
     <t>ind_90</t>
   </si>
   <si>
     <t>Indosat 90.000</t>
   </si>
   <si>
     <t>INDOSAT-10GB</t>
   </si>
   <si>
     <t>Indosat 10 GB 30 Hari</t>
   </si>
   <si>
+    <t>INDOSAT-1GB-30HR-TEST</t>
+  </si>
+  <si>
+    <t>Indosat 1 GB 30 Hari</t>
+  </si>
+  <si>
     <t>INDOSAT-3GB</t>
   </si>
   <si>
     <t>Indosat 3 GB 30 Hari</t>
   </si>
   <si>
     <t>INDOSAT-4GB</t>
   </si>
   <si>
     <t>Indosat 4 GB 30 Hari</t>
   </si>
   <si>
     <t>INDOSAT-5GB</t>
   </si>
   <si>
     <t>Indosat 5 GB 30 Hari</t>
   </si>
   <si>
     <t>INDOSAT-6GB</t>
   </si>
   <si>
     <t>Indosat 6 GB 30 Hari</t>
   </si>
   <si>
     <t>INDOSAT-7GB</t>
@@ -1853,50 +2003,56 @@
   <si>
     <t>MALAM-15GB-30HR</t>
   </si>
   <si>
     <t>Telkomsel Data Malam 15 GB 30 Hari</t>
   </si>
   <si>
     <t>MALAM-1GB-1HR</t>
   </si>
   <si>
     <t>Telkomsel Data Malam 1 GB 1 Hari</t>
   </si>
   <si>
     <t>MALAM-5GB-1HR</t>
   </si>
   <si>
     <t>Telkomsel Data Malam 5 GB 1 Hari</t>
   </si>
   <si>
     <t>MALAM-5GB-30HR</t>
   </si>
   <si>
     <t>Telkomsel Data Malam 5 GB 30 Hari</t>
   </si>
   <si>
+    <t>MALAM-5GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 5 GB 7 Hari</t>
+  </si>
+  <si>
     <t>max10</t>
   </si>
   <si>
     <t>Maxim Driver 10.000</t>
   </si>
   <si>
     <t>max100</t>
   </si>
   <si>
     <t>Maxim Driver 100.000</t>
   </si>
   <si>
     <t>max15</t>
   </si>
   <si>
     <t>Maxim Driver 15.000</t>
   </si>
   <si>
     <t>max20</t>
   </si>
   <si>
     <t>Maxim Driver 20.000</t>
   </si>
   <si>
     <t>max25</t>
@@ -1925,2289 +2081,2745 @@
   <si>
     <t>max40</t>
   </si>
   <si>
     <t>Maxim Driver 40.000</t>
   </si>
   <si>
     <t>max5</t>
   </si>
   <si>
     <t>Maxim Driver 5.000</t>
   </si>
   <si>
     <t>max50</t>
   </si>
   <si>
     <t>Maxim Driver 50.000</t>
   </si>
   <si>
     <t>max70</t>
   </si>
   <si>
     <t>Maxim Driver 70.000</t>
   </si>
   <si>
+    <t>mc12</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 12 Diamonds</t>
+  </si>
+  <si>
+    <t>mc170</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 170 Diamonds</t>
+  </si>
+  <si>
+    <t>mc19</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 19 Diamonds</t>
+  </si>
+  <si>
+    <t>mc2010</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>mc240</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 240 Diamonds</t>
+  </si>
+  <si>
+    <t>mc28</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 28 Diamonds</t>
+  </si>
+  <si>
+    <t>mc296</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 296 Diamonds</t>
+  </si>
+  <si>
+    <t>mc408</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 408 Diamonds</t>
+  </si>
+  <si>
+    <t>mc44</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 44 Diamonds</t>
+  </si>
+  <si>
+    <t>mc4830</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>mc5</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 5 Diamonds</t>
+  </si>
+  <si>
+    <t>mc568</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 568 Diamonds</t>
+  </si>
+  <si>
+    <t>mc59</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 59 Diamonds</t>
+  </si>
+  <si>
+    <t>mc85</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 85 Diamonds</t>
+  </si>
+  <si>
+    <t>mc875</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 875 Diamonds</t>
+  </si>
+  <si>
     <t>mingguan</t>
   </si>
   <si>
     <t>Free Fire Membership Mingguan</t>
   </si>
   <si>
+    <t>Mini_1_1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Mini_1_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Mini_10_7</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Mini_2_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
     <t>Mini_3_1</t>
   </si>
   <si>
     <t>Telkomsel Data Mini 3 GB 1 Hari</t>
   </si>
   <si>
+    <t>Mini_5_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 5 GB 3 Hari</t>
+  </si>
+  <si>
     <t>Mini_5_7</t>
   </si>
   <si>
     <t>Telkomsel Data Mini 5 GB 7 Hari</t>
   </si>
   <si>
-    <t>Mini1hari-1gb</t>
-[...2 lines deleted...]
-    <t>Axis Data Mini 1 GB 1 Hari</t>
+    <t>Mini3hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 2 GB 3 Hari</t>
   </si>
   <si>
     <t>Mini5Hr-1Gb</t>
   </si>
   <si>
     <t>Tri Data Mini 1 GB 5 Hari</t>
   </si>
   <si>
     <t>Mini5Hr-2Gb</t>
   </si>
   <si>
     <t>Tri Data Mini 2 GB 5 Hari</t>
   </si>
   <si>
     <t>Mini7Hr-1.5Gb</t>
   </si>
   <si>
     <t>Tri Data Mini 1.5 GB 7 Hari</t>
   </si>
   <si>
     <t>ML10</t>
   </si>
   <si>
-    <t>Mobile Legends A</t>
-[...2 lines deleted...]
-    <t>MOBILELEGEND - 10 Diamond</t>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>10 Diamonds (9 + 1 Bonus)</t>
   </si>
   <si>
     <t>ML100</t>
   </si>
   <si>
-    <t>MOBILE LEGENDS</t>
-[...14 lines deleted...]
-    <t>MOBILELEGEND - 1002 Diamond</t>
+    <t>100 Diamonds (91 + 9 Bonus)</t>
   </si>
   <si>
     <t>ML10050</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 10050 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 1045 Diamond</t>
+    <t>10050 Diamonds (8540 + 1510 Bonus)</t>
   </si>
   <si>
     <t>ML1050</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 1050 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 1084 Diamond</t>
+    <t>1050 Diamonds (928 + 122 Bonus)</t>
   </si>
   <si>
     <t>ML110</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 110 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 112 Diamond</t>
+    <t>110 Diamonds (100 + 10 Bonus)</t>
   </si>
   <si>
     <t>ML113</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 113 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 1159 Diamond</t>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
   </si>
   <si>
     <t>ML12</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 12 Diamond</t>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
   </si>
   <si>
     <t>ML1220</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 1220 Diamond</t>
-[...35 lines deleted...]
-    <t>MOBILELEGEND - 1412 Diamond</t>
+    <t>1220 Diamonds (1075 + 145 Bonus)</t>
   </si>
   <si>
     <t>ML1443</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 1443 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 1446 Diamond</t>
+    <t>1443 Diamonds (1277 + 166 Bonus)</t>
   </si>
   <si>
     <t>ML148</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 148 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 1669 Diamond</t>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
   </si>
   <si>
     <t>ML170</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 170 Diamond</t>
-[...41 lines deleted...]
-    <t>MOBILELEGEND - 185 Diamond</t>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
   </si>
   <si>
     <t>ML19</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 19 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 20 Diamond</t>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
   </si>
   <si>
     <t>ML2010</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 2010 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 2195 Diamond</t>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
   </si>
   <si>
     <t>ML222</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 222 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 2380 Diamond</t>
+    <t>222 Diamonds (200 + 22 Bonus)</t>
   </si>
   <si>
     <t>ML240</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 240 Diamond</t>
-[...17 lines deleted...]
-    <t>MOBILELEGEND - 258 Diamond</t>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
   </si>
   <si>
     <t>ML2625</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 2625 Diamond</t>
+    <t>2625 Diamonds (2253 + 372 Bonus)</t>
   </si>
   <si>
     <t>ML277</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 277 Diamond</t>
+    <t>277 Diamonds (250 + 27 Bonus)</t>
   </si>
   <si>
     <t>ML28</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 28 Diamond</t>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
   </si>
   <si>
     <t>ML284</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 284 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 2901 Diamond</t>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
   </si>
   <si>
     <t>ML296</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 296 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 2975 Diamond</t>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>ML3</t>
+  </si>
+  <si>
+    <t>3 Diamonds (3+ 0 Bonus)</t>
   </si>
   <si>
     <t>ML300</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 300 Diamond</t>
-[...23 lines deleted...]
-    <t>MOBILELEGEND - 323 Diamond</t>
+    <t>300 Diamonds (260 + 40 Bonus)</t>
   </si>
   <si>
     <t>ML33</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 33 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 332 Diamond</t>
+    <t>33 Diamonds (30+ 3 Bonus)</t>
   </si>
   <si>
     <t>ML344</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 344 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 345 Diamond</t>
+    <t>344 Diamonds 300+ 44 Bonus)</t>
   </si>
   <si>
     <t>ML3453</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 3453 Diamond</t>
-[...29 lines deleted...]
-    <t>MOBILELEGEND - 3688 Diamond</t>
+    <t>3453 Diamonds (2985 + 468 Bonus)</t>
   </si>
   <si>
     <t>ML370</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 370 Diamond</t>
-[...23 lines deleted...]
-    <t>MOBILELEGEND - 388 Diamond</t>
+    <t>370 Diamonds (333 + 37 Bonus)</t>
   </si>
   <si>
     <t>ML4020</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 4020 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 4026 Diamond</t>
+    <t>4020 Diamonds (3416 + 604 Bonus)</t>
   </si>
   <si>
     <t>ML408</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 408 Diamond</t>
-[...17 lines deleted...]
-    <t>MOBILELEGEND - 4394 Diamond</t>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
   </si>
   <si>
     <t>ML44</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 44 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 448 Diamond</t>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
   </si>
   <si>
     <t>ML453</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 453 Diamond</t>
-[...11 lines deleted...]
-    <t>MOBILELEGEND - 46 Diamond</t>
+    <t>453 Diamonds (407 + 46 Bonus)</t>
   </si>
   <si>
     <t>ML4830</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 4830 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 4958 Diamond</t>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
   </si>
   <si>
     <t>ML5</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 5 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 50 Diamond</t>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
   </si>
   <si>
     <t>ML514</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 514 Diamond</t>
-[...29 lines deleted...]
-    <t>MOBILELEGEND - 554 Diamond</t>
+    <t>514 Diamonds (461 + 53 Bonus)</t>
   </si>
   <si>
     <t>ML568</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 568 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 570 Diamond</t>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
   </si>
   <si>
     <t>ML59</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 59 Diamond</t>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
   </si>
   <si>
     <t>ML600</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 600 Diamond</t>
-[...41 lines deleted...]
-    <t>MOBILELEGEND - 66 Diamond</t>
+    <t>600 Diamonds (532 + 68 Bonus)</t>
   </si>
   <si>
     <t>ML6840</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 6840 Diamond</t>
+    <t>6840 Diamonds (5711 + 1129 Bonus)</t>
   </si>
   <si>
     <t>ML70</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 70 Diamond</t>
-[...5 lines deleted...]
-    <t>MOBILELEGEND - 706 Diamond</t>
+    <t>70 Diamonds (63 + 7 Bonus)</t>
   </si>
   <si>
     <t>ML716</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 716 Diamond</t>
-[...29 lines deleted...]
-    <t>MOBILELEGEND - 80 Diamond</t>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>ML85</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>ML875</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>ML9660</t>
+  </si>
+  <si>
+    <t>9660 Diamonds (8006 + 1654 Bonus)</t>
+  </si>
+  <si>
+    <t>MLBB</t>
+  </si>
+  <si>
+    <t>Telkomsel GamesMAX Unlimited Play Silver Mobile Legends</t>
+  </si>
+  <si>
+    <t>MSA1300</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 1.300 Ruby</t>
+  </si>
+  <si>
+    <t>MSA310</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 310 Ruby</t>
+  </si>
+  <si>
+    <t>MSA3200</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 3.200 Ruby</t>
+  </si>
+  <si>
+    <t>MSA60</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 60 Ruby</t>
+  </si>
+  <si>
+    <t>MSA630</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 630 Ruby</t>
+  </si>
+  <si>
+    <t>MSA6500</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 6.500 Ruby</t>
+  </si>
+  <si>
+    <t>Ovo_10</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>OVO 10.000</t>
+  </si>
+  <si>
+    <t>Ovo_100</t>
+  </si>
+  <si>
+    <t>OVO 100.000</t>
+  </si>
+  <si>
+    <t>Ovo_15</t>
+  </si>
+  <si>
+    <t>OVO 15.000</t>
+  </si>
+  <si>
+    <t>Ovo_150</t>
+  </si>
+  <si>
+    <t>OVO 150.000</t>
+  </si>
+  <si>
+    <t>Ovo_20</t>
+  </si>
+  <si>
+    <t>OVO 20.000</t>
+  </si>
+  <si>
+    <t>Ovo_25</t>
+  </si>
+  <si>
+    <t>OVO 25.000</t>
+  </si>
+  <si>
+    <t>Ovo_30</t>
+  </si>
+  <si>
+    <t>OVO 30.000</t>
+  </si>
+  <si>
+    <t>Ovo_35</t>
+  </si>
+  <si>
+    <t>OVO 35.000</t>
+  </si>
+  <si>
+    <t>Ovo_40</t>
+  </si>
+  <si>
+    <t>OVO 40.000</t>
+  </si>
+  <si>
+    <t>Ovo_400</t>
+  </si>
+  <si>
+    <t>OVO 400.000</t>
+  </si>
+  <si>
+    <t>Ovo_45</t>
+  </si>
+  <si>
+    <t>OVO 45.000</t>
+  </si>
+  <si>
+    <t>Ovo_450</t>
+  </si>
+  <si>
+    <t>OVO 450.000</t>
+  </si>
+  <si>
+    <t>Ovo_50</t>
+  </si>
+  <si>
+    <t>OVO 50.000</t>
+  </si>
+  <si>
+    <t>Ovo_500</t>
+  </si>
+  <si>
+    <t>OVO 500.000</t>
+  </si>
+  <si>
+    <t>Ovo_55</t>
+  </si>
+  <si>
+    <t>OVO 55.000</t>
+  </si>
+  <si>
+    <t>Ovo_60</t>
+  </si>
+  <si>
+    <t>OVO 60.000</t>
+  </si>
+  <si>
+    <t>Ovo_65</t>
+  </si>
+  <si>
+    <t>OVO 65.000</t>
+  </si>
+  <si>
+    <t>Ovo_70</t>
+  </si>
+  <si>
+    <t>OVO 70.000</t>
+  </si>
+  <si>
+    <t>Ovo_75</t>
+  </si>
+  <si>
+    <t>OVO 75.000</t>
+  </si>
+  <si>
+    <t>Ovo_80</t>
+  </si>
+  <si>
+    <t>OVO 80.000</t>
+  </si>
+  <si>
+    <t>Ovo_85</t>
+  </si>
+  <si>
+    <t>OVO 85.000</t>
+  </si>
+  <si>
+    <t>Ovo_90</t>
+  </si>
+  <si>
+    <t>OVO 90.000</t>
+  </si>
+  <si>
+    <t>Ovo_95</t>
+  </si>
+  <si>
+    <t>OVO 95.000</t>
+  </si>
+  <si>
+    <t>PASS_B</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass Bundle</t>
+  </si>
+  <si>
+    <t>PB1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>PB12000</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB2400</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>PB24000</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB36000</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB60000</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PLN100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>PLN1000</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>PLN20</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN200</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>PLN50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>PLN500</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>PMI1800</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1800 UC</t>
+  </si>
+  <si>
+    <t>PMI325</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 325 UC</t>
+  </si>
+  <si>
+    <t>PMI3850</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>PMI60</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>PMI660</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 660 UC</t>
+  </si>
+  <si>
+    <t>PMI8100</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8100 UC</t>
+  </si>
+  <si>
+    <t>pre30622394</t>
+  </si>
+  <si>
+    <t>Free Fire Max</t>
+  </si>
+  <si>
+    <t>Free Fire Max 5 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622395</t>
+  </si>
+  <si>
+    <t>Free Fire Max 10 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622396</t>
+  </si>
+  <si>
+    <t>Free Fire Max 50 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622397</t>
+  </si>
+  <si>
+    <t>Free Fire Max 70 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622398</t>
+  </si>
+  <si>
+    <t>Free Fire Max 100 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622399</t>
+  </si>
+  <si>
+    <t>Free Fire Max 210 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622400</t>
+  </si>
+  <si>
+    <t>Free Fire Max 280 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622401</t>
+  </si>
+  <si>
+    <t>Free Fire Max 355 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622402</t>
+  </si>
+  <si>
+    <t>Free Fire Max 425 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622403</t>
+  </si>
+  <si>
+    <t>Free Fire Max 500 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622404</t>
+  </si>
+  <si>
+    <t>Free Fire Max 720 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622405</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.000 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622406</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.075 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622407</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.440 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622408</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.180 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622409</t>
+  </si>
+  <si>
+    <t>Free Fire Max 7.290 Diamonds</t>
+  </si>
+  <si>
+    <t>PS_100</t>
+  </si>
+  <si>
+    <t>PLAYSTATION</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 100.000</t>
+  </si>
+  <si>
+    <t>PS_400</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 400.000</t>
+  </si>
+  <si>
+    <t>Royal-Grow-Pass</t>
+  </si>
+  <si>
+    <t>Growtopia Royal Grow Pass</t>
+  </si>
+  <si>
+    <t>S_PASS</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass</t>
+  </si>
+  <si>
+    <t>Shopee-100k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 100.000</t>
+  </si>
+  <si>
+    <t>Shopee-10k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 10.000</t>
+  </si>
+  <si>
+    <t>Shopee-125k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 125.000</t>
+  </si>
+  <si>
+    <t>Shopee-150k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 150.000</t>
+  </si>
+  <si>
+    <t>Shopee-15k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 15.000</t>
+  </si>
+  <si>
+    <t>Shopee-200k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 200.000</t>
+  </si>
+  <si>
+    <t>Shopee-20k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 20.000</t>
+  </si>
+  <si>
+    <t>Shopee-250k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 250.000</t>
+  </si>
+  <si>
+    <t>Shopee-25k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 25.000</t>
+  </si>
+  <si>
+    <t>Shopee-300k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 300.000</t>
+  </si>
+  <si>
+    <t>Shopee-30k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 30.000</t>
+  </si>
+  <si>
+    <t>Shopee-350k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 350.000</t>
+  </si>
+  <si>
+    <t>Shopee-35k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 35.000</t>
+  </si>
+  <si>
+    <t>Shopee-400k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 400.000</t>
+  </si>
+  <si>
+    <t>Shopee-40k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 40.000</t>
+  </si>
+  <si>
+    <t>Shopee-450k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 450.000</t>
+  </si>
+  <si>
+    <t>Shopee-45k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 45.000</t>
+  </si>
+  <si>
+    <t>Shopee-500k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 500.000</t>
+  </si>
+  <si>
+    <t>Shopee-50k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 50.000</t>
+  </si>
+  <si>
+    <t>Shopee-55k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 55.000</t>
+  </si>
+  <si>
+    <t>Shopee-5k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 5.000</t>
+  </si>
+  <si>
+    <t>Shopee-60k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 60.000</t>
+  </si>
+  <si>
+    <t>Shopee-65k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 65.000</t>
+  </si>
+  <si>
+    <t>Shopee-70k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 70.000</t>
+  </si>
+  <si>
+    <t>Shopee-75k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 75.000</t>
+  </si>
+  <si>
+    <t>Shopee-80k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 80.000</t>
+  </si>
+  <si>
+    <t>Shopee-85k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 85.000</t>
+  </si>
+  <si>
+    <t>Shopee-90k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 90.000</t>
+  </si>
+  <si>
+    <t>Shopee-95k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 95.000</t>
+  </si>
+  <si>
+    <t>Smart10</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>Smart100</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>Smart15</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>Smart150</t>
+  </si>
+  <si>
+    <t>Smartfren 150.000</t>
+  </si>
+  <si>
+    <t>Smart20</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>Smart200</t>
+  </si>
+  <si>
+    <t>Smartfren 200.000</t>
+  </si>
+  <si>
+    <t>Smart25</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>Smart30</t>
+  </si>
+  <si>
+    <t>Smartfren 30.000</t>
+  </si>
+  <si>
+    <t>Smart300</t>
+  </si>
+  <si>
+    <t>Smartfren 300.000</t>
+  </si>
+  <si>
+    <t>Smart35</t>
+  </si>
+  <si>
+    <t>Smartfren 35.000</t>
+  </si>
+  <si>
+    <t>Smart40</t>
+  </si>
+  <si>
+    <t>Smartfren 40.000</t>
+  </si>
+  <si>
+    <t>Smart45</t>
+  </si>
+  <si>
+    <t>Smartfren 45.000</t>
+  </si>
+  <si>
+    <t>Smart5</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>Smart50</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>Smart500</t>
+  </si>
+  <si>
+    <t>Smartfren 500.000</t>
+  </si>
+  <si>
+    <t>Smart55</t>
+  </si>
+  <si>
+    <t>Smartfren 55.000</t>
+  </si>
+  <si>
+    <t>Smart60</t>
+  </si>
+  <si>
+    <t>Smartfren 60.000</t>
+  </si>
+  <si>
+    <t>Smart65</t>
+  </si>
+  <si>
+    <t>Smartfren 65.000</t>
+  </si>
+  <si>
+    <t>Smart70</t>
+  </si>
+  <si>
+    <t>Smartfren 70.000</t>
+  </si>
+  <si>
+    <t>Smart75</t>
+  </si>
+  <si>
+    <t>Smartfren 75.000</t>
+  </si>
+  <si>
+    <t>Smart80</t>
+  </si>
+  <si>
+    <t>Smartfren 80.000</t>
+  </si>
+  <si>
+    <t>Smart85</t>
+  </si>
+  <si>
+    <t>Smartfren 85.000</t>
+  </si>
+  <si>
+    <t>Smart90</t>
+  </si>
+  <si>
+    <t>Smartfren 90.000</t>
+  </si>
+  <si>
+    <t>Smart95</t>
+  </si>
+  <si>
+    <t>Smartfren 95.000</t>
+  </si>
+  <si>
+    <t>Steam120</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>Steam6</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 6.000</t>
+  </si>
+  <si>
+    <t>TEL10</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>TEL100</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>TEL15</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>TEL150</t>
+  </si>
+  <si>
+    <t>Telkomsel 150.000</t>
+  </si>
+  <si>
+    <t>TEL20</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>TEL200</t>
+  </si>
+  <si>
+    <t>Telkomsel 200.000</t>
+  </si>
+  <si>
+    <t>TEL25</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>TEL30</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>TEL300</t>
+  </si>
+  <si>
+    <t>Telkomsel 300.000</t>
+  </si>
+  <si>
+    <t>TEL35</t>
+  </si>
+  <si>
+    <t>Telkomsel 35.000</t>
+  </si>
+  <si>
+    <t>TEL40</t>
+  </si>
+  <si>
+    <t>Telkomsel 40.000</t>
+  </si>
+  <si>
+    <t>TEL45</t>
+  </si>
+  <si>
+    <t>Telkomsel 45.000</t>
+  </si>
+  <si>
+    <t>TEL5</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>TEL50</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>TEL500</t>
+  </si>
+  <si>
+    <t>Telkomsel 500.000</t>
+  </si>
+  <si>
+    <t>TEL55</t>
+  </si>
+  <si>
+    <t>Telkomsel 55.000</t>
+  </si>
+  <si>
+    <t>TEL60</t>
+  </si>
+  <si>
+    <t>Telkomsel 60.000</t>
+  </si>
+  <si>
+    <t>TEL70</t>
+  </si>
+  <si>
+    <t>Telkomsel 70.000</t>
+  </si>
+  <si>
+    <t>TEL75</t>
+  </si>
+  <si>
+    <t>Telkomsel 75.000</t>
+  </si>
+  <si>
+    <t>TEL80</t>
+  </si>
+  <si>
+    <t>Telkomsel 80.000</t>
+  </si>
+  <si>
+    <t>TEL85</t>
+  </si>
+  <si>
+    <t>Telkomsel 85.000</t>
+  </si>
+  <si>
+    <t>TEL90</t>
+  </si>
+  <si>
+    <t>Telkomsel 90.000</t>
+  </si>
+  <si>
+    <t>TEL95</t>
+  </si>
+  <si>
+    <t>Telkomsel 95.000</t>
+  </si>
+  <si>
+    <t>Tiktok-10GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-1GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-3GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>tri_10</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>tri_100</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>tri_15</t>
+  </si>
+  <si>
+    <t>Three 15.000</t>
+  </si>
+  <si>
+    <t>tri_150</t>
+  </si>
+  <si>
+    <t>Three 150.000</t>
+  </si>
+  <si>
+    <t>tri_20</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>tri_200</t>
+  </si>
+  <si>
+    <t>Three 200.000</t>
+  </si>
+  <si>
+    <t>tri_25</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>tri_30</t>
+  </si>
+  <si>
+    <t>Three 30.000</t>
+  </si>
+  <si>
+    <t>tri_300</t>
+  </si>
+  <si>
+    <t>Three 300.000</t>
+  </si>
+  <si>
+    <t>tri_40</t>
+  </si>
+  <si>
+    <t>Three 40.000</t>
+  </si>
+  <si>
+    <t>tri_400</t>
+  </si>
+  <si>
+    <t>Three 400.000</t>
+  </si>
+  <si>
+    <t>tri_5</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>tri_50</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>tri_500</t>
+  </si>
+  <si>
+    <t>Three 500.000</t>
+  </si>
+  <si>
+    <t>tri_60</t>
+  </si>
+  <si>
+    <t>Three 60.000</t>
+  </si>
+  <si>
+    <t>tri_70</t>
+  </si>
+  <si>
+    <t>Three 70.000</t>
+  </si>
+  <si>
+    <t>tri_80</t>
+  </si>
+  <si>
+    <t>Three 80.000</t>
+  </si>
+  <si>
+    <t>tri_90</t>
+  </si>
+  <si>
+    <t>Three 90.000</t>
+  </si>
+  <si>
+    <t>UC1800</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 1.800 UC</t>
+  </si>
+  <si>
+    <t>UC325</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 325 UC</t>
+  </si>
+  <si>
+    <t>UC3850</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 3.850 UC</t>
+  </si>
+  <si>
+    <t>UC60</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 60 UC</t>
+  </si>
+  <si>
+    <t>UC660</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 660 UC</t>
+  </si>
+  <si>
+    <t>Umum30hari-12gb</t>
+  </si>
+  <si>
+    <t>Axis Data 12 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-500mb</t>
+  </si>
+  <si>
+    <t>Axis Data 500 MB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-10Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-12Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 12 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-1Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-3Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-50Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 50 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-5Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-1GB-14HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 14 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-1GB-7HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-2GB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-3GB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 3 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-700MB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 700 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>USD_10</t>
+  </si>
+  <si>
+    <t>Nintendo eShop</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $10</t>
+  </si>
+  <si>
+    <t>USD_20</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $20</t>
+  </si>
+  <si>
+    <t>USD_50</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $50</t>
+  </si>
+  <si>
+    <t>VAL1000</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP</t>
+  </si>
+  <si>
+    <t>VAL10700</t>
+  </si>
+  <si>
+    <t>Valorant 10.700 VP</t>
+  </si>
+  <si>
+    <t>VAL11475</t>
+  </si>
+  <si>
+    <t>Valorant 11.475 VP</t>
+  </si>
+  <si>
+    <t>VAL1475</t>
+  </si>
+  <si>
+    <t>Valorant 1.475 VP</t>
+  </si>
+  <si>
+    <t>VAL2000</t>
+  </si>
+  <si>
+    <t>Valorant 2.000 VP</t>
+  </si>
+  <si>
+    <t>VAL2525</t>
+  </si>
+  <si>
+    <t>Valorant 2.525 VP</t>
+  </si>
+  <si>
+    <t>VAL3050</t>
+  </si>
+  <si>
+    <t>Valorant 3.050 VP</t>
+  </si>
+  <si>
+    <t>VAL3650</t>
+  </si>
+  <si>
+    <t>Valorant 3.650 VP</t>
+  </si>
+  <si>
+    <t>VAL4100</t>
+  </si>
+  <si>
+    <t>Valorant 4.100 VP</t>
+  </si>
+  <si>
+    <t>VAL4650</t>
+  </si>
+  <si>
+    <t>Valorant 4.650 VP</t>
+  </si>
+  <si>
+    <t>VAL475</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP</t>
+  </si>
+  <si>
+    <t>VAL5350</t>
+  </si>
+  <si>
+    <t>Valorant 5.350 VP</t>
+  </si>
+  <si>
+    <t>VAL5825</t>
+  </si>
+  <si>
+    <t>Valorant 5.825 VP</t>
+  </si>
+  <si>
+    <t>VAL6350</t>
+  </si>
+  <si>
+    <t>Valorant 6.350 VP</t>
+  </si>
+  <si>
+    <t>VAL7400</t>
+  </si>
+  <si>
+    <t>Valorant 7.400 VP</t>
+  </si>
+  <si>
+    <t>VAL8990</t>
+  </si>
+  <si>
+    <t>Valorant 8.990 VP</t>
+  </si>
+  <si>
+    <t>VAL950</t>
+  </si>
+  <si>
+    <t>Valorant 950 VP</t>
+  </si>
+  <si>
+    <t>VIP_C</t>
+  </si>
+  <si>
+    <t>Super Sus Super VIP Card</t>
+  </si>
+  <si>
+    <t>VOLUME-100</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 100.000</t>
+  </si>
+  <si>
+    <t>VOLUME-15</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 11 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>VOLUME-150</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 150.000</t>
+  </si>
+  <si>
+    <t>VOLUME-1O</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 6 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>VOLUME-20</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 20.000</t>
+  </si>
+  <si>
+    <t>VOLUME-30</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 30.000</t>
+  </si>
+  <si>
+    <t>VOLUME-60</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 60.000</t>
+  </si>
+  <si>
+    <t>Wa-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Wa-1GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 1 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Wa-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Wa-2GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Wa-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>WEELY_CARD</t>
+  </si>
+  <si>
+    <t>Super Sus Weekly Card</t>
+  </si>
+  <si>
+    <t>WPASX1</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>WPASX2</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>WPASX3</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>xl_10</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>Xl 10.000</t>
+  </si>
+  <si>
+    <t>xl_100</t>
+  </si>
+  <si>
+    <t>Xl 100.000</t>
+  </si>
+  <si>
+    <t>xl_15</t>
+  </si>
+  <si>
+    <t>Xl 15.000</t>
+  </si>
+  <si>
+    <t>xl_150</t>
+  </si>
+  <si>
+    <t>Xl 150.000</t>
+  </si>
+  <si>
+    <t>xl_200</t>
+  </si>
+  <si>
+    <t>Xl 200.000</t>
+  </si>
+  <si>
+    <t>xl_25</t>
+  </si>
+  <si>
+    <t>Xl 25.000</t>
+  </si>
+  <si>
+    <t>xl_30</t>
+  </si>
+  <si>
+    <t>XL 30.000</t>
+  </si>
+  <si>
+    <t>xl_300</t>
+  </si>
+  <si>
+    <t>Xl 300.000</t>
+  </si>
+  <si>
+    <t>xl_40</t>
+  </si>
+  <si>
+    <t>XL 40.000</t>
+  </si>
+  <si>
+    <t>xl_5</t>
+  </si>
+  <si>
+    <t>Xl 5.000</t>
+  </si>
+  <si>
+    <t>xl_50</t>
+  </si>
+  <si>
+    <t>Xl 50.000</t>
+  </si>
+  <si>
+    <t>xl_500</t>
+  </si>
+  <si>
+    <t>Xl 500.000</t>
+  </si>
+  <si>
+    <t>xl_60</t>
+  </si>
+  <si>
+    <t>Xl 60.000</t>
+  </si>
+  <si>
+    <t>xl_70</t>
+  </si>
+  <si>
+    <t>Xl 70.000</t>
+  </si>
+  <si>
+    <t>xl_80</t>
+  </si>
+  <si>
+    <t>Xl 80.000</t>
+  </si>
+  <si>
+    <t>xl_90</t>
+  </si>
+  <si>
+    <t>Xl 90.000</t>
+  </si>
+  <si>
+    <t>xl30hari-10gb</t>
+  </si>
+  <si>
+    <t>XL Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-1gb</t>
+  </si>
+  <si>
+    <t>XL Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-2gb</t>
+  </si>
+  <si>
+    <t>XL Data 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-30gb</t>
+  </si>
+  <si>
+    <t>XL Data 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-3gb</t>
+  </si>
+  <si>
+    <t>XL Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-4gb</t>
+  </si>
+  <si>
+    <t>XL Data 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-5gb</t>
+  </si>
+  <si>
+    <t>XL Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-6gb</t>
+  </si>
+  <si>
+    <t>XL Data 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-7gb</t>
+  </si>
+  <si>
+    <t>XL Data 7 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-8gb</t>
+  </si>
+  <si>
+    <t>XL Data 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-9gb</t>
+  </si>
+  <si>
+    <t>XL Data 9 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>YOUTUBE-7</t>
+  </si>
+  <si>
+    <t>Smartfren Data Youtube 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-10GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>YT-2GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-3GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>WEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>MEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>WPASX4</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 4x</t>
+  </si>
+  <si>
+    <t>WPASX5</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 5x</t>
+  </si>
+  <si>
+    <t>pre30632877</t>
+  </si>
+  <si>
+    <t>Honor of Kings</t>
+  </si>
+  <si>
+    <t>Honor of Kings 16 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632879</t>
+  </si>
+  <si>
+    <t>Honor of Kings 80 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632880</t>
+  </si>
+  <si>
+    <t>Honor of Kings 240 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632881</t>
+  </si>
+  <si>
+    <t>Honor of Kings 400 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632882</t>
+  </si>
+  <si>
+    <t>Honor of Kings 560 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632883</t>
+  </si>
+  <si>
+    <t>Honor of Kings 800 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632884</t>
+  </si>
+  <si>
+    <t>Honor of Kings 1.200 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632885</t>
+  </si>
+  <si>
+    <t>Honor of Kings 2.400 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632886</t>
+  </si>
+  <si>
+    <t>Honor of Kings 4.000 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632887</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8.000 Tokens</t>
+  </si>
+  <si>
+    <t>Steam12</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>Steam250</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 250.000</t>
+  </si>
+  <si>
+    <t>Steam400</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 400.000</t>
+  </si>
+  <si>
+    <t>Steam45</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>Steam60</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>Steam600</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 600.000</t>
+  </si>
+  <si>
+    <t>Steam90</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
+  </si>
+  <si>
+    <t>Ovo_115</t>
+  </si>
+  <si>
+    <t>OVO 115.000</t>
+  </si>
+  <si>
+    <t>Ovo_125</t>
+  </si>
+  <si>
+    <t>OVO 125.000</t>
+  </si>
+  <si>
+    <t>Ovo_200</t>
+  </si>
+  <si>
+    <t>OVO 200.000</t>
+  </si>
+  <si>
+    <t>Ovo_250</t>
+  </si>
+  <si>
+    <t>OVO 250.000</t>
+  </si>
+  <si>
+    <t>Ovo_300</t>
+  </si>
+  <si>
+    <t>OVO 300.000</t>
   </si>
   <si>
     <t>ML8040</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 8040 Diamond</t>
-[...41 lines deleted...]
-    <t>MOBILELEGEND - 9288 Diamond</t>
+    <t>8040 Diamonds (6832 + 1208 Bonus)</t>
   </si>
   <si>
     <t>ML938</t>
   </si>
   <si>
-    <t>MOBILELEGEND - 938 Diamond</t>
-[...1442 lines deleted...]
-    <t>Telkomsel Paket Internet Youtube 5 GB 30 Hari</t>
+    <t>938 Diamonds (836 + 102 Bonus)</t>
+  </si>
+  <si>
+    <t>Flash_10</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_15</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_2</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_4</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_75</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 75 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_8</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30669695</t>
+  </si>
+  <si>
+    <t>Vidio</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>pre30669696</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Diamond Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30669697</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-1gb</t>
+  </si>
+  <si>
+    <t>Axis Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-3gb</t>
+  </si>
+  <si>
+    <t>Axis Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-5gb</t>
+  </si>
+  <si>
+    <t>Axis Data 5 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Mini15hari-4gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 5 GB 15 Hari</t>
+  </si>
+  <si>
+    <t>Mini5hari-1gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>Mini7hari-3.5gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-3gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-6gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-8gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-2GB</t>
+  </si>
+  <si>
+    <t>Indosat 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>linkaja-350</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 350.000</t>
+  </si>
+  <si>
+    <t>GF</t>
+  </si>
+  <si>
+    <t>Garena Undawn Growth Fund</t>
+  </si>
+  <si>
+    <t>GPP</t>
+  </si>
+  <si>
+    <t>Garena Undawn Glory Pass Premium</t>
+  </si>
+  <si>
+    <t>KARTU30</t>
+  </si>
+  <si>
+    <t>Garena Undawn Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>KARTU7</t>
+  </si>
+  <si>
+    <t>Garena Undawn Kartu Mingguan</t>
+  </si>
+  <si>
+    <t>pre30877636</t>
+  </si>
+  <si>
+    <t>Free Fire BP Card</t>
+  </si>
+  <si>
+    <t>pre30877637</t>
+  </si>
+  <si>
+    <t>Free Fire Level Up Pass</t>
+  </si>
+  <si>
+    <t>pre30878056</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Mingguan</t>
+  </si>
+  <si>
+    <t>pre30878057</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Bulanan</t>
+  </si>
+  <si>
+    <t>pre30943259</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 35 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943260</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 70 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943261</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 180 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943262</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 360 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943263</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 680 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943264</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 1.200 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943265</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 3.000 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943267</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 4.000 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30949191</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Blood Strike 100 Gold</t>
+  </si>
+  <si>
+    <t>pre30949192</t>
+  </si>
+  <si>
+    <t>Blood Strike 200 Gold</t>
+  </si>
+  <si>
+    <t>pre30949193</t>
+  </si>
+  <si>
+    <t>Blood Strike 300 Gold</t>
+  </si>
+  <si>
+    <t>pre30949203</t>
+  </si>
+  <si>
+    <t>Blood Strike 500 Gold</t>
+  </si>
+  <si>
+    <t>pre30949204</t>
+  </si>
+  <si>
+    <t>Blood Strike 400 Gold</t>
+  </si>
+  <si>
+    <t>pre30949215</t>
+  </si>
+  <si>
+    <t>Blood Strike 800 Gold</t>
+  </si>
+  <si>
+    <t>pre30949216</t>
+  </si>
+  <si>
+    <t>Blood Strike 1.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949217</t>
+  </si>
+  <si>
+    <t>Blood Strike 2.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949219</t>
+  </si>
+  <si>
+    <t>Blood Strike 5.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949235</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force 18 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949236</t>
+  </si>
+  <si>
+    <t>Delta Force 30 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949248</t>
+  </si>
+  <si>
+    <t>Delta Force 60 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949249</t>
+  </si>
+  <si>
+    <t>Delta Force 300 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949250</t>
+  </si>
+  <si>
+    <t>Delta Force 420 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949251</t>
+  </si>
+  <si>
+    <t>Delta Force 680 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949252</t>
+  </si>
+  <si>
+    <t>Delta Force 1.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949254</t>
+  </si>
+  <si>
+    <t>Delta Force 1.680 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949255</t>
+  </si>
+  <si>
+    <t>Delta Force 3.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949256</t>
+  </si>
+  <si>
+    <t>Delta Force 6.480 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949262</t>
+  </si>
+  <si>
+    <t>Delta Force 12.960 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949263</t>
+  </si>
+  <si>
+    <t>Delta Force 19.440 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949272</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 10+1 Gold</t>
+  </si>
+  <si>
+    <t>pre30949273</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 50+5 Gold</t>
+  </si>
+  <si>
+    <t>pre30949274</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 300+30 Gold</t>
+  </si>
+  <si>
+    <t>pre30949351</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 1.000+100 Gold</t>
+  </si>
+  <si>
+    <t>pre30949420</t>
+  </si>
+  <si>
+    <t>Speed Drifters</t>
+  </si>
+  <si>
+    <t>Speed Drifters 56 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949422</t>
+  </si>
+  <si>
+    <t>Speed Drifters 112 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949423</t>
+  </si>
+  <si>
+    <t>Speed Drifters 282 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949424</t>
+  </si>
+  <si>
+    <t>Speed Drifters 579 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949425</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1230 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949426</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1845 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949427</t>
+  </si>
+  <si>
+    <t>Speed Drifters 3134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949428</t>
+  </si>
+  <si>
+    <t>Speed Drifters 6279 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949434</t>
+  </si>
+  <si>
+    <t>Sausage Man</t>
+  </si>
+  <si>
+    <t>Sausage Man 60 Candies</t>
+  </si>
+  <si>
+    <t>pre30949435</t>
+  </si>
+  <si>
+    <t>Sausage Man 180 Candies</t>
+  </si>
+  <si>
+    <t>pre30949437</t>
+  </si>
+  <si>
+    <t>Sausage Man 316 Candies</t>
+  </si>
+  <si>
+    <t>pre30949439</t>
+  </si>
+  <si>
+    <t>Sausage Man 718 Candies</t>
+  </si>
+  <si>
+    <t>pre30949442</t>
+  </si>
+  <si>
+    <t>Sausage Man 1368 Candies</t>
+  </si>
+  <si>
+    <t>pre30949443</t>
+  </si>
+  <si>
+    <t>Sausage Man 2118 Candies</t>
+  </si>
+  <si>
+    <t>pre30949444</t>
+  </si>
+  <si>
+    <t>Sausage Man 3548 Candies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4516,19717 +5128,22327 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I678"/>
+  <dimension ref="A1:I768"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H678" sqref="H678"/>
+      <selection activeCell="H768" sqref="H768"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>733917</v>
+        <v>706984</v>
       </c>
       <c r="F2" s="2">
-        <v>727183</v>
+        <v>700251</v>
       </c>
       <c r="G2" s="2">
-        <v>720450</v>
+        <v>686784</v>
       </c>
       <c r="H2" s="2">
-        <v>713717</v>
+        <v>680051</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2">
-        <v>64032</v>
+        <v>24110</v>
       </c>
       <c r="F3" s="2">
-        <v>63445</v>
+        <v>24110</v>
       </c>
       <c r="G3" s="2">
-        <v>62857</v>
+        <v>24010</v>
       </c>
       <c r="H3" s="2">
-        <v>62270</v>
+        <v>23910</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="2">
-        <v>300610</v>
+        <v>58566</v>
       </c>
       <c r="F4" s="2">
-        <v>297852</v>
+        <v>58566</v>
       </c>
       <c r="G4" s="2">
-        <v>295094</v>
+        <v>58466</v>
       </c>
       <c r="H4" s="2">
-        <v>292336</v>
+        <v>58366</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="2">
-        <v>49421</v>
+        <v>58808</v>
       </c>
       <c r="F5" s="2">
-        <v>48967</v>
+        <v>58808</v>
       </c>
       <c r="G5" s="2">
-        <v>48514</v>
+        <v>58708</v>
       </c>
       <c r="H5" s="2">
-        <v>48060</v>
+        <v>58608</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="2">
-        <v>493961</v>
+        <v>24365</v>
       </c>
       <c r="F6" s="2">
-        <v>489429</v>
+        <v>24365</v>
       </c>
       <c r="G6" s="2">
-        <v>484897</v>
+        <v>24265</v>
       </c>
       <c r="H6" s="2">
-        <v>480366</v>
+        <v>24165</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>9884</v>
+        <v>31788</v>
       </c>
       <c r="F7" s="2">
-        <v>9793</v>
+        <v>31788</v>
       </c>
       <c r="G7" s="2">
-        <v>9703</v>
+        <v>31688</v>
       </c>
       <c r="H7" s="2">
-        <v>9612</v>
+        <v>31588</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2">
-        <v>104775</v>
+        <v>285086</v>
       </c>
       <c r="F8" s="2">
-        <v>103814</v>
+        <v>282370</v>
       </c>
       <c r="G8" s="2">
-        <v>102853</v>
+        <v>276940</v>
       </c>
       <c r="H8" s="2">
-        <v>101891</v>
+        <v>274225</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>982406</v>
+        <v>47537</v>
       </c>
       <c r="F9" s="2">
-        <v>973393</v>
+        <v>47084</v>
       </c>
       <c r="G9" s="2">
-        <v>964380</v>
+        <v>46178</v>
       </c>
       <c r="H9" s="2">
-        <v>955367</v>
+        <v>45726</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2">
-        <v>19768</v>
+        <v>475125</v>
       </c>
       <c r="F10" s="2">
-        <v>19587</v>
+        <v>470600</v>
       </c>
       <c r="G10" s="2">
-        <v>19406</v>
+        <v>461550</v>
       </c>
       <c r="H10" s="2">
-        <v>19224</v>
+        <v>457025</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="2">
-        <v>197601</v>
+        <v>9508</v>
       </c>
       <c r="F11" s="2">
-        <v>195788</v>
+        <v>9417</v>
       </c>
       <c r="G11" s="2">
-        <v>193975</v>
+        <v>9236</v>
       </c>
       <c r="H11" s="2">
-        <v>192162</v>
+        <v>9146</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>11812</v>
+        <v>95046</v>
       </c>
       <c r="F12" s="2">
-        <v>11704</v>
+        <v>94141</v>
       </c>
       <c r="G12" s="2">
-        <v>11596</v>
+        <v>92330</v>
       </c>
       <c r="H12" s="2">
-        <v>11487</v>
+        <v>91425</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>108918</v>
+        <v>972788</v>
       </c>
       <c r="F13" s="2">
-        <v>107919</v>
+        <v>963524</v>
       </c>
       <c r="G13" s="2">
-        <v>106920</v>
+        <v>944994</v>
       </c>
       <c r="H13" s="2">
-        <v>105921</v>
+        <v>935730</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>16343</v>
+        <v>19014</v>
       </c>
       <c r="F14" s="2">
-        <v>16194</v>
+        <v>18833</v>
       </c>
       <c r="G14" s="2">
-        <v>16044</v>
+        <v>18471</v>
       </c>
       <c r="H14" s="2">
-        <v>15894</v>
+        <v>18290</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="2">
-        <v>163495</v>
+        <v>187954</v>
       </c>
       <c r="F15" s="2">
-        <v>161995</v>
+        <v>186164</v>
       </c>
       <c r="G15" s="2">
-        <v>160495</v>
+        <v>182584</v>
       </c>
       <c r="H15" s="2">
-        <v>158995</v>
+        <v>180794</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2">
-        <v>217995</v>
+        <v>11239</v>
       </c>
       <c r="F16" s="2">
-        <v>215995</v>
+        <v>11239</v>
       </c>
       <c r="G16" s="2">
-        <v>213995</v>
+        <v>11139</v>
       </c>
       <c r="H16" s="2">
-        <v>211995</v>
+        <v>11039</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="2">
-        <v>27234</v>
+        <v>15395</v>
       </c>
       <c r="F17" s="2">
-        <v>26984</v>
+        <v>15395</v>
       </c>
       <c r="G17" s="2">
-        <v>26734</v>
+        <v>15295</v>
       </c>
       <c r="H17" s="2">
-        <v>26484</v>
+        <v>15195</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="2">
-        <v>32684</v>
+        <v>150395</v>
       </c>
       <c r="F18" s="2">
-        <v>32384</v>
+        <v>150395</v>
       </c>
       <c r="G18" s="2">
-        <v>32084</v>
+        <v>150295</v>
       </c>
       <c r="H18" s="2">
-        <v>31784</v>
+        <v>150195</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="2">
-        <v>326995</v>
+        <v>200395</v>
       </c>
       <c r="F19" s="2">
-        <v>323995</v>
+        <v>200395</v>
       </c>
       <c r="G19" s="2">
-        <v>320995</v>
+        <v>200295</v>
       </c>
       <c r="H19" s="2">
-        <v>317995</v>
+        <v>200195</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="2">
-        <v>43566</v>
+        <v>25376</v>
       </c>
       <c r="F20" s="2">
-        <v>43167</v>
+        <v>25376</v>
       </c>
       <c r="G20" s="2">
-        <v>42767</v>
+        <v>25276</v>
       </c>
       <c r="H20" s="2">
-        <v>42367</v>
+        <v>25176</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="2">
-        <v>6374</v>
+        <v>30385</v>
       </c>
       <c r="F21" s="2">
-        <v>6316</v>
+        <v>30385</v>
       </c>
       <c r="G21" s="2">
-        <v>6257</v>
+        <v>30285</v>
       </c>
       <c r="H21" s="2">
-        <v>6199</v>
+        <v>30185</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="2">
-        <v>54446</v>
+        <v>300395</v>
       </c>
       <c r="F22" s="2">
-        <v>53946</v>
+        <v>300395</v>
       </c>
       <c r="G22" s="2">
-        <v>53447</v>
+        <v>300295</v>
       </c>
       <c r="H22" s="2">
-        <v>52947</v>
+        <v>300195</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="2">
-        <v>544995</v>
+        <v>40364</v>
       </c>
       <c r="F23" s="2">
-        <v>539995</v>
+        <v>40364</v>
       </c>
       <c r="G23" s="2">
-        <v>534995</v>
+        <v>40264</v>
       </c>
       <c r="H23" s="2">
-        <v>529995</v>
+        <v>40164</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>60746</v>
+        <v>6248</v>
       </c>
       <c r="F24" s="2">
-        <v>60188</v>
+        <v>6248</v>
       </c>
       <c r="G24" s="2">
-        <v>59631</v>
+        <v>6148</v>
       </c>
       <c r="H24" s="2">
-        <v>59074</v>
+        <v>6048</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>21130</v>
+        <v>50350</v>
       </c>
       <c r="F25" s="2">
-        <v>20936</v>
+        <v>50350</v>
       </c>
       <c r="G25" s="2">
-        <v>20742</v>
+        <v>50250</v>
       </c>
       <c r="H25" s="2">
-        <v>20548</v>
+        <v>50150</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>91319</v>
+        <v>500395</v>
       </c>
       <c r="F26" s="2">
-        <v>90481</v>
+        <v>500395</v>
       </c>
       <c r="G26" s="2">
-        <v>89644</v>
+        <v>500295</v>
       </c>
       <c r="H26" s="2">
-        <v>88806</v>
+        <v>500195</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E27" s="2">
-        <v>11044</v>
+        <v>23837</v>
       </c>
       <c r="F27" s="2">
-        <v>10943</v>
+        <v>23837</v>
       </c>
       <c r="G27" s="2">
-        <v>10841</v>
+        <v>23737</v>
       </c>
       <c r="H27" s="2">
-        <v>10740</v>
+        <v>23637</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>108973</v>
+        <v>84343</v>
       </c>
       <c r="F28" s="2">
-        <v>107973</v>
+        <v>84343</v>
       </c>
       <c r="G28" s="2">
-        <v>106973</v>
+        <v>84243</v>
       </c>
       <c r="H28" s="2">
-        <v>105974</v>
+        <v>84143</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>16394</v>
+        <v>93889</v>
       </c>
       <c r="F29" s="2">
-        <v>16243</v>
+        <v>93889</v>
       </c>
       <c r="G29" s="2">
-        <v>16093</v>
+        <v>93789</v>
       </c>
       <c r="H29" s="2">
-        <v>15942</v>
+        <v>93689</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>162165</v>
+        <v>110874</v>
       </c>
       <c r="F30" s="2">
-        <v>160677</v>
+        <v>110874</v>
       </c>
       <c r="G30" s="2">
-        <v>159189</v>
+        <v>110774</v>
       </c>
       <c r="H30" s="2">
-        <v>157702</v>
+        <v>110674</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>21784</v>
+        <v>28489</v>
       </c>
       <c r="F31" s="2">
-        <v>21584</v>
+        <v>28489</v>
       </c>
       <c r="G31" s="2">
-        <v>21384</v>
+        <v>28389</v>
       </c>
       <c r="H31" s="2">
-        <v>21184</v>
+        <v>28289</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E32" s="2">
-        <v>216583</v>
+        <v>35751</v>
       </c>
       <c r="F32" s="2">
-        <v>214596</v>
+        <v>35751</v>
       </c>
       <c r="G32" s="2">
-        <v>212609</v>
+        <v>35651</v>
       </c>
       <c r="H32" s="2">
-        <v>210622</v>
+        <v>35551</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E33" s="2">
-        <v>27234</v>
+        <v>52836</v>
       </c>
       <c r="F33" s="2">
-        <v>26984</v>
+        <v>52836</v>
       </c>
       <c r="G33" s="2">
-        <v>26734</v>
+        <v>52736</v>
       </c>
       <c r="H33" s="2">
-        <v>26484</v>
+        <v>52636</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E34" s="2">
-        <v>32646</v>
+        <v>87968</v>
       </c>
       <c r="F34" s="2">
-        <v>32346</v>
+        <v>87130</v>
       </c>
       <c r="G34" s="2">
-        <v>32047</v>
+        <v>85455</v>
       </c>
       <c r="H34" s="2">
-        <v>31747</v>
+        <v>84617</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>37662</v>
+        <v>10541</v>
       </c>
       <c r="F35" s="2">
-        <v>37316</v>
+        <v>10541</v>
       </c>
       <c r="G35" s="2">
-        <v>36971</v>
+        <v>10441</v>
       </c>
       <c r="H35" s="2">
-        <v>36625</v>
+        <v>10341</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>43491</v>
+        <v>100375</v>
       </c>
       <c r="F36" s="2">
-        <v>43092</v>
+        <v>100375</v>
       </c>
       <c r="G36" s="2">
-        <v>42693</v>
+        <v>100275</v>
       </c>
       <c r="H36" s="2">
-        <v>42294</v>
+        <v>100175</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>48405</v>
+        <v>15440</v>
       </c>
       <c r="F37" s="2">
-        <v>47961</v>
+        <v>15440</v>
       </c>
       <c r="G37" s="2">
-        <v>47517</v>
+        <v>15340</v>
       </c>
       <c r="H37" s="2">
-        <v>47072</v>
+        <v>15240</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>5661</v>
+        <v>149175</v>
       </c>
       <c r="F38" s="2">
-        <v>5610</v>
+        <v>149175</v>
       </c>
       <c r="G38" s="2">
-        <v>5558</v>
+        <v>149075</v>
       </c>
       <c r="H38" s="2">
-        <v>5506</v>
+        <v>148975</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>54337</v>
+        <v>20385</v>
       </c>
       <c r="F39" s="2">
-        <v>53838</v>
+        <v>20385</v>
       </c>
       <c r="G39" s="2">
-        <v>53340</v>
+        <v>20285</v>
       </c>
       <c r="H39" s="2">
-        <v>52841</v>
+        <v>20185</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>59146</v>
+        <v>199100</v>
       </c>
       <c r="F40" s="2">
-        <v>58603</v>
+        <v>199100</v>
       </c>
       <c r="G40" s="2">
-        <v>58060</v>
+        <v>199000</v>
       </c>
       <c r="H40" s="2">
-        <v>57518</v>
+        <v>198900</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>64517</v>
+        <v>25385</v>
       </c>
       <c r="F41" s="2">
-        <v>63925</v>
+        <v>25385</v>
       </c>
       <c r="G41" s="2">
-        <v>63333</v>
+        <v>25285</v>
       </c>
       <c r="H41" s="2">
-        <v>62741</v>
+        <v>25185</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>69889</v>
+        <v>30350</v>
       </c>
       <c r="F42" s="2">
-        <v>69247</v>
+        <v>30350</v>
       </c>
       <c r="G42" s="2">
-        <v>68606</v>
+        <v>30250</v>
       </c>
       <c r="H42" s="2">
-        <v>67965</v>
+        <v>30150</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>75259</v>
+        <v>34909</v>
       </c>
       <c r="F43" s="2">
-        <v>74569</v>
+        <v>34909</v>
       </c>
       <c r="G43" s="2">
-        <v>73878</v>
+        <v>34809</v>
       </c>
       <c r="H43" s="2">
-        <v>73188</v>
+        <v>34709</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>81483</v>
+        <v>40300</v>
       </c>
       <c r="F44" s="2">
-        <v>80735</v>
+        <v>40300</v>
       </c>
       <c r="G44" s="2">
-        <v>79988</v>
+        <v>40200</v>
       </c>
       <c r="H44" s="2">
-        <v>79240</v>
+        <v>40100</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>86001</v>
+        <v>44759</v>
       </c>
       <c r="F45" s="2">
-        <v>85212</v>
+        <v>44759</v>
       </c>
       <c r="G45" s="2">
-        <v>84423</v>
+        <v>44659</v>
       </c>
       <c r="H45" s="2">
-        <v>83634</v>
+        <v>44559</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>91373</v>
+        <v>5596</v>
       </c>
       <c r="F46" s="2">
-        <v>90534</v>
+        <v>5596</v>
       </c>
       <c r="G46" s="2">
-        <v>89696</v>
+        <v>5496</v>
       </c>
       <c r="H46" s="2">
-        <v>88858</v>
+        <v>5396</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="2">
-        <v>96743</v>
+        <v>50250</v>
       </c>
       <c r="F47" s="2">
-        <v>95855</v>
+        <v>50250</v>
       </c>
       <c r="G47" s="2">
-        <v>94968</v>
+        <v>50150</v>
       </c>
       <c r="H47" s="2">
-        <v>94080</v>
+        <v>50050</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="2">
-        <v>102113</v>
+        <v>54609</v>
       </c>
       <c r="F48" s="2">
-        <v>101177</v>
+        <v>54609</v>
       </c>
       <c r="G48" s="2">
-        <v>100240</v>
+        <v>54509</v>
       </c>
       <c r="H48" s="2">
-        <v>99303</v>
+        <v>54409</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>50663</v>
+        <v>59534</v>
       </c>
       <c r="F49" s="2">
-        <v>50198</v>
+        <v>59534</v>
       </c>
       <c r="G49" s="2">
-        <v>49734</v>
+        <v>59434</v>
       </c>
       <c r="H49" s="2">
-        <v>49269</v>
+        <v>59334</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>19725</v>
+        <v>64459</v>
       </c>
       <c r="F50" s="2">
-        <v>19544</v>
+        <v>64459</v>
       </c>
       <c r="G50" s="2">
-        <v>19363</v>
+        <v>64359</v>
       </c>
       <c r="H50" s="2">
-        <v>19182</v>
+        <v>64259</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>197162</v>
+        <v>69379</v>
       </c>
       <c r="F51" s="2">
-        <v>195354</v>
+        <v>69379</v>
       </c>
       <c r="G51" s="2">
-        <v>193545</v>
+        <v>69279</v>
       </c>
       <c r="H51" s="2">
-        <v>191736</v>
+        <v>69179</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E52" s="2">
-        <v>295729</v>
+        <v>75155</v>
       </c>
       <c r="F52" s="2">
-        <v>293016</v>
+        <v>75155</v>
       </c>
       <c r="G52" s="2">
-        <v>290303</v>
+        <v>75055</v>
       </c>
       <c r="H52" s="2">
-        <v>287590</v>
+        <v>74955</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>4882</v>
+        <v>79229</v>
       </c>
       <c r="F53" s="2">
-        <v>4837</v>
+        <v>79229</v>
       </c>
       <c r="G53" s="2">
-        <v>4793</v>
+        <v>79129</v>
       </c>
       <c r="H53" s="2">
-        <v>4748</v>
+        <v>79029</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E54" s="2">
-        <v>49312</v>
+        <v>84149</v>
       </c>
       <c r="F54" s="2">
-        <v>48859</v>
+        <v>84149</v>
       </c>
       <c r="G54" s="2">
-        <v>48407</v>
+        <v>84049</v>
       </c>
       <c r="H54" s="2">
-        <v>47954</v>
+        <v>83949</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E55" s="2">
-        <v>492994</v>
+        <v>89079</v>
       </c>
       <c r="F55" s="2">
-        <v>488471</v>
+        <v>89079</v>
       </c>
       <c r="G55" s="2">
-        <v>483948</v>
+        <v>88979</v>
       </c>
       <c r="H55" s="2">
-        <v>479425</v>
+        <v>88879</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E56" s="2">
-        <v>9758</v>
+        <v>94004</v>
       </c>
       <c r="F56" s="2">
-        <v>9668</v>
+        <v>94004</v>
       </c>
       <c r="G56" s="2">
-        <v>9579</v>
+        <v>93904</v>
       </c>
       <c r="H56" s="2">
-        <v>9489</v>
+        <v>93804</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E57" s="2">
-        <v>97546</v>
+        <v>75025</v>
       </c>
       <c r="F57" s="2">
-        <v>96651</v>
+        <v>75025</v>
       </c>
       <c r="G57" s="2">
-        <v>95756</v>
+        <v>74925</v>
       </c>
       <c r="H57" s="2">
-        <v>94862</v>
+        <v>74825</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>985699</v>
+        <v>19149</v>
       </c>
       <c r="F58" s="2">
-        <v>976656</v>
+        <v>18966</v>
       </c>
       <c r="G58" s="2">
-        <v>967613</v>
+        <v>18602</v>
       </c>
       <c r="H58" s="2">
-        <v>958570</v>
+        <v>18419</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>13331</v>
+        <v>191407</v>
       </c>
       <c r="F59" s="2">
-        <v>13208</v>
+        <v>189584</v>
       </c>
       <c r="G59" s="2">
-        <v>13086</v>
+        <v>185938</v>
       </c>
       <c r="H59" s="2">
-        <v>12964</v>
+        <v>184115</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E60" s="2">
-        <v>18786</v>
+        <v>287187</v>
       </c>
       <c r="F60" s="2">
-        <v>18614</v>
+        <v>284451</v>
       </c>
       <c r="G60" s="2">
-        <v>18441</v>
+        <v>278981</v>
       </c>
       <c r="H60" s="2">
-        <v>18269</v>
+        <v>276246</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E61" s="2">
-        <v>29686</v>
+        <v>4921</v>
       </c>
       <c r="F61" s="2">
-        <v>29414</v>
+        <v>4874</v>
       </c>
       <c r="G61" s="2">
-        <v>29141</v>
+        <v>4781</v>
       </c>
       <c r="H61" s="2">
-        <v>28869</v>
+        <v>4734</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E62" s="2">
-        <v>35153</v>
+        <v>47977</v>
       </c>
       <c r="F62" s="2">
-        <v>34830</v>
+        <v>47520</v>
       </c>
       <c r="G62" s="2">
-        <v>34508</v>
+        <v>46606</v>
       </c>
       <c r="H62" s="2">
-        <v>34185</v>
+        <v>46149</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E63" s="2">
-        <v>329889</v>
+        <v>478976</v>
       </c>
       <c r="F63" s="2">
-        <v>326862</v>
+        <v>474415</v>
       </c>
       <c r="G63" s="2">
-        <v>323836</v>
+        <v>465291</v>
       </c>
       <c r="H63" s="2">
-        <v>320809</v>
+        <v>460730</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E64" s="2">
-        <v>40603</v>
+        <v>9605</v>
       </c>
       <c r="F64" s="2">
-        <v>40230</v>
+        <v>9514</v>
       </c>
       <c r="G64" s="2">
-        <v>39858</v>
+        <v>9331</v>
       </c>
       <c r="H64" s="2">
-        <v>39485</v>
+        <v>9239</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E65" s="2">
-        <v>46053</v>
+        <v>96132</v>
       </c>
       <c r="F65" s="2">
-        <v>45630</v>
+        <v>95216</v>
       </c>
       <c r="G65" s="2">
-        <v>45208</v>
+        <v>93385</v>
       </c>
       <c r="H65" s="2">
-        <v>44785</v>
+        <v>92470</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E66" s="2">
-        <v>7881</v>
+        <v>957033</v>
       </c>
       <c r="F66" s="2">
-        <v>7808</v>
+        <v>947918</v>
       </c>
       <c r="G66" s="2">
-        <v>7736</v>
+        <v>929689</v>
       </c>
       <c r="H66" s="2">
-        <v>7664</v>
+        <v>920575</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>56953</v>
+        <v>12630</v>
       </c>
       <c r="F67" s="2">
-        <v>56430</v>
+        <v>12630</v>
       </c>
       <c r="G67" s="2">
-        <v>55908</v>
+        <v>12530</v>
       </c>
       <c r="H67" s="2">
-        <v>55385</v>
+        <v>12430</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>1232</v>
+        <v>103050</v>
       </c>
       <c r="F68" s="2">
-        <v>1220</v>
+        <v>103050</v>
       </c>
       <c r="G68" s="2">
-        <v>1209</v>
+        <v>102950</v>
       </c>
       <c r="H68" s="2">
-        <v>1198</v>
+        <v>102850</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E69" s="2">
-        <v>11064</v>
+        <v>17635</v>
       </c>
       <c r="F69" s="2">
-        <v>10962</v>
+        <v>17635</v>
       </c>
       <c r="G69" s="2">
-        <v>10861</v>
+        <v>17535</v>
       </c>
       <c r="H69" s="2">
-        <v>10759</v>
+        <v>17435</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E70" s="2">
-        <v>109164</v>
+        <v>22635</v>
       </c>
       <c r="F70" s="2">
-        <v>108162</v>
+        <v>22635</v>
       </c>
       <c r="G70" s="2">
-        <v>107161</v>
+        <v>22535</v>
       </c>
       <c r="H70" s="2">
-        <v>106159</v>
+        <v>22435</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E71" s="2">
-        <v>1090092</v>
+        <v>27635</v>
       </c>
       <c r="F71" s="2">
-        <v>1080091</v>
+        <v>27635</v>
       </c>
       <c r="G71" s="2">
-        <v>1070090</v>
+        <v>27535</v>
       </c>
       <c r="H71" s="2">
-        <v>1060089</v>
+        <v>27435</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E72" s="2">
-        <v>12137</v>
+        <v>32650</v>
       </c>
       <c r="F72" s="2">
-        <v>12026</v>
+        <v>32650</v>
       </c>
       <c r="G72" s="2">
-        <v>11914</v>
+        <v>32550</v>
       </c>
       <c r="H72" s="2">
-        <v>11803</v>
+        <v>32450</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E73" s="2">
-        <v>125514</v>
+        <v>303050</v>
       </c>
       <c r="F73" s="2">
-        <v>124362</v>
+        <v>303050</v>
       </c>
       <c r="G73" s="2">
-        <v>123211</v>
+        <v>302950</v>
       </c>
       <c r="H73" s="2">
-        <v>122059</v>
+        <v>302850</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E74" s="2">
-        <v>13227</v>
+        <v>37650</v>
       </c>
       <c r="F74" s="2">
-        <v>13106</v>
+        <v>37650</v>
       </c>
       <c r="G74" s="2">
-        <v>12984</v>
+        <v>37550</v>
       </c>
       <c r="H74" s="2">
-        <v>12863</v>
+        <v>37450</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E75" s="2">
-        <v>136414</v>
+        <v>42650</v>
       </c>
       <c r="F75" s="2">
-        <v>135162</v>
+        <v>42650</v>
       </c>
       <c r="G75" s="2">
-        <v>133911</v>
+        <v>42550</v>
       </c>
       <c r="H75" s="2">
-        <v>132659</v>
+        <v>42450</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E76" s="2">
-        <v>14317</v>
+        <v>7630</v>
       </c>
       <c r="F76" s="2">
-        <v>14186</v>
+        <v>7630</v>
       </c>
       <c r="G76" s="2">
-        <v>14054</v>
+        <v>7530</v>
       </c>
       <c r="H76" s="2">
-        <v>13923</v>
+        <v>7430</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E77" s="2">
-        <v>15407</v>
+        <v>52650</v>
       </c>
       <c r="F77" s="2">
-        <v>15266</v>
+        <v>52650</v>
       </c>
       <c r="G77" s="2">
-        <v>15124</v>
+        <v>52550</v>
       </c>
       <c r="H77" s="2">
-        <v>14983</v>
+        <v>52450</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>16497</v>
+        <v>1705</v>
       </c>
       <c r="F78" s="2">
-        <v>16346</v>
+        <v>1705</v>
       </c>
       <c r="G78" s="2">
-        <v>16194</v>
+        <v>1605</v>
       </c>
       <c r="H78" s="2">
-        <v>16043</v>
+        <v>1505</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>17587</v>
+        <v>10550</v>
       </c>
       <c r="F79" s="2">
-        <v>17426</v>
+        <v>10550</v>
       </c>
       <c r="G79" s="2">
-        <v>17264</v>
+        <v>10450</v>
       </c>
       <c r="H79" s="2">
-        <v>17103</v>
+        <v>10350</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>18677</v>
+        <v>100550</v>
       </c>
       <c r="F80" s="2">
-        <v>18506</v>
+        <v>100550</v>
       </c>
       <c r="G80" s="2">
-        <v>18334</v>
+        <v>100450</v>
       </c>
       <c r="H80" s="2">
-        <v>18163</v>
+        <v>100350</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>19767</v>
+        <v>1000484</v>
       </c>
       <c r="F81" s="2">
-        <v>19586</v>
+        <v>1000484</v>
       </c>
       <c r="G81" s="2">
-        <v>19404</v>
+        <v>1000384</v>
       </c>
       <c r="H81" s="2">
-        <v>19223</v>
+        <v>1000284</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>20857</v>
+        <v>11535</v>
       </c>
       <c r="F82" s="2">
-        <v>20666</v>
+        <v>11535</v>
       </c>
       <c r="G82" s="2">
-        <v>20474</v>
+        <v>11435</v>
       </c>
       <c r="H82" s="2">
-        <v>20283</v>
+        <v>11335</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>2322</v>
+        <v>115550</v>
       </c>
       <c r="F83" s="2">
-        <v>2300</v>
+        <v>115550</v>
       </c>
       <c r="G83" s="2">
-        <v>2279</v>
+        <v>115450</v>
       </c>
       <c r="H83" s="2">
-        <v>2258</v>
+        <v>115350</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>22400</v>
+        <v>12535</v>
       </c>
       <c r="F84" s="2">
-        <v>22194</v>
+        <v>12535</v>
       </c>
       <c r="G84" s="2">
-        <v>21989</v>
+        <v>12435</v>
       </c>
       <c r="H84" s="2">
-        <v>21783</v>
+        <v>12335</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="2">
-        <v>218164</v>
+        <v>125550</v>
       </c>
       <c r="F85" s="2">
-        <v>216162</v>
+        <v>125550</v>
       </c>
       <c r="G85" s="2">
-        <v>214161</v>
+        <v>125450</v>
       </c>
       <c r="H85" s="2">
-        <v>212159</v>
+        <v>125350</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>27414</v>
+        <v>13535</v>
       </c>
       <c r="F86" s="2">
-        <v>27162</v>
+        <v>13535</v>
       </c>
       <c r="G86" s="2">
-        <v>26911</v>
+        <v>13435</v>
       </c>
       <c r="H86" s="2">
-        <v>26659</v>
+        <v>13335</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>272664</v>
+        <v>14535</v>
       </c>
       <c r="F87" s="2">
-        <v>270162</v>
+        <v>14535</v>
       </c>
       <c r="G87" s="2">
-        <v>267661</v>
+        <v>14435</v>
       </c>
       <c r="H87" s="2">
-        <v>265159</v>
+        <v>14335</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>32864</v>
+        <v>15535</v>
       </c>
       <c r="F88" s="2">
-        <v>32562</v>
+        <v>15535</v>
       </c>
       <c r="G88" s="2">
-        <v>32261</v>
+        <v>15435</v>
       </c>
       <c r="H88" s="2">
-        <v>31959</v>
+        <v>15335</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>327114</v>
+        <v>150495</v>
       </c>
       <c r="F89" s="2">
-        <v>324113</v>
+        <v>150495</v>
       </c>
       <c r="G89" s="2">
-        <v>321112</v>
+        <v>150395</v>
       </c>
       <c r="H89" s="2">
-        <v>318111</v>
+        <v>150295</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>38314</v>
+        <v>16535</v>
       </c>
       <c r="F90" s="2">
-        <v>37962</v>
+        <v>16535</v>
       </c>
       <c r="G90" s="2">
-        <v>37611</v>
+        <v>16435</v>
       </c>
       <c r="H90" s="2">
-        <v>37259</v>
+        <v>16335</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>43764</v>
+        <v>17535</v>
       </c>
       <c r="F91" s="2">
-        <v>43362</v>
+        <v>17535</v>
       </c>
       <c r="G91" s="2">
-        <v>42961</v>
+        <v>17435</v>
       </c>
       <c r="H91" s="2">
-        <v>42559</v>
+        <v>17335</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>436092</v>
+        <v>18535</v>
       </c>
       <c r="F92" s="2">
-        <v>432091</v>
+        <v>18535</v>
       </c>
       <c r="G92" s="2">
-        <v>428090</v>
+        <v>18435</v>
       </c>
       <c r="H92" s="2">
-        <v>424089</v>
+        <v>18335</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>49214</v>
+        <v>19535</v>
       </c>
       <c r="F93" s="2">
-        <v>48762</v>
+        <v>19535</v>
       </c>
       <c r="G93" s="2">
-        <v>48311</v>
+        <v>19435</v>
       </c>
       <c r="H93" s="2">
-        <v>47859</v>
+        <v>19335</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>5592</v>
+        <v>2530</v>
       </c>
       <c r="F94" s="2">
-        <v>5540</v>
+        <v>2530</v>
       </c>
       <c r="G94" s="2">
-        <v>5489</v>
+        <v>2430</v>
       </c>
       <c r="H94" s="2">
-        <v>5438</v>
+        <v>2330</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>54664</v>
+        <v>20950</v>
       </c>
       <c r="F95" s="2">
-        <v>54162</v>
+        <v>20950</v>
       </c>
       <c r="G95" s="2">
-        <v>53661</v>
+        <v>20850</v>
       </c>
       <c r="H95" s="2">
-        <v>53159</v>
+        <v>20750</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>60332</v>
+        <v>200550</v>
       </c>
       <c r="F96" s="2">
-        <v>59778</v>
+        <v>200550</v>
       </c>
       <c r="G96" s="2">
-        <v>59225</v>
+        <v>200450</v>
       </c>
       <c r="H96" s="2">
-        <v>58671</v>
+        <v>200350</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>65782</v>
+        <v>25550</v>
       </c>
       <c r="F97" s="2">
-        <v>65178</v>
+        <v>25550</v>
       </c>
       <c r="G97" s="2">
-        <v>64575</v>
+        <v>25450</v>
       </c>
       <c r="H97" s="2">
-        <v>63971</v>
+        <v>25350</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>71014</v>
+        <v>250550</v>
       </c>
       <c r="F98" s="2">
-        <v>70362</v>
+        <v>250550</v>
       </c>
       <c r="G98" s="2">
-        <v>69711</v>
+        <v>250450</v>
       </c>
       <c r="H98" s="2">
-        <v>69059</v>
+        <v>250350</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>7772</v>
+        <v>30550</v>
       </c>
       <c r="F99" s="2">
-        <v>7700</v>
+        <v>30550</v>
       </c>
       <c r="G99" s="2">
-        <v>7629</v>
+        <v>30450</v>
       </c>
       <c r="H99" s="2">
-        <v>7558</v>
+        <v>30350</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>76464</v>
+        <v>300505</v>
       </c>
       <c r="F100" s="2">
-        <v>75762</v>
+        <v>300505</v>
       </c>
       <c r="G100" s="2">
-        <v>75061</v>
+        <v>300405</v>
       </c>
       <c r="H100" s="2">
-        <v>74359</v>
+        <v>300305</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>81914</v>
+        <v>35550</v>
       </c>
       <c r="F101" s="2">
-        <v>81162</v>
+        <v>35550</v>
       </c>
       <c r="G101" s="2">
-        <v>80411</v>
+        <v>35450</v>
       </c>
       <c r="H101" s="2">
-        <v>79659</v>
+        <v>35350</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>87364</v>
+        <v>40550</v>
       </c>
       <c r="F102" s="2">
-        <v>86562</v>
+        <v>40550</v>
       </c>
       <c r="G102" s="2">
-        <v>85761</v>
+        <v>40450</v>
       </c>
       <c r="H102" s="2">
-        <v>84959</v>
+        <v>40350</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>93032</v>
+        <v>400484</v>
       </c>
       <c r="F103" s="2">
-        <v>92178</v>
+        <v>400484</v>
       </c>
       <c r="G103" s="2">
-        <v>91325</v>
+        <v>400384</v>
       </c>
       <c r="H103" s="2">
-        <v>90471</v>
+        <v>400284</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>98482</v>
+        <v>45550</v>
       </c>
       <c r="F104" s="2">
-        <v>97578</v>
+        <v>45550</v>
       </c>
       <c r="G104" s="2">
-        <v>96675</v>
+        <v>45450</v>
       </c>
       <c r="H104" s="2">
-        <v>95771</v>
+        <v>45350</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>981092</v>
+        <v>5530</v>
       </c>
       <c r="F105" s="2">
-        <v>972091</v>
+        <v>5530</v>
       </c>
       <c r="G105" s="2">
-        <v>963090</v>
+        <v>5430</v>
       </c>
       <c r="H105" s="2">
-        <v>954089</v>
+        <v>5330</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>103932</v>
+        <v>50550</v>
       </c>
       <c r="F106" s="2">
-        <v>102978</v>
+        <v>50550</v>
       </c>
       <c r="G106" s="2">
-        <v>102025</v>
+        <v>50450</v>
       </c>
       <c r="H106" s="2">
-        <v>101071</v>
+        <v>50350</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="2">
-        <v>11178</v>
+        <v>55750</v>
       </c>
       <c r="F107" s="2">
-        <v>11075</v>
+        <v>55750</v>
       </c>
       <c r="G107" s="2">
-        <v>10973</v>
+        <v>55650</v>
       </c>
       <c r="H107" s="2">
-        <v>10870</v>
+        <v>55550</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E108" s="2">
-        <v>109300</v>
+        <v>60750</v>
       </c>
       <c r="F108" s="2">
-        <v>108297</v>
+        <v>60750</v>
       </c>
       <c r="G108" s="2">
-        <v>107294</v>
+        <v>60650</v>
       </c>
       <c r="H108" s="2">
-        <v>106292</v>
+        <v>60550</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="E109" s="2">
-        <v>136550</v>
+        <v>65550</v>
       </c>
       <c r="F109" s="2">
-        <v>135297</v>
+        <v>65550</v>
       </c>
       <c r="G109" s="2">
-        <v>134044</v>
+        <v>65450</v>
       </c>
       <c r="H109" s="2">
-        <v>132792</v>
+        <v>65350</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E110" s="2">
-        <v>16633</v>
+        <v>7530</v>
       </c>
       <c r="F110" s="2">
-        <v>16481</v>
+        <v>7530</v>
       </c>
       <c r="G110" s="2">
-        <v>16328</v>
+        <v>7430</v>
       </c>
       <c r="H110" s="2">
-        <v>16176</v>
+        <v>7330</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E111" s="2">
-        <v>163800</v>
+        <v>70550</v>
       </c>
       <c r="F111" s="2">
-        <v>162297</v>
+        <v>70550</v>
       </c>
       <c r="G111" s="2">
-        <v>160794</v>
+        <v>70450</v>
       </c>
       <c r="H111" s="2">
-        <v>159292</v>
+        <v>70350</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E112" s="2">
-        <v>22083</v>
+        <v>75550</v>
       </c>
       <c r="F112" s="2">
-        <v>21881</v>
+        <v>75550</v>
       </c>
       <c r="G112" s="2">
-        <v>21678</v>
+        <v>75450</v>
       </c>
       <c r="H112" s="2">
-        <v>21476</v>
+        <v>75350</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E113" s="2">
-        <v>218300</v>
+        <v>80550</v>
       </c>
       <c r="F113" s="2">
-        <v>216297</v>
+        <v>80550</v>
       </c>
       <c r="G113" s="2">
-        <v>214294</v>
+        <v>80450</v>
       </c>
       <c r="H113" s="2">
-        <v>212292</v>
+        <v>80350</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E114" s="2">
-        <v>27533</v>
+        <v>85750</v>
       </c>
       <c r="F114" s="2">
-        <v>27281</v>
+        <v>85750</v>
       </c>
       <c r="G114" s="2">
-        <v>27028</v>
+        <v>85650</v>
       </c>
       <c r="H114" s="2">
-        <v>26776</v>
+        <v>85550</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E115" s="2">
-        <v>272800</v>
+        <v>90750</v>
       </c>
       <c r="F115" s="2">
-        <v>270297</v>
+        <v>90750</v>
       </c>
       <c r="G115" s="2">
-        <v>267794</v>
+        <v>90650</v>
       </c>
       <c r="H115" s="2">
-        <v>265292</v>
+        <v>90550</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E116" s="2">
-        <v>33000</v>
+        <v>900484</v>
       </c>
       <c r="F116" s="2">
-        <v>32697</v>
+        <v>900484</v>
       </c>
       <c r="G116" s="2">
-        <v>32394</v>
+        <v>900384</v>
       </c>
       <c r="H116" s="2">
-        <v>32092</v>
+        <v>900284</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E117" s="2">
-        <v>327300</v>
+        <v>95750</v>
       </c>
       <c r="F117" s="2">
-        <v>324297</v>
+        <v>95750</v>
       </c>
       <c r="G117" s="2">
-        <v>321294</v>
+        <v>95650</v>
       </c>
       <c r="H117" s="2">
-        <v>318292</v>
+        <v>95550</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>38450</v>
+        <v>10705</v>
       </c>
       <c r="F118" s="2">
-        <v>38097</v>
+        <v>10705</v>
       </c>
       <c r="G118" s="2">
-        <v>37744</v>
+        <v>10605</v>
       </c>
       <c r="H118" s="2">
-        <v>37392</v>
+        <v>10505</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>43900</v>
+        <v>100725</v>
       </c>
       <c r="F119" s="2">
-        <v>43497</v>
+        <v>100725</v>
       </c>
       <c r="G119" s="2">
-        <v>43094</v>
+        <v>100625</v>
       </c>
       <c r="H119" s="2">
-        <v>42692</v>
+        <v>100525</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>436300</v>
+        <v>125725</v>
       </c>
       <c r="F120" s="2">
-        <v>432297</v>
+        <v>125725</v>
       </c>
       <c r="G120" s="2">
-        <v>428294</v>
+        <v>125625</v>
       </c>
       <c r="H120" s="2">
-        <v>424292</v>
+        <v>125525</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>49350</v>
+        <v>15710</v>
       </c>
       <c r="F121" s="2">
-        <v>48897</v>
+        <v>15710</v>
       </c>
       <c r="G121" s="2">
-        <v>48444</v>
+        <v>15610</v>
       </c>
       <c r="H121" s="2">
-        <v>47992</v>
+        <v>15510</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C122" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>54800</v>
+        <v>150725</v>
       </c>
       <c r="F122" s="2">
-        <v>54297</v>
+        <v>150725</v>
       </c>
       <c r="G122" s="2">
-        <v>53794</v>
+        <v>150625</v>
       </c>
       <c r="H122" s="2">
-        <v>53292</v>
+        <v>150525</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="2">
-        <v>545300</v>
+        <v>20710</v>
       </c>
       <c r="F123" s="2">
-        <v>540297</v>
+        <v>20710</v>
       </c>
       <c r="G123" s="2">
-        <v>535294</v>
+        <v>20610</v>
       </c>
       <c r="H123" s="2">
-        <v>530292</v>
+        <v>20510</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>60250</v>
+        <v>200725</v>
       </c>
       <c r="F124" s="2">
-        <v>59697</v>
+        <v>200725</v>
       </c>
       <c r="G124" s="2">
-        <v>59144</v>
+        <v>200625</v>
       </c>
       <c r="H124" s="2">
-        <v>58592</v>
+        <v>200525</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>65700</v>
+        <v>25710</v>
       </c>
       <c r="F125" s="2">
-        <v>65097</v>
+        <v>25710</v>
       </c>
       <c r="G125" s="2">
-        <v>64494</v>
+        <v>25610</v>
       </c>
       <c r="H125" s="2">
-        <v>63892</v>
+        <v>25510</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>71150</v>
+        <v>250725</v>
       </c>
       <c r="F126" s="2">
-        <v>70497</v>
+        <v>250725</v>
       </c>
       <c r="G126" s="2">
-        <v>69844</v>
+        <v>250625</v>
       </c>
       <c r="H126" s="2">
-        <v>69192</v>
+        <v>250525</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>76600</v>
+        <v>30725</v>
       </c>
       <c r="F127" s="2">
-        <v>75897</v>
+        <v>30725</v>
       </c>
       <c r="G127" s="2">
-        <v>75194</v>
+        <v>30625</v>
       </c>
       <c r="H127" s="2">
-        <v>74492</v>
+        <v>30525</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>82050</v>
+        <v>300725</v>
       </c>
       <c r="F128" s="2">
-        <v>81297</v>
+        <v>300725</v>
       </c>
       <c r="G128" s="2">
-        <v>80544</v>
+        <v>300625</v>
       </c>
       <c r="H128" s="2">
-        <v>79792</v>
+        <v>300525</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="2">
-        <v>87500</v>
+        <v>35725</v>
       </c>
       <c r="F129" s="2">
-        <v>86697</v>
+        <v>35725</v>
       </c>
       <c r="G129" s="2">
-        <v>85894</v>
+        <v>35625</v>
       </c>
       <c r="H129" s="2">
-        <v>85092</v>
+        <v>35525</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="2">
-        <v>92950</v>
+        <v>40725</v>
       </c>
       <c r="F130" s="2">
-        <v>92097</v>
+        <v>40725</v>
       </c>
       <c r="G130" s="2">
-        <v>91244</v>
+        <v>40625</v>
       </c>
       <c r="H130" s="2">
-        <v>90392</v>
+        <v>40525</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="2">
-        <v>98400</v>
+        <v>400725</v>
       </c>
       <c r="F131" s="2">
-        <v>97497</v>
+        <v>400725</v>
       </c>
       <c r="G131" s="2">
-        <v>96594</v>
+        <v>400625</v>
       </c>
       <c r="H131" s="2">
-        <v>95692</v>
+        <v>400525</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>103850</v>
+        <v>45725</v>
       </c>
       <c r="F132" s="2">
-        <v>102897</v>
+        <v>45725</v>
       </c>
       <c r="G132" s="2">
-        <v>101944</v>
+        <v>45625</v>
       </c>
       <c r="H132" s="2">
-        <v>100992</v>
+        <v>45525</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="2">
-        <v>2178</v>
+        <v>50725</v>
       </c>
       <c r="F133" s="2">
-        <v>2158</v>
+        <v>50725</v>
       </c>
       <c r="G133" s="2">
-        <v>2138</v>
+        <v>50625</v>
       </c>
       <c r="H133" s="2">
-        <v>2118</v>
+        <v>50525</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E134" s="2">
-        <v>24952</v>
+        <v>500725</v>
       </c>
       <c r="F134" s="2">
-        <v>24723</v>
+        <v>500725</v>
       </c>
       <c r="G134" s="2">
-        <v>24494</v>
+        <v>500625</v>
       </c>
       <c r="H134" s="2">
-        <v>24266</v>
+        <v>500525</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E135" s="2">
-        <v>295250</v>
+        <v>55725</v>
       </c>
       <c r="F135" s="2">
-        <v>292542</v>
+        <v>55725</v>
       </c>
       <c r="G135" s="2">
-        <v>289833</v>
+        <v>55625</v>
       </c>
       <c r="H135" s="2">
-        <v>287124</v>
+        <v>55525</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E136" s="2">
-        <v>445004</v>
+        <v>60725</v>
       </c>
       <c r="F136" s="2">
-        <v>440922</v>
+        <v>60725</v>
       </c>
       <c r="G136" s="2">
-        <v>436839</v>
+        <v>60625</v>
       </c>
       <c r="H136" s="2">
-        <v>432757</v>
+        <v>60525</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E137" s="2">
-        <v>63858</v>
+        <v>65725</v>
       </c>
       <c r="F137" s="2">
-        <v>63272</v>
+        <v>65725</v>
       </c>
       <c r="G137" s="2">
-        <v>62686</v>
+        <v>65625</v>
       </c>
       <c r="H137" s="2">
-        <v>62100</v>
+        <v>65525</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E138" s="2">
-        <v>738085</v>
+        <v>70725</v>
       </c>
       <c r="F138" s="2">
-        <v>731313</v>
+        <v>70725</v>
       </c>
       <c r="G138" s="2">
-        <v>724542</v>
+        <v>70625</v>
       </c>
       <c r="H138" s="2">
-        <v>717771</v>
+        <v>70525</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E139" s="2">
-        <v>13394</v>
+        <v>75725</v>
       </c>
       <c r="F139" s="2">
-        <v>13271</v>
+        <v>75725</v>
       </c>
       <c r="G139" s="2">
-        <v>13148</v>
+        <v>75625</v>
       </c>
       <c r="H139" s="2">
-        <v>13025</v>
+        <v>75525</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E140" s="2">
-        <v>1471864</v>
+        <v>80725</v>
       </c>
       <c r="F140" s="2">
-        <v>1458361</v>
+        <v>80725</v>
       </c>
       <c r="G140" s="2">
-        <v>1444857</v>
+        <v>80625</v>
       </c>
       <c r="H140" s="2">
-        <v>1431354</v>
+        <v>80525</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E141" s="2">
-        <v>149782</v>
+        <v>85725</v>
       </c>
       <c r="F141" s="2">
-        <v>148408</v>
+        <v>85725</v>
       </c>
       <c r="G141" s="2">
-        <v>147034</v>
+        <v>85625</v>
       </c>
       <c r="H141" s="2">
-        <v>145660</v>
+        <v>85525</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>303</v>
+        <v>252</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E142" s="2">
-        <v>16312</v>
+        <v>90725</v>
       </c>
       <c r="F142" s="2">
-        <v>16162</v>
+        <v>90725</v>
       </c>
       <c r="G142" s="2">
-        <v>16013</v>
+        <v>90625</v>
       </c>
       <c r="H142" s="2">
-        <v>15863</v>
+        <v>90525</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C143" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="D143" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="2">
-        <v>162012</v>
+        <v>95725</v>
       </c>
       <c r="F143" s="2">
-        <v>160526</v>
+        <v>95725</v>
       </c>
       <c r="G143" s="2">
-        <v>159039</v>
+        <v>95625</v>
       </c>
       <c r="H143" s="2">
-        <v>157553</v>
+        <v>95525</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E144" s="2">
-        <v>1630249</v>
+        <v>2098</v>
       </c>
       <c r="F144" s="2">
-        <v>1615292</v>
+        <v>2078</v>
       </c>
       <c r="G144" s="2">
-        <v>1600336</v>
+        <v>2038</v>
       </c>
       <c r="H144" s="2">
-        <v>1585379</v>
+        <v>2018</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E145" s="2">
-        <v>335202</v>
+        <v>24037</v>
       </c>
       <c r="F145" s="2">
-        <v>332127</v>
+        <v>23808</v>
       </c>
       <c r="G145" s="2">
-        <v>329052</v>
+        <v>23350</v>
       </c>
       <c r="H145" s="2">
-        <v>325977</v>
+        <v>23121</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E146" s="2">
-        <v>6628</v>
+        <v>284416</v>
       </c>
       <c r="F146" s="2">
-        <v>6567</v>
+        <v>281707</v>
       </c>
       <c r="G146" s="2">
-        <v>6507</v>
+        <v>276289</v>
       </c>
       <c r="H146" s="2">
-        <v>6446</v>
+        <v>273581</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E147" s="2">
-        <v>80511</v>
+        <v>428674</v>
       </c>
       <c r="F147" s="2">
-        <v>79772</v>
+        <v>424591</v>
       </c>
       <c r="G147" s="2">
-        <v>79033</v>
+        <v>416426</v>
       </c>
       <c r="H147" s="2">
-        <v>78295</v>
+        <v>412344</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="E148" s="2">
-        <v>815234</v>
+        <v>61514</v>
       </c>
       <c r="F148" s="2">
-        <v>807755</v>
+        <v>60928</v>
       </c>
       <c r="G148" s="2">
-        <v>800275</v>
+        <v>59757</v>
       </c>
       <c r="H148" s="2">
-        <v>792796</v>
+        <v>59171</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="E149" s="2">
-        <v>1952</v>
+        <v>710999</v>
       </c>
       <c r="F149" s="2">
-        <v>1934</v>
+        <v>704228</v>
       </c>
       <c r="G149" s="2">
-        <v>1916</v>
+        <v>690685</v>
       </c>
       <c r="H149" s="2">
-        <v>1898</v>
+        <v>683913</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E150" s="2">
-        <v>15588</v>
+        <v>12902</v>
       </c>
       <c r="F150" s="2">
-        <v>15445</v>
+        <v>12780</v>
       </c>
       <c r="G150" s="2">
-        <v>15302</v>
+        <v>12534</v>
       </c>
       <c r="H150" s="2">
-        <v>15159</v>
+        <v>12411</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E151" s="2">
-        <v>136330</v>
+        <v>1417851</v>
       </c>
       <c r="F151" s="2">
-        <v>135079</v>
+        <v>1404347</v>
       </c>
       <c r="G151" s="2">
-        <v>133828</v>
+        <v>1377341</v>
       </c>
       <c r="H151" s="2">
-        <v>132577</v>
+        <v>1363837</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="E152" s="2">
-        <v>147039</v>
+        <v>144286</v>
       </c>
       <c r="F152" s="2">
-        <v>145690</v>
+        <v>142912</v>
       </c>
       <c r="G152" s="2">
-        <v>144341</v>
+        <v>140163</v>
       </c>
       <c r="H152" s="2">
-        <v>142992</v>
+        <v>138789</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E153" s="2">
-        <v>19483</v>
+        <v>15713</v>
       </c>
       <c r="F153" s="2">
-        <v>19304</v>
+        <v>15564</v>
       </c>
       <c r="G153" s="2">
-        <v>19125</v>
+        <v>15264</v>
       </c>
       <c r="H153" s="2">
-        <v>18946</v>
+        <v>15115</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" s="2">
-        <v>194745</v>
+        <v>156067</v>
       </c>
       <c r="F154" s="2">
-        <v>192958</v>
+        <v>154580</v>
       </c>
       <c r="G154" s="2">
-        <v>191172</v>
+        <v>151608</v>
       </c>
       <c r="H154" s="2">
-        <v>189385</v>
+        <v>150121</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C155" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" s="2">
-        <v>29657</v>
+        <v>1571473</v>
       </c>
       <c r="F155" s="2">
-        <v>29385</v>
+        <v>1556507</v>
       </c>
       <c r="G155" s="2">
-        <v>29113</v>
+        <v>1526574</v>
       </c>
       <c r="H155" s="2">
-        <v>28840</v>
+        <v>1511607</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" s="2">
-        <v>300827</v>
+        <v>323951</v>
       </c>
       <c r="F156" s="2">
-        <v>298067</v>
+        <v>320866</v>
       </c>
       <c r="G156" s="2">
-        <v>295307</v>
+        <v>314696</v>
       </c>
       <c r="H156" s="2">
-        <v>292547</v>
+        <v>311610</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E157" s="2">
-        <v>38971</v>
+        <v>6385</v>
       </c>
       <c r="F157" s="2">
-        <v>38613</v>
+        <v>6324</v>
       </c>
       <c r="G157" s="2">
-        <v>38256</v>
+        <v>6203</v>
       </c>
       <c r="H157" s="2">
-        <v>37898</v>
+        <v>6142</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="2">
-        <v>48707</v>
+        <v>77556</v>
       </c>
       <c r="F158" s="2">
-        <v>48260</v>
+        <v>76818</v>
       </c>
       <c r="G158" s="2">
-        <v>47813</v>
+        <v>75340</v>
       </c>
       <c r="H158" s="2">
-        <v>47366</v>
+        <v>74602</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D159" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="2">
-        <v>58443</v>
+        <v>786367</v>
       </c>
       <c r="F159" s="2">
-        <v>57906</v>
+        <v>778878</v>
       </c>
       <c r="G159" s="2">
-        <v>57370</v>
+        <v>763899</v>
       </c>
       <c r="H159" s="2">
-        <v>56834</v>
+        <v>756410</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E160" s="2">
-        <v>979</v>
+        <v>24660</v>
       </c>
       <c r="F160" s="2">
-        <v>970</v>
+        <v>24660</v>
       </c>
       <c r="G160" s="2">
-        <v>961</v>
+        <v>24560</v>
       </c>
       <c r="H160" s="2">
-        <v>952</v>
+        <v>24460</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E161" s="2">
-        <v>7911</v>
+        <v>1727</v>
       </c>
       <c r="F161" s="2">
-        <v>7839</v>
+        <v>1711</v>
       </c>
       <c r="G161" s="2">
-        <v>7766</v>
+        <v>1678</v>
       </c>
       <c r="H161" s="2">
-        <v>7693</v>
+        <v>1661</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E162" s="2">
-        <v>69152</v>
+        <v>13783</v>
       </c>
       <c r="F162" s="2">
-        <v>68517</v>
+        <v>13652</v>
       </c>
       <c r="G162" s="2">
-        <v>67883</v>
+        <v>13390</v>
       </c>
       <c r="H162" s="2">
-        <v>67249</v>
+        <v>13258</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E163" s="2">
-        <v>9741</v>
+        <v>132584</v>
       </c>
       <c r="F163" s="2">
-        <v>9652</v>
+        <v>131321</v>
       </c>
       <c r="G163" s="2">
-        <v>9563</v>
+        <v>128795</v>
       </c>
       <c r="H163" s="2">
-        <v>9473</v>
+        <v>127533</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E164" s="2">
-        <v>97386</v>
+        <v>142105</v>
       </c>
       <c r="F164" s="2">
-        <v>96493</v>
+        <v>140752</v>
       </c>
       <c r="G164" s="2">
-        <v>95599</v>
+        <v>138045</v>
       </c>
       <c r="H164" s="2">
-        <v>94706</v>
+        <v>136691</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E165" s="2">
-        <v>975562</v>
+        <v>18947</v>
       </c>
       <c r="F165" s="2">
-        <v>966612</v>
+        <v>18767</v>
       </c>
       <c r="G165" s="2">
-        <v>957662</v>
+        <v>18406</v>
       </c>
       <c r="H165" s="2">
-        <v>948712</v>
+        <v>18225</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C166" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="D166" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="2">
-        <v>22596</v>
+        <v>189446</v>
       </c>
       <c r="F166" s="2">
-        <v>22388</v>
+        <v>187642</v>
       </c>
       <c r="G166" s="2">
-        <v>22181</v>
+        <v>184034</v>
       </c>
       <c r="H166" s="2">
-        <v>21974</v>
+        <v>182229</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D167" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="C167" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="2">
-        <v>152229</v>
+        <v>28416</v>
       </c>
       <c r="F167" s="2">
-        <v>150833</v>
+        <v>28146</v>
       </c>
       <c r="G167" s="2">
-        <v>149436</v>
+        <v>27604</v>
       </c>
       <c r="H167" s="2">
-        <v>148040</v>
+        <v>27334</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E168" s="2">
-        <v>41965</v>
+        <v>287520</v>
       </c>
       <c r="F168" s="2">
-        <v>41580</v>
+        <v>284782</v>
       </c>
       <c r="G168" s="2">
-        <v>41195</v>
+        <v>279306</v>
       </c>
       <c r="H168" s="2">
-        <v>40810</v>
+        <v>276567</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E169" s="2">
-        <v>75782</v>
+        <v>37900</v>
       </c>
       <c r="F169" s="2">
-        <v>75087</v>
+        <v>37539</v>
       </c>
       <c r="G169" s="2">
-        <v>74392</v>
+        <v>36817</v>
       </c>
       <c r="H169" s="2">
-        <v>73697</v>
+        <v>36456</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E170" s="2">
-        <v>77118</v>
+        <v>47369</v>
       </c>
       <c r="F170" s="2">
-        <v>76410</v>
+        <v>46918</v>
       </c>
       <c r="G170" s="2">
-        <v>75703</v>
+        <v>46015</v>
       </c>
       <c r="H170" s="2">
-        <v>74995</v>
+        <v>45564</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E171" s="2">
-        <v>93369</v>
+        <v>56853</v>
       </c>
       <c r="F171" s="2">
-        <v>92513</v>
+        <v>56312</v>
       </c>
       <c r="G171" s="2">
-        <v>91656</v>
+        <v>55229</v>
       </c>
       <c r="H171" s="2">
-        <v>90800</v>
+        <v>54687</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E172" s="2">
-        <v>126113</v>
+        <v>866</v>
       </c>
       <c r="F172" s="2">
-        <v>124956</v>
+        <v>858</v>
       </c>
       <c r="G172" s="2">
-        <v>123799</v>
+        <v>842</v>
       </c>
       <c r="H172" s="2">
-        <v>122642</v>
+        <v>833</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="E173" s="2">
-        <v>35371</v>
+        <v>6891</v>
       </c>
       <c r="F173" s="2">
-        <v>35046</v>
+        <v>6826</v>
       </c>
       <c r="G173" s="2">
-        <v>34722</v>
+        <v>6694</v>
       </c>
       <c r="H173" s="2">
-        <v>34397</v>
+        <v>6629</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>370</v>
+        <v>79</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E174" s="2">
-        <v>10927</v>
+        <v>67180</v>
       </c>
       <c r="F174" s="2">
-        <v>10827</v>
+        <v>66540</v>
       </c>
       <c r="G174" s="2">
-        <v>10727</v>
+        <v>65261</v>
       </c>
       <c r="H174" s="2">
-        <v>10627</v>
+        <v>64621</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C175" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D175" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175" s="2">
-        <v>108673</v>
+        <v>9474</v>
       </c>
       <c r="F175" s="2">
-        <v>107676</v>
+        <v>9384</v>
       </c>
       <c r="G175" s="2">
-        <v>106679</v>
+        <v>9203</v>
       </c>
       <c r="H175" s="2">
-        <v>105682</v>
+        <v>9113</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>370</v>
+        <v>79</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E176" s="2">
-        <v>162955</v>
+        <v>94710</v>
       </c>
       <c r="F176" s="2">
-        <v>161460</v>
+        <v>93808</v>
       </c>
       <c r="G176" s="2">
-        <v>159965</v>
+        <v>92004</v>
       </c>
       <c r="H176" s="2">
-        <v>158470</v>
+        <v>91102</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>370</v>
+        <v>79</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E177" s="2">
-        <v>21773</v>
+        <v>946864</v>
       </c>
       <c r="F177" s="2">
-        <v>21573</v>
+        <v>937846</v>
       </c>
       <c r="G177" s="2">
-        <v>21373</v>
+        <v>919811</v>
       </c>
       <c r="H177" s="2">
-        <v>21174</v>
+        <v>910793</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E178" s="2">
-        <v>325910</v>
+        <v>17810</v>
       </c>
       <c r="F178" s="2">
-        <v>322920</v>
+        <v>17810</v>
       </c>
       <c r="G178" s="2">
-        <v>319930</v>
+        <v>17710</v>
       </c>
       <c r="H178" s="2">
-        <v>316940</v>
+        <v>17610</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E179" s="2">
-        <v>5382</v>
+        <v>222900</v>
       </c>
       <c r="F179" s="2">
-        <v>5333</v>
+        <v>222900</v>
       </c>
       <c r="G179" s="2">
-        <v>5284</v>
+        <v>222800</v>
       </c>
       <c r="H179" s="2">
-        <v>5234</v>
+        <v>222700</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E180" s="2">
-        <v>54446</v>
+        <v>137900</v>
       </c>
       <c r="F180" s="2">
-        <v>53946</v>
+        <v>137900</v>
       </c>
       <c r="G180" s="2">
-        <v>53447</v>
+        <v>137800</v>
       </c>
       <c r="H180" s="2">
-        <v>52947</v>
+        <v>137700</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E181" s="2">
-        <v>543365</v>
+        <v>63425</v>
       </c>
       <c r="F181" s="2">
-        <v>538380</v>
+        <v>63425</v>
       </c>
       <c r="G181" s="2">
-        <v>533395</v>
+        <v>63325</v>
       </c>
       <c r="H181" s="2">
-        <v>528410</v>
+        <v>63225</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E182" s="2">
-        <v>733917</v>
+        <v>169900</v>
       </c>
       <c r="F182" s="2">
-        <v>727183</v>
+        <v>169900</v>
       </c>
       <c r="G182" s="2">
-        <v>720450</v>
+        <v>169800</v>
       </c>
       <c r="H182" s="2">
-        <v>713717</v>
+        <v>169700</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="E183" s="2">
-        <v>440302</v>
+        <v>68925</v>
       </c>
       <c r="F183" s="2">
-        <v>436263</v>
+        <v>68925</v>
       </c>
       <c r="G183" s="2">
-        <v>432223</v>
+        <v>68825</v>
       </c>
       <c r="H183" s="2">
-        <v>428184</v>
+        <v>68725</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E184" s="2">
-        <v>73284</v>
+        <v>150736</v>
       </c>
       <c r="F184" s="2">
-        <v>72612</v>
+        <v>150736</v>
       </c>
       <c r="G184" s="2">
-        <v>71939</v>
+        <v>150636</v>
       </c>
       <c r="H184" s="2">
-        <v>71267</v>
+        <v>150536</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E185" s="2">
-        <v>411646</v>
+        <v>38900</v>
       </c>
       <c r="F185" s="2">
-        <v>407870</v>
+        <v>38900</v>
       </c>
       <c r="G185" s="2">
-        <v>404093</v>
+        <v>38800</v>
       </c>
       <c r="H185" s="2">
-        <v>400316</v>
+        <v>38700</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E186" s="2">
-        <v>63923</v>
+        <v>69925</v>
       </c>
       <c r="F186" s="2">
-        <v>63337</v>
+        <v>69925</v>
       </c>
       <c r="G186" s="2">
-        <v>62750</v>
+        <v>69825</v>
       </c>
       <c r="H186" s="2">
-        <v>62164</v>
+        <v>69725</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="E187" s="2">
-        <v>667162</v>
+        <v>71150</v>
       </c>
       <c r="F187" s="2">
-        <v>661041</v>
+        <v>71150</v>
       </c>
       <c r="G187" s="2">
-        <v>654920</v>
+        <v>71050</v>
       </c>
       <c r="H187" s="2">
-        <v>648800</v>
+        <v>70950</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E188" s="2">
-        <v>12575</v>
+        <v>86060</v>
       </c>
       <c r="F188" s="2">
-        <v>12460</v>
+        <v>86060</v>
       </c>
       <c r="G188" s="2">
-        <v>12345</v>
+        <v>85960</v>
       </c>
       <c r="H188" s="2">
-        <v>12229</v>
+        <v>85860</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E189" s="2">
-        <v>1283695</v>
+        <v>22400</v>
       </c>
       <c r="F189" s="2">
-        <v>1271918</v>
+        <v>22400</v>
       </c>
       <c r="G189" s="2">
-        <v>1260141</v>
+        <v>22300</v>
       </c>
       <c r="H189" s="2">
-        <v>1248364</v>
+        <v>22200</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>59</v>
+        <v>388</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E190" s="2">
-        <v>185869</v>
+        <v>116100</v>
       </c>
       <c r="F190" s="2">
-        <v>184164</v>
+        <v>116100</v>
       </c>
       <c r="G190" s="2">
-        <v>182459</v>
+        <v>116000</v>
       </c>
       <c r="H190" s="2">
-        <v>180753</v>
+        <v>115900</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>231</v>
+        <v>388</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="E191" s="2">
-        <v>11341</v>
+        <v>32850</v>
       </c>
       <c r="F191" s="2">
-        <v>11237</v>
+        <v>32850</v>
       </c>
       <c r="G191" s="2">
-        <v>11133</v>
+        <v>32750</v>
       </c>
       <c r="H191" s="2">
-        <v>11029</v>
+        <v>32650</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E192" s="2">
-        <v>16797</v>
+        <v>10526</v>
       </c>
       <c r="F192" s="2">
-        <v>16643</v>
+        <v>10426</v>
       </c>
       <c r="G192" s="2">
-        <v>16489</v>
+        <v>10226</v>
       </c>
       <c r="H192" s="2">
-        <v>16335</v>
+        <v>10125</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" s="2">
-        <v>164154</v>
+        <v>104685</v>
       </c>
       <c r="F193" s="2">
-        <v>162648</v>
+        <v>103688</v>
       </c>
       <c r="G193" s="2">
-        <v>161142</v>
+        <v>101694</v>
       </c>
       <c r="H193" s="2">
-        <v>159636</v>
+        <v>100697</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="2">
-        <v>22301</v>
+        <v>156975</v>
       </c>
       <c r="F194" s="2">
-        <v>22097</v>
+        <v>155480</v>
       </c>
       <c r="G194" s="2">
-        <v>21892</v>
+        <v>152490</v>
       </c>
       <c r="H194" s="2">
-        <v>21688</v>
+        <v>150995</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195" s="2">
-        <v>27751</v>
+        <v>20974</v>
       </c>
       <c r="F195" s="2">
-        <v>27497</v>
+        <v>20774</v>
       </c>
       <c r="G195" s="2">
-        <v>27242</v>
+        <v>20375</v>
       </c>
       <c r="H195" s="2">
-        <v>26988</v>
+        <v>20175</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="2">
-        <v>33381</v>
+        <v>313950</v>
       </c>
       <c r="F196" s="2">
-        <v>33075</v>
+        <v>310960</v>
       </c>
       <c r="G196" s="2">
-        <v>32769</v>
+        <v>304980</v>
       </c>
       <c r="H196" s="2">
-        <v>32463</v>
+        <v>301990</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>328003</v>
+        <v>5185</v>
       </c>
       <c r="F197" s="2">
-        <v>324994</v>
+        <v>5136</v>
       </c>
       <c r="G197" s="2">
-        <v>321984</v>
+        <v>5037</v>
       </c>
       <c r="H197" s="2">
-        <v>318975</v>
+        <v>4987</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>39153</v>
+        <v>52448</v>
       </c>
       <c r="F198" s="2">
-        <v>38794</v>
+        <v>51948</v>
       </c>
       <c r="G198" s="2">
-        <v>38434</v>
+        <v>50949</v>
       </c>
       <c r="H198" s="2">
-        <v>38075</v>
+        <v>50450</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>382617</v>
+        <v>523425</v>
       </c>
       <c r="F199" s="2">
-        <v>379107</v>
+        <v>518440</v>
       </c>
       <c r="G199" s="2">
-        <v>375597</v>
+        <v>508470</v>
       </c>
       <c r="H199" s="2">
-        <v>372087</v>
+        <v>503485</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="2">
-        <v>44363</v>
+        <v>706984</v>
       </c>
       <c r="F200" s="2">
-        <v>43956</v>
+        <v>700251</v>
       </c>
       <c r="G200" s="2">
-        <v>43549</v>
+        <v>686784</v>
       </c>
       <c r="H200" s="2">
-        <v>43142</v>
+        <v>680051</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2">
-        <v>437117</v>
+        <v>424144</v>
       </c>
       <c r="F201" s="2">
-        <v>433107</v>
+        <v>420105</v>
       </c>
       <c r="G201" s="2">
-        <v>429097</v>
+        <v>412026</v>
       </c>
       <c r="H201" s="2">
-        <v>425087</v>
+        <v>407986</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>49813</v>
+        <v>70595</v>
       </c>
       <c r="F202" s="2">
-        <v>49356</v>
+        <v>69922</v>
       </c>
       <c r="G202" s="2">
-        <v>48899</v>
+        <v>68578</v>
       </c>
       <c r="H202" s="2">
-        <v>48442</v>
+        <v>67905</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E203" s="2">
-        <v>491236</v>
+        <v>411936</v>
       </c>
       <c r="F203" s="2">
-        <v>486729</v>
+        <v>408013</v>
       </c>
       <c r="G203" s="2">
-        <v>482222</v>
+        <v>400166</v>
       </c>
       <c r="H203" s="2">
-        <v>477716</v>
+        <v>396243</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>231</v>
+        <v>428</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E204" s="2">
-        <v>6404</v>
+        <v>63088</v>
       </c>
       <c r="F204" s="2">
-        <v>6345</v>
+        <v>62487</v>
       </c>
       <c r="G204" s="2">
-        <v>6286</v>
+        <v>61286</v>
       </c>
       <c r="H204" s="2">
-        <v>6228</v>
+        <v>60685</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>231</v>
+        <v>428</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E205" s="2">
-        <v>55181</v>
+        <v>633914</v>
       </c>
       <c r="F205" s="2">
-        <v>54675</v>
+        <v>627877</v>
       </c>
       <c r="G205" s="2">
-        <v>54169</v>
+        <v>615803</v>
       </c>
       <c r="H205" s="2">
-        <v>53663</v>
+        <v>609765</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>231</v>
+        <v>428</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E206" s="2">
-        <v>60713</v>
+        <v>11823</v>
       </c>
       <c r="F206" s="2">
-        <v>60156</v>
+        <v>11710</v>
       </c>
       <c r="G206" s="2">
-        <v>59599</v>
+        <v>11485</v>
       </c>
       <c r="H206" s="2">
-        <v>59042</v>
+        <v>11373</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>231</v>
+        <v>428</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E207" s="2">
-        <v>66081</v>
+        <v>1176026</v>
       </c>
       <c r="F207" s="2">
-        <v>65475</v>
+        <v>1164826</v>
       </c>
       <c r="G207" s="2">
-        <v>64869</v>
+        <v>1142426</v>
       </c>
       <c r="H207" s="2">
-        <v>64263</v>
+        <v>1131225</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>231</v>
+        <v>428</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E208" s="2">
-        <v>71613</v>
+        <v>189959</v>
       </c>
       <c r="F208" s="2">
-        <v>70956</v>
+        <v>188150</v>
       </c>
       <c r="G208" s="2">
-        <v>70299</v>
+        <v>184531</v>
       </c>
       <c r="H208" s="2">
-        <v>69642</v>
+        <v>182722</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E209" s="2">
-        <v>76981</v>
+        <v>10959</v>
       </c>
       <c r="F209" s="2">
-        <v>76275</v>
+        <v>10959</v>
       </c>
       <c r="G209" s="2">
-        <v>75569</v>
+        <v>10859</v>
       </c>
       <c r="H209" s="2">
-        <v>74863</v>
+        <v>10759</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E210" s="2">
-        <v>82431</v>
+        <v>101025</v>
       </c>
       <c r="F210" s="2">
-        <v>81675</v>
+        <v>101025</v>
       </c>
       <c r="G210" s="2">
-        <v>80919</v>
+        <v>100925</v>
       </c>
       <c r="H210" s="2">
-        <v>80163</v>
+        <v>100825</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E211" s="2">
-        <v>87963</v>
+        <v>15810</v>
       </c>
       <c r="F211" s="2">
-        <v>87156</v>
+        <v>15810</v>
       </c>
       <c r="G211" s="2">
-        <v>86349</v>
+        <v>15710</v>
       </c>
       <c r="H211" s="2">
-        <v>85542</v>
+        <v>15610</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E212" s="2">
-        <v>219003</v>
+        <v>151000</v>
       </c>
       <c r="F212" s="2">
-        <v>216994</v>
+        <v>151000</v>
       </c>
       <c r="G212" s="2">
-        <v>214984</v>
+        <v>150900</v>
       </c>
       <c r="H212" s="2">
-        <v>212975</v>
+        <v>150800</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E213" s="2">
-        <v>93331</v>
+        <v>20860</v>
       </c>
       <c r="F213" s="2">
-        <v>92475</v>
+        <v>20860</v>
       </c>
       <c r="G213" s="2">
-        <v>91619</v>
+        <v>20760</v>
       </c>
       <c r="H213" s="2">
-        <v>90763</v>
+        <v>20660</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E214" s="2">
-        <v>98863</v>
+        <v>25860</v>
       </c>
       <c r="F214" s="2">
-        <v>97956</v>
+        <v>25860</v>
       </c>
       <c r="G214" s="2">
-        <v>97049</v>
+        <v>25760</v>
       </c>
       <c r="H214" s="2">
-        <v>96142</v>
+        <v>25660</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E215" s="2">
-        <v>104313</v>
+        <v>31025</v>
       </c>
       <c r="F215" s="2">
-        <v>103356</v>
+        <v>31025</v>
       </c>
       <c r="G215" s="2">
-        <v>102399</v>
+        <v>30925</v>
       </c>
       <c r="H215" s="2">
-        <v>101442</v>
+        <v>30825</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C216" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D216" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216" s="2">
-        <v>110117</v>
+        <v>315966</v>
       </c>
       <c r="F216" s="2">
-        <v>109107</v>
+        <v>315966</v>
       </c>
       <c r="G216" s="2">
-        <v>108097</v>
+        <v>306938</v>
       </c>
       <c r="H216" s="2">
-        <v>107087</v>
+        <v>306938</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="C217" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E217" s="2">
-        <v>164645</v>
+        <v>36175</v>
       </c>
       <c r="F217" s="2">
-        <v>163134</v>
+        <v>36175</v>
       </c>
       <c r="G217" s="2">
-        <v>161624</v>
+        <v>36075</v>
       </c>
       <c r="H217" s="2">
-        <v>160113</v>
+        <v>35975</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E218" s="2">
-        <v>219308</v>
+        <v>368576</v>
       </c>
       <c r="F218" s="2">
-        <v>217296</v>
+        <v>368576</v>
       </c>
       <c r="G218" s="2">
-        <v>215284</v>
+        <v>358046</v>
       </c>
       <c r="H218" s="2">
-        <v>213272</v>
+        <v>358046</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E219" s="2">
-        <v>273808</v>
+        <v>41100</v>
       </c>
       <c r="F219" s="2">
-        <v>271296</v>
+        <v>41100</v>
       </c>
       <c r="G219" s="2">
-        <v>268784</v>
+        <v>41000</v>
       </c>
       <c r="H219" s="2">
-        <v>266272</v>
+        <v>40900</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="C220" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E220" s="2">
-        <v>55258</v>
+        <v>421076</v>
       </c>
       <c r="F220" s="2">
-        <v>54751</v>
+        <v>421076</v>
       </c>
       <c r="G220" s="2">
-        <v>54244</v>
+        <v>409046</v>
       </c>
       <c r="H220" s="2">
-        <v>53737</v>
+        <v>409046</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C221" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E221" s="2">
-        <v>13140</v>
+        <v>46100</v>
       </c>
       <c r="F221" s="2">
-        <v>13019</v>
+        <v>46100</v>
       </c>
       <c r="G221" s="2">
-        <v>12899</v>
+        <v>46000</v>
       </c>
       <c r="H221" s="2">
-        <v>12778</v>
+        <v>45900</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>466</v>
+        <v>252</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E222" s="2">
-        <v>130299</v>
+        <v>473209</v>
       </c>
       <c r="F222" s="2">
-        <v>129103</v>
+        <v>473209</v>
       </c>
       <c r="G222" s="2">
-        <v>127908</v>
+        <v>459689</v>
       </c>
       <c r="H222" s="2">
-        <v>126712</v>
+        <v>459689</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>466</v>
+        <v>252</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E223" s="2">
-        <v>230046</v>
+        <v>6000</v>
       </c>
       <c r="F223" s="2">
-        <v>227935</v>
+        <v>6000</v>
       </c>
       <c r="G223" s="2">
-        <v>225825</v>
+        <v>5900</v>
       </c>
       <c r="H223" s="2">
-        <v>223714</v>
+        <v>5800</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>466</v>
+        <v>252</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E224" s="2">
-        <v>581171</v>
+        <v>51025</v>
       </c>
       <c r="F224" s="2">
-        <v>575839</v>
+        <v>51025</v>
       </c>
       <c r="G224" s="2">
-        <v>570507</v>
+        <v>50925</v>
       </c>
       <c r="H224" s="2">
-        <v>565175</v>
+        <v>50825</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="E225" s="2">
-        <v>291683</v>
+        <v>56100</v>
       </c>
       <c r="F225" s="2">
-        <v>289007</v>
+        <v>56100</v>
       </c>
       <c r="G225" s="2">
-        <v>286331</v>
+        <v>56000</v>
       </c>
       <c r="H225" s="2">
-        <v>283655</v>
+        <v>55900</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C226" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D226" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E226" s="2">
-        <v>43922</v>
+        <v>61025</v>
       </c>
       <c r="F226" s="2">
-        <v>43519</v>
+        <v>61025</v>
       </c>
       <c r="G226" s="2">
-        <v>43116</v>
+        <v>60925</v>
       </c>
       <c r="H226" s="2">
-        <v>42713</v>
+        <v>60825</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E227" s="2">
-        <v>73185</v>
+        <v>66100</v>
       </c>
       <c r="F227" s="2">
-        <v>72513</v>
+        <v>66100</v>
       </c>
       <c r="G227" s="2">
-        <v>71842</v>
+        <v>66000</v>
       </c>
       <c r="H227" s="2">
-        <v>71171</v>
+        <v>65900</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="E228" s="2">
-        <v>758950</v>
+        <v>71025</v>
       </c>
       <c r="F228" s="2">
-        <v>751987</v>
+        <v>71025</v>
       </c>
       <c r="G228" s="2">
-        <v>745024</v>
+        <v>70925</v>
       </c>
       <c r="H228" s="2">
-        <v>738061</v>
+        <v>70825</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="E229" s="2">
-        <v>14642</v>
+        <v>76025</v>
       </c>
       <c r="F229" s="2">
-        <v>14508</v>
+        <v>76025</v>
       </c>
       <c r="G229" s="2">
-        <v>14373</v>
+        <v>75925</v>
       </c>
       <c r="H229" s="2">
-        <v>14239</v>
+        <v>75825</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="E230" s="2">
-        <v>145367</v>
+        <v>81100</v>
       </c>
       <c r="F230" s="2">
-        <v>144033</v>
+        <v>81100</v>
       </c>
       <c r="G230" s="2">
-        <v>142699</v>
+        <v>81000</v>
       </c>
       <c r="H230" s="2">
-        <v>141366</v>
+        <v>80900</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>475</v>
+        <v>252</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="E231" s="2">
-        <v>1507889</v>
+        <v>201175</v>
       </c>
       <c r="F231" s="2">
-        <v>1494055</v>
+        <v>201175</v>
       </c>
       <c r="G231" s="2">
-        <v>1480221</v>
+        <v>201075</v>
       </c>
       <c r="H231" s="2">
-        <v>1466387</v>
+        <v>200975</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>490</v>
+        <v>252</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E232" s="2">
-        <v>17331</v>
+        <v>86025</v>
       </c>
       <c r="F232" s="2">
-        <v>17172</v>
+        <v>86025</v>
       </c>
       <c r="G232" s="2">
-        <v>17013</v>
+        <v>85925</v>
       </c>
       <c r="H232" s="2">
-        <v>16854</v>
+        <v>85825</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>355</v>
+        <v>252</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="E233" s="2">
-        <v>12464</v>
+        <v>91100</v>
       </c>
       <c r="F233" s="2">
-        <v>12350</v>
+        <v>91100</v>
       </c>
       <c r="G233" s="2">
-        <v>12235</v>
+        <v>91000</v>
       </c>
       <c r="H233" s="2">
-        <v>12121</v>
+        <v>90900</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>355</v>
+        <v>252</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="E234" s="2">
-        <v>105485</v>
+        <v>96100</v>
       </c>
       <c r="F234" s="2">
-        <v>104517</v>
+        <v>96100</v>
       </c>
       <c r="G234" s="2">
-        <v>103549</v>
+        <v>96000</v>
       </c>
       <c r="H234" s="2">
-        <v>102582</v>
+        <v>95900</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>355</v>
+        <v>493</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E235" s="2">
-        <v>17386</v>
+        <v>101425</v>
       </c>
       <c r="F235" s="2">
-        <v>17226</v>
+        <v>101425</v>
       </c>
       <c r="G235" s="2">
-        <v>17067</v>
+        <v>101325</v>
       </c>
       <c r="H235" s="2">
-        <v>16907</v>
+        <v>101225</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>355</v>
+        <v>493</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E236" s="2">
-        <v>161865</v>
+        <v>151450</v>
       </c>
       <c r="F236" s="2">
-        <v>160380</v>
+        <v>151450</v>
       </c>
       <c r="G236" s="2">
-        <v>158895</v>
+        <v>151350</v>
       </c>
       <c r="H236" s="2">
-        <v>157410</v>
+        <v>151250</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>355</v>
+        <v>493</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E237" s="2">
-        <v>22748</v>
+        <v>201600</v>
       </c>
       <c r="F237" s="2">
-        <v>22540</v>
+        <v>201600</v>
       </c>
       <c r="G237" s="2">
-        <v>22331</v>
+        <v>201500</v>
       </c>
       <c r="H237" s="2">
-        <v>22122</v>
+        <v>201400</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>355</v>
+        <v>493</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E238" s="2">
-        <v>215548</v>
+        <v>251600</v>
       </c>
       <c r="F238" s="2">
-        <v>213570</v>
+        <v>251600</v>
       </c>
       <c r="G238" s="2">
-        <v>211593</v>
+        <v>251500</v>
       </c>
       <c r="H238" s="2">
-        <v>209615</v>
+        <v>251400</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>355</v>
+        <v>493</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E239" s="2">
-        <v>28177</v>
+        <v>51095</v>
       </c>
       <c r="F239" s="2">
-        <v>27918</v>
+        <v>51095</v>
       </c>
       <c r="G239" s="2">
-        <v>27660</v>
+        <v>50995</v>
       </c>
       <c r="H239" s="2">
-        <v>27401</v>
+        <v>50895</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E240" s="2">
-        <v>269355</v>
+        <v>11785</v>
       </c>
       <c r="F240" s="2">
-        <v>266884</v>
+        <v>11673</v>
       </c>
       <c r="G240" s="2">
-        <v>264413</v>
+        <v>11448</v>
       </c>
       <c r="H240" s="2">
-        <v>261942</v>
+        <v>11336</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E241" s="2">
-        <v>33452</v>
+        <v>120414</v>
       </c>
       <c r="F241" s="2">
-        <v>33145</v>
+        <v>119267</v>
       </c>
       <c r="G241" s="2">
-        <v>32838</v>
+        <v>116974</v>
       </c>
       <c r="H241" s="2">
-        <v>32531</v>
+        <v>115827</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E242" s="2">
-        <v>323038</v>
+        <v>35169</v>
       </c>
       <c r="F242" s="2">
-        <v>320074</v>
+        <v>34834</v>
       </c>
       <c r="G242" s="2">
-        <v>317111</v>
+        <v>34164</v>
       </c>
       <c r="H242" s="2">
-        <v>314147</v>
+        <v>33829</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E243" s="2">
-        <v>43524</v>
+        <v>247698</v>
       </c>
       <c r="F243" s="2">
-        <v>43124</v>
+        <v>245339</v>
       </c>
       <c r="G243" s="2">
-        <v>42725</v>
+        <v>240621</v>
       </c>
       <c r="H243" s="2">
-        <v>42326</v>
+        <v>238262</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E244" s="2">
-        <v>430403</v>
+        <v>59554</v>
       </c>
       <c r="F244" s="2">
-        <v>426454</v>
+        <v>58987</v>
       </c>
       <c r="G244" s="2">
-        <v>422506</v>
+        <v>57852</v>
       </c>
       <c r="H244" s="2">
-        <v>418557</v>
+        <v>57285</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E245" s="2">
-        <v>5434</v>
+        <v>627197</v>
       </c>
       <c r="F245" s="2">
-        <v>5384</v>
+        <v>621223</v>
       </c>
       <c r="G245" s="2">
-        <v>5334</v>
+        <v>609277</v>
       </c>
       <c r="H245" s="2">
-        <v>5284</v>
+        <v>603303</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="C246" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E246" s="2">
-        <v>54260</v>
+        <v>284135</v>
       </c>
       <c r="F246" s="2">
-        <v>53762</v>
+        <v>281429</v>
       </c>
       <c r="G246" s="2">
-        <v>53265</v>
+        <v>276017</v>
       </c>
       <c r="H246" s="2">
-        <v>52767</v>
+        <v>273311</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="C247" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E247" s="2">
-        <v>538062</v>
+        <v>42785</v>
       </c>
       <c r="F247" s="2">
-        <v>533126</v>
+        <v>42378</v>
       </c>
       <c r="G247" s="2">
-        <v>528189</v>
+        <v>41563</v>
       </c>
       <c r="H247" s="2">
-        <v>523253</v>
+        <v>41155</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="C248" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E248" s="2">
-        <v>64997</v>
+        <v>426453</v>
       </c>
       <c r="F248" s="2">
-        <v>64400</v>
+        <v>422392</v>
       </c>
       <c r="G248" s="2">
-        <v>63804</v>
+        <v>414269</v>
       </c>
       <c r="H248" s="2">
-        <v>63208</v>
+        <v>410207</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C249" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E249" s="2">
-        <v>75733</v>
+        <v>71291</v>
       </c>
       <c r="F249" s="2">
-        <v>75038</v>
+        <v>70612</v>
       </c>
       <c r="G249" s="2">
-        <v>74344</v>
+        <v>69254</v>
       </c>
       <c r="H249" s="2">
-        <v>73649</v>
+        <v>68575</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="C250" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E250" s="2">
-        <v>86470</v>
+        <v>711371</v>
       </c>
       <c r="F250" s="2">
-        <v>85676</v>
+        <v>704596</v>
       </c>
       <c r="G250" s="2">
-        <v>84883</v>
+        <v>691046</v>
       </c>
       <c r="H250" s="2">
-        <v>84090</v>
+        <v>684271</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E251" s="2">
-        <v>97206</v>
+        <v>14263</v>
       </c>
       <c r="F251" s="2">
-        <v>96314</v>
+        <v>14127</v>
       </c>
       <c r="G251" s="2">
-        <v>95423</v>
+        <v>13856</v>
       </c>
       <c r="H251" s="2">
-        <v>94531</v>
+        <v>13720</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="C252" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E252" s="2">
-        <v>62261</v>
+        <v>141606</v>
       </c>
       <c r="F252" s="2">
-        <v>61690</v>
+        <v>140258</v>
       </c>
       <c r="G252" s="2">
-        <v>61118</v>
+        <v>137560</v>
       </c>
       <c r="H252" s="2">
-        <v>60547</v>
+        <v>136212</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="C253" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E253" s="2">
-        <v>19685</v>
+        <v>1423665</v>
       </c>
       <c r="F253" s="2">
-        <v>19505</v>
+        <v>1410106</v>
       </c>
       <c r="G253" s="2">
-        <v>19324</v>
+        <v>1382988</v>
       </c>
       <c r="H253" s="2">
-        <v>19144</v>
+        <v>1369430</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C254" s="1" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E254" s="2">
-        <v>24999</v>
+        <v>4935</v>
       </c>
       <c r="F254" s="2">
-        <v>24770</v>
+        <v>4888</v>
       </c>
       <c r="G254" s="2">
-        <v>24540</v>
+        <v>4794</v>
       </c>
       <c r="H254" s="2">
-        <v>24311</v>
+        <v>4747</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>355</v>
+        <v>534</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E255" s="2">
-        <v>31201</v>
+        <v>47985</v>
       </c>
       <c r="F255" s="2">
-        <v>30915</v>
+        <v>47528</v>
       </c>
       <c r="G255" s="2">
-        <v>30629</v>
+        <v>46614</v>
       </c>
       <c r="H255" s="2">
-        <v>30343</v>
+        <v>46157</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>355</v>
+        <v>534</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E256" s="2">
-        <v>39273</v>
+        <v>16485</v>
       </c>
       <c r="F256" s="2">
-        <v>38912</v>
+        <v>16328</v>
       </c>
       <c r="G256" s="2">
-        <v>38552</v>
+        <v>16014</v>
       </c>
       <c r="H256" s="2">
-        <v>38192</v>
+        <v>15857</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E257" s="2">
-        <v>46139</v>
+        <v>11834</v>
       </c>
       <c r="F257" s="2">
-        <v>45715</v>
+        <v>11834</v>
       </c>
       <c r="G257" s="2">
-        <v>45292</v>
+        <v>11734</v>
       </c>
       <c r="H257" s="2">
-        <v>44869</v>
+        <v>11634</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E258" s="2">
-        <v>49835</v>
+        <v>97175</v>
       </c>
       <c r="F258" s="2">
-        <v>49378</v>
+        <v>97175</v>
       </c>
       <c r="G258" s="2">
-        <v>48920</v>
+        <v>97075</v>
       </c>
       <c r="H258" s="2">
-        <v>48463</v>
+        <v>96975</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E259" s="2">
-        <v>56048</v>
+        <v>16350</v>
       </c>
       <c r="F259" s="2">
-        <v>55534</v>
+        <v>16350</v>
       </c>
       <c r="G259" s="2">
-        <v>55019</v>
+        <v>16250</v>
       </c>
       <c r="H259" s="2">
-        <v>54505</v>
+        <v>16150</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E260" s="2">
-        <v>146688</v>
+        <v>148900</v>
       </c>
       <c r="F260" s="2">
-        <v>145342</v>
+        <v>148900</v>
       </c>
       <c r="G260" s="2">
-        <v>143996</v>
+        <v>148800</v>
       </c>
       <c r="H260" s="2">
-        <v>142651</v>
+        <v>148700</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C261" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="D261" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="2">
-        <v>11581</v>
+        <v>21270</v>
       </c>
       <c r="F261" s="2">
-        <v>11475</v>
+        <v>21270</v>
       </c>
       <c r="G261" s="2">
-        <v>11369</v>
+        <v>21170</v>
       </c>
       <c r="H261" s="2">
-        <v>11263</v>
+        <v>21070</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="C262" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E262" s="2">
-        <v>109681</v>
+        <v>198150</v>
       </c>
       <c r="F262" s="2">
-        <v>108675</v>
+        <v>198150</v>
       </c>
       <c r="G262" s="2">
-        <v>107669</v>
+        <v>198050</v>
       </c>
       <c r="H262" s="2">
-        <v>106663</v>
+        <v>197950</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="C263" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E263" s="2">
-        <v>17031</v>
+        <v>26250</v>
       </c>
       <c r="F263" s="2">
-        <v>16875</v>
+        <v>26250</v>
       </c>
       <c r="G263" s="2">
-        <v>16719</v>
+        <v>26150</v>
       </c>
       <c r="H263" s="2">
-        <v>16563</v>
+        <v>26050</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="C264" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E264" s="2">
-        <v>164508</v>
+        <v>247515</v>
       </c>
       <c r="F264" s="2">
-        <v>162999</v>
+        <v>247515</v>
       </c>
       <c r="G264" s="2">
-        <v>161490</v>
+        <v>247415</v>
       </c>
       <c r="H264" s="2">
-        <v>159981</v>
+        <v>247315</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="C265" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E265" s="2">
-        <v>22481</v>
+        <v>31090</v>
       </c>
       <c r="F265" s="2">
-        <v>22275</v>
+        <v>31090</v>
       </c>
       <c r="G265" s="2">
-        <v>22069</v>
+        <v>30990</v>
       </c>
       <c r="H265" s="2">
-        <v>21863</v>
+        <v>30890</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="C266" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E266" s="2">
-        <v>219008</v>
+        <v>296765</v>
       </c>
       <c r="F266" s="2">
-        <v>216999</v>
+        <v>296765</v>
       </c>
       <c r="G266" s="2">
-        <v>214990</v>
+        <v>296665</v>
       </c>
       <c r="H266" s="2">
-        <v>212981</v>
+        <v>296565</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="C267" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="2">
-        <v>27931</v>
+        <v>40330</v>
       </c>
       <c r="F267" s="2">
-        <v>27675</v>
+        <v>40330</v>
       </c>
       <c r="G267" s="2">
-        <v>27419</v>
+        <v>40230</v>
       </c>
       <c r="H267" s="2">
-        <v>27163</v>
+        <v>40130</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="C268" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" s="2">
-        <v>273508</v>
+        <v>395265</v>
       </c>
       <c r="F268" s="2">
-        <v>270999</v>
+        <v>395265</v>
       </c>
       <c r="G268" s="2">
-        <v>268490</v>
+        <v>395165</v>
       </c>
       <c r="H268" s="2">
-        <v>265981</v>
+        <v>395065</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="C269" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" s="2">
-        <v>33381</v>
+        <v>5385</v>
       </c>
       <c r="F269" s="2">
-        <v>33075</v>
+        <v>5385</v>
       </c>
       <c r="G269" s="2">
-        <v>32769</v>
+        <v>5285</v>
       </c>
       <c r="H269" s="2">
-        <v>32463</v>
+        <v>5185</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="C270" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" s="2">
-        <v>327354</v>
+        <v>50180</v>
       </c>
       <c r="F270" s="2">
-        <v>324351</v>
+        <v>50180</v>
       </c>
       <c r="G270" s="2">
-        <v>321348</v>
+        <v>50080</v>
       </c>
       <c r="H270" s="2">
-        <v>318345</v>
+        <v>49980</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="C271" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" s="2">
-        <v>38831</v>
+        <v>494035</v>
       </c>
       <c r="F271" s="2">
-        <v>38475</v>
+        <v>494035</v>
       </c>
       <c r="G271" s="2">
-        <v>38119</v>
+        <v>493935</v>
       </c>
       <c r="H271" s="2">
-        <v>37763</v>
+        <v>493835</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="C272" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" s="2">
-        <v>44281</v>
+        <v>60030</v>
       </c>
       <c r="F272" s="2">
-        <v>43875</v>
+        <v>60030</v>
       </c>
       <c r="G272" s="2">
-        <v>43469</v>
+        <v>59930</v>
       </c>
       <c r="H272" s="2">
-        <v>43063</v>
+        <v>59830</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="C273" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E273" s="2">
-        <v>436354</v>
+        <v>69880</v>
       </c>
       <c r="F273" s="2">
-        <v>432351</v>
+        <v>69880</v>
       </c>
       <c r="G273" s="2">
-        <v>428348</v>
+        <v>69780</v>
       </c>
       <c r="H273" s="2">
-        <v>424345</v>
+        <v>69680</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C274" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E274" s="2">
-        <v>49731</v>
+        <v>79730</v>
       </c>
       <c r="F274" s="2">
-        <v>49275</v>
+        <v>79730</v>
       </c>
       <c r="G274" s="2">
-        <v>48819</v>
+        <v>79630</v>
       </c>
       <c r="H274" s="2">
-        <v>48363</v>
+        <v>79530</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="C275" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="2">
-        <v>490963</v>
+        <v>89580</v>
       </c>
       <c r="F275" s="2">
-        <v>486459</v>
+        <v>89580</v>
       </c>
       <c r="G275" s="2">
-        <v>481955</v>
+        <v>89480</v>
       </c>
       <c r="H275" s="2">
-        <v>477451</v>
+        <v>89380</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C276" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E276" s="2">
-        <v>55181</v>
+        <v>57520</v>
       </c>
       <c r="F276" s="2">
-        <v>54675</v>
+        <v>57520</v>
       </c>
       <c r="G276" s="2">
-        <v>54169</v>
+        <v>57420</v>
       </c>
       <c r="H276" s="2">
-        <v>53663</v>
+        <v>57320</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="C277" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E277" s="2">
-        <v>545354</v>
+        <v>6993</v>
       </c>
       <c r="F277" s="2">
-        <v>540351</v>
+        <v>6926</v>
       </c>
       <c r="G277" s="2">
-        <v>535348</v>
+        <v>6793</v>
       </c>
       <c r="H277" s="2">
-        <v>530345</v>
+        <v>6727</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="C278" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" s="2">
-        <v>60631</v>
+        <v>18460</v>
       </c>
       <c r="F278" s="2">
-        <v>60075</v>
+        <v>18460</v>
       </c>
       <c r="G278" s="2">
-        <v>59519</v>
+        <v>18360</v>
       </c>
       <c r="H278" s="2">
-        <v>58963</v>
+        <v>18260</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E279" s="2">
-        <v>66081</v>
+        <v>23335</v>
       </c>
       <c r="F279" s="2">
-        <v>65475</v>
+        <v>23335</v>
       </c>
       <c r="G279" s="2">
-        <v>64869</v>
+        <v>23235</v>
       </c>
       <c r="H279" s="2">
-        <v>64263</v>
+        <v>23135</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C280" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E280" s="2">
-        <v>71531</v>
+        <v>29025</v>
       </c>
       <c r="F280" s="2">
-        <v>70875</v>
+        <v>29025</v>
       </c>
       <c r="G280" s="2">
-        <v>70219</v>
+        <v>28925</v>
       </c>
       <c r="H280" s="2">
-        <v>69563</v>
+        <v>28825</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="C281" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E281" s="2">
-        <v>76981</v>
+        <v>36430</v>
       </c>
       <c r="F281" s="2">
-        <v>76275</v>
+        <v>36430</v>
       </c>
       <c r="G281" s="2">
-        <v>75569</v>
+        <v>36330</v>
       </c>
       <c r="H281" s="2">
-        <v>74863</v>
+        <v>36230</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="C282" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E282" s="2">
-        <v>82431</v>
+        <v>41650</v>
       </c>
       <c r="F282" s="2">
-        <v>81675</v>
+        <v>41650</v>
       </c>
       <c r="G282" s="2">
-        <v>80919</v>
+        <v>41550</v>
       </c>
       <c r="H282" s="2">
-        <v>80163</v>
+        <v>41450</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="C283" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E283" s="2">
-        <v>87881</v>
+        <v>46120</v>
       </c>
       <c r="F283" s="2">
-        <v>87075</v>
+        <v>46120</v>
       </c>
       <c r="G283" s="2">
-        <v>86269</v>
+        <v>46020</v>
       </c>
       <c r="H283" s="2">
-        <v>85463</v>
+        <v>45920</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="C284" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E284" s="2">
-        <v>93331</v>
+        <v>51820</v>
       </c>
       <c r="F284" s="2">
-        <v>92475</v>
+        <v>51820</v>
       </c>
       <c r="G284" s="2">
-        <v>91619</v>
+        <v>51720</v>
       </c>
       <c r="H284" s="2">
-        <v>90763</v>
+        <v>51620</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C285" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" s="2">
-        <v>98781</v>
+        <v>141305</v>
       </c>
       <c r="F285" s="2">
-        <v>97875</v>
+        <v>139959</v>
       </c>
       <c r="G285" s="2">
-        <v>96969</v>
+        <v>137268</v>
       </c>
       <c r="H285" s="2">
-        <v>96063</v>
+        <v>135922</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E286" s="2">
-        <v>104231</v>
+        <v>10995</v>
       </c>
       <c r="F286" s="2">
-        <v>103275</v>
+        <v>10995</v>
       </c>
       <c r="G286" s="2">
-        <v>102319</v>
+        <v>10895</v>
       </c>
       <c r="H286" s="2">
-        <v>101363</v>
+        <v>10795</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>466</v>
+        <v>599</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E287" s="2">
-        <v>158323</v>
+        <v>100995</v>
       </c>
       <c r="F287" s="2">
-        <v>156870</v>
+        <v>100995</v>
       </c>
       <c r="G287" s="2">
-        <v>155418</v>
+        <v>100895</v>
       </c>
       <c r="H287" s="2">
-        <v>153965</v>
+        <v>100795</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E288" s="2">
-        <v>20007</v>
+        <v>15995</v>
       </c>
       <c r="F288" s="2">
-        <v>19823</v>
+        <v>15995</v>
       </c>
       <c r="G288" s="2">
-        <v>19640</v>
+        <v>15895</v>
       </c>
       <c r="H288" s="2">
-        <v>19456</v>
+        <v>15795</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E289" s="2">
-        <v>31207</v>
+        <v>150995</v>
       </c>
       <c r="F289" s="2">
-        <v>30920</v>
+        <v>150995</v>
       </c>
       <c r="G289" s="2">
-        <v>30634</v>
+        <v>150895</v>
       </c>
       <c r="H289" s="2">
-        <v>30348</v>
+        <v>150795</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E290" s="2">
-        <v>5826</v>
+        <v>20995</v>
       </c>
       <c r="F290" s="2">
-        <v>5773</v>
+        <v>20995</v>
       </c>
       <c r="G290" s="2">
-        <v>5719</v>
+        <v>20895</v>
       </c>
       <c r="H290" s="2">
-        <v>5666</v>
+        <v>20795</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E291" s="2">
-        <v>9952</v>
+        <v>200995</v>
       </c>
       <c r="F291" s="2">
-        <v>9860</v>
+        <v>200995</v>
       </c>
       <c r="G291" s="2">
-        <v>9769</v>
+        <v>200895</v>
       </c>
       <c r="H291" s="2">
-        <v>9678</v>
+        <v>200795</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E292" s="2">
-        <v>23942</v>
+        <v>25995</v>
       </c>
       <c r="F292" s="2">
-        <v>23722</v>
+        <v>25995</v>
       </c>
       <c r="G292" s="2">
-        <v>23503</v>
+        <v>25895</v>
       </c>
       <c r="H292" s="2">
-        <v>23283</v>
+        <v>25795</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E293" s="2">
-        <v>13342</v>
+        <v>250995</v>
       </c>
       <c r="F293" s="2">
-        <v>13219</v>
+        <v>250995</v>
       </c>
       <c r="G293" s="2">
-        <v>13097</v>
+        <v>250895</v>
       </c>
       <c r="H293" s="2">
-        <v>12974</v>
+        <v>250795</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E294" s="2">
-        <v>111889</v>
+        <v>30995</v>
       </c>
       <c r="F294" s="2">
-        <v>110862</v>
+        <v>30995</v>
       </c>
       <c r="G294" s="2">
-        <v>109836</v>
+        <v>30895</v>
       </c>
       <c r="H294" s="2">
-        <v>108809</v>
+        <v>30795</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E295" s="2">
-        <v>18786</v>
+        <v>300995</v>
       </c>
       <c r="F295" s="2">
-        <v>18614</v>
+        <v>300995</v>
       </c>
       <c r="G295" s="2">
-        <v>18441</v>
+        <v>300895</v>
       </c>
       <c r="H295" s="2">
-        <v>18269</v>
+        <v>300795</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E296" s="2">
-        <v>24236</v>
+        <v>35995</v>
       </c>
       <c r="F296" s="2">
-        <v>24014</v>
+        <v>35995</v>
       </c>
       <c r="G296" s="2">
-        <v>23791</v>
+        <v>35895</v>
       </c>
       <c r="H296" s="2">
-        <v>23569</v>
+        <v>35795</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E297" s="2">
-        <v>29686</v>
+        <v>40995</v>
       </c>
       <c r="F297" s="2">
-        <v>29414</v>
+        <v>40995</v>
       </c>
       <c r="G297" s="2">
-        <v>29141</v>
+        <v>40895</v>
       </c>
       <c r="H297" s="2">
-        <v>28869</v>
+        <v>40795</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E298" s="2">
-        <v>35153</v>
+        <v>400995</v>
       </c>
       <c r="F298" s="2">
-        <v>34830</v>
+        <v>400995</v>
       </c>
       <c r="G298" s="2">
-        <v>34508</v>
+        <v>400895</v>
       </c>
       <c r="H298" s="2">
-        <v>34185</v>
+        <v>400795</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E299" s="2">
-        <v>329889</v>
+        <v>45995</v>
       </c>
       <c r="F299" s="2">
-        <v>326862</v>
+        <v>45995</v>
       </c>
       <c r="G299" s="2">
-        <v>323836</v>
+        <v>45895</v>
       </c>
       <c r="H299" s="2">
-        <v>320809</v>
+        <v>45795</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E300" s="2">
-        <v>40603</v>
+        <v>450995</v>
       </c>
       <c r="F300" s="2">
-        <v>40230</v>
+        <v>450995</v>
       </c>
       <c r="G300" s="2">
-        <v>39858</v>
+        <v>450895</v>
       </c>
       <c r="H300" s="2">
-        <v>39485</v>
+        <v>450795</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E301" s="2">
-        <v>46053</v>
+        <v>50995</v>
       </c>
       <c r="F301" s="2">
-        <v>45630</v>
+        <v>50995</v>
       </c>
       <c r="G301" s="2">
-        <v>45208</v>
+        <v>50895</v>
       </c>
       <c r="H301" s="2">
-        <v>44785</v>
+        <v>50795</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E302" s="2">
-        <v>7881</v>
+        <v>500995</v>
       </c>
       <c r="F302" s="2">
-        <v>7808</v>
+        <v>500995</v>
       </c>
       <c r="G302" s="2">
-        <v>7736</v>
+        <v>500895</v>
       </c>
       <c r="H302" s="2">
-        <v>7664</v>
+        <v>500795</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E303" s="2">
-        <v>56953</v>
+        <v>55995</v>
       </c>
       <c r="F303" s="2">
-        <v>56430</v>
+        <v>55995</v>
       </c>
       <c r="G303" s="2">
-        <v>55908</v>
+        <v>55895</v>
       </c>
       <c r="H303" s="2">
-        <v>55385</v>
+        <v>55795</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E304" s="2">
-        <v>78753</v>
+        <v>60995</v>
       </c>
       <c r="F304" s="2">
-        <v>78030</v>
+        <v>60995</v>
       </c>
       <c r="G304" s="2">
-        <v>77308</v>
+        <v>60895</v>
       </c>
       <c r="H304" s="2">
-        <v>76585</v>
+        <v>60795</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>64</v>
+        <v>599</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E305" s="2">
-        <v>30458</v>
+        <v>65995</v>
       </c>
       <c r="F305" s="2">
-        <v>30178</v>
+        <v>65995</v>
       </c>
       <c r="G305" s="2">
-        <v>29899</v>
+        <v>65895</v>
       </c>
       <c r="H305" s="2">
-        <v>29620</v>
+        <v>65795</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E306" s="2">
-        <v>12361</v>
+        <v>70995</v>
       </c>
       <c r="F306" s="2">
-        <v>12247</v>
+        <v>70995</v>
       </c>
       <c r="G306" s="2">
-        <v>12134</v>
+        <v>70895</v>
       </c>
       <c r="H306" s="2">
-        <v>12020</v>
+        <v>70795</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E307" s="2">
-        <v>26705</v>
+        <v>75995</v>
       </c>
       <c r="F307" s="2">
-        <v>26460</v>
+        <v>75995</v>
       </c>
       <c r="G307" s="2">
-        <v>26215</v>
+        <v>75895</v>
       </c>
       <c r="H307" s="2">
-        <v>25970</v>
+        <v>75795</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>34</v>
+        <v>599</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E308" s="2">
-        <v>6343</v>
+        <v>80995</v>
       </c>
       <c r="F308" s="2">
-        <v>6285</v>
+        <v>80995</v>
       </c>
       <c r="G308" s="2">
-        <v>6226</v>
+        <v>80895</v>
       </c>
       <c r="H308" s="2">
-        <v>6168</v>
+        <v>80795</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E309" s="2">
-        <v>6774</v>
+        <v>85995</v>
       </c>
       <c r="F309" s="2">
-        <v>6712</v>
+        <v>85995</v>
       </c>
       <c r="G309" s="2">
-        <v>6650</v>
+        <v>85895</v>
       </c>
       <c r="H309" s="2">
-        <v>6588</v>
+        <v>85795</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E310" s="2">
-        <v>12306</v>
+        <v>90995</v>
       </c>
       <c r="F310" s="2">
-        <v>12193</v>
+        <v>90995</v>
       </c>
       <c r="G310" s="2">
-        <v>12080</v>
+        <v>90895</v>
       </c>
       <c r="H310" s="2">
-        <v>11967</v>
+        <v>90795</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E311" s="2">
-        <v>13244</v>
+        <v>95995</v>
       </c>
       <c r="F311" s="2">
-        <v>13122</v>
+        <v>95995</v>
       </c>
       <c r="G311" s="2">
-        <v>13001</v>
+        <v>95895</v>
       </c>
       <c r="H311" s="2">
-        <v>12879</v>
+        <v>95795</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C312" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="D312" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="2">
-        <v>3088</v>
+        <v>145548</v>
       </c>
       <c r="F312" s="2">
-        <v>3060</v>
+        <v>144162</v>
       </c>
       <c r="G312" s="2">
-        <v>3031</v>
+        <v>141389</v>
       </c>
       <c r="H312" s="2">
-        <v>3003</v>
+        <v>140003</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="2">
-        <v>28389</v>
+        <v>18755</v>
       </c>
       <c r="F313" s="2">
-        <v>28129</v>
+        <v>18755</v>
       </c>
       <c r="G313" s="2">
-        <v>27868</v>
+        <v>18655</v>
       </c>
       <c r="H313" s="2">
-        <v>27608</v>
+        <v>18555</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="E314" s="2">
-        <v>267590</v>
+        <v>29030</v>
       </c>
       <c r="F314" s="2">
-        <v>265135</v>
+        <v>29030</v>
       </c>
       <c r="G314" s="2">
-        <v>262680</v>
+        <v>28930</v>
       </c>
       <c r="H314" s="2">
-        <v>260225</v>
+        <v>28830</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E315" s="2">
-        <v>267611</v>
+        <v>5745</v>
       </c>
       <c r="F315" s="2">
-        <v>265156</v>
+        <v>5745</v>
       </c>
       <c r="G315" s="2">
-        <v>262701</v>
+        <v>5645</v>
       </c>
       <c r="H315" s="2">
-        <v>260246</v>
+        <v>5545</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="E316" s="2">
-        <v>2572008</v>
+        <v>9530</v>
       </c>
       <c r="F316" s="2">
-        <v>2548411</v>
+        <v>9530</v>
       </c>
       <c r="G316" s="2">
-        <v>2524815</v>
+        <v>9430</v>
       </c>
       <c r="H316" s="2">
-        <v>2501218</v>
+        <v>9330</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="E317" s="2">
-        <v>286369</v>
+        <v>22365</v>
       </c>
       <c r="F317" s="2">
-        <v>283742</v>
+        <v>22365</v>
       </c>
       <c r="G317" s="2">
-        <v>281115</v>
+        <v>22265</v>
       </c>
       <c r="H317" s="2">
-        <v>278487</v>
+        <v>22165</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E318" s="2">
-        <v>287926</v>
+        <v>14535</v>
       </c>
       <c r="F318" s="2">
-        <v>285284</v>
+        <v>14535</v>
       </c>
       <c r="G318" s="2">
-        <v>282643</v>
+        <v>14435</v>
       </c>
       <c r="H318" s="2">
-        <v>280001</v>
+        <v>14335</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="E319" s="2">
-        <v>290220</v>
+        <v>12630</v>
       </c>
       <c r="F319" s="2">
-        <v>287558</v>
+        <v>12630</v>
       </c>
       <c r="G319" s="2">
-        <v>284895</v>
+        <v>12530</v>
       </c>
       <c r="H319" s="2">
-        <v>282232</v>
+        <v>12430</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="E320" s="2">
-        <v>31760</v>
+        <v>103050</v>
       </c>
       <c r="F320" s="2">
-        <v>31469</v>
+        <v>103050</v>
       </c>
       <c r="G320" s="2">
-        <v>31178</v>
+        <v>102950</v>
       </c>
       <c r="H320" s="2">
-        <v>30886</v>
+        <v>102850</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="E321" s="2">
-        <v>32348</v>
+        <v>17635</v>
       </c>
       <c r="F321" s="2">
-        <v>32051</v>
+        <v>17635</v>
       </c>
       <c r="G321" s="2">
-        <v>31754</v>
+        <v>17535</v>
       </c>
       <c r="H321" s="2">
-        <v>31458</v>
+        <v>17435</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="E322" s="2">
-        <v>32078</v>
+        <v>22635</v>
       </c>
       <c r="F322" s="2">
-        <v>31783</v>
+        <v>22635</v>
       </c>
       <c r="G322" s="2">
-        <v>31489</v>
+        <v>22535</v>
       </c>
       <c r="H322" s="2">
-        <v>31195</v>
+        <v>22435</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E323" s="2">
-        <v>305100</v>
+        <v>27635</v>
       </c>
       <c r="F323" s="2">
-        <v>302301</v>
+        <v>27635</v>
       </c>
       <c r="G323" s="2">
-        <v>299502</v>
+        <v>27535</v>
       </c>
       <c r="H323" s="2">
-        <v>296702</v>
+        <v>27435</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E324" s="2">
-        <v>311868</v>
+        <v>32650</v>
       </c>
       <c r="F324" s="2">
-        <v>309006</v>
+        <v>32650</v>
       </c>
       <c r="G324" s="2">
-        <v>306145</v>
+        <v>32550</v>
       </c>
       <c r="H324" s="2">
-        <v>303284</v>
+        <v>32450</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="E325" s="2">
-        <v>3630</v>
+        <v>303050</v>
       </c>
       <c r="F325" s="2">
-        <v>3596</v>
+        <v>303050</v>
       </c>
       <c r="G325" s="2">
-        <v>3563</v>
+        <v>302950</v>
       </c>
       <c r="H325" s="2">
-        <v>3530</v>
+        <v>302850</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E326" s="2">
-        <v>328305</v>
+        <v>37650</v>
       </c>
       <c r="F326" s="2">
-        <v>325293</v>
+        <v>37650</v>
       </c>
       <c r="G326" s="2">
-        <v>322281</v>
+        <v>37550</v>
       </c>
       <c r="H326" s="2">
-        <v>319269</v>
+        <v>37450</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E327" s="2">
-        <v>36191</v>
+        <v>42650</v>
       </c>
       <c r="F327" s="2">
-        <v>35859</v>
+        <v>42650</v>
       </c>
       <c r="G327" s="2">
-        <v>35527</v>
+        <v>42550</v>
       </c>
       <c r="H327" s="2">
-        <v>35195</v>
+        <v>42450</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E328" s="2">
-        <v>360099</v>
+        <v>7630</v>
       </c>
       <c r="F328" s="2">
-        <v>356795</v>
+        <v>7630</v>
       </c>
       <c r="G328" s="2">
-        <v>353492</v>
+        <v>7530</v>
       </c>
       <c r="H328" s="2">
-        <v>350188</v>
+        <v>7430</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E329" s="2">
-        <v>366848</v>
+        <v>52650</v>
       </c>
       <c r="F329" s="2">
-        <v>363483</v>
+        <v>52650</v>
       </c>
       <c r="G329" s="2">
-        <v>360117</v>
+        <v>52550</v>
       </c>
       <c r="H329" s="2">
-        <v>356751</v>
+        <v>52450</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>655</v>
+        <v>148</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E330" s="2">
-        <v>4167</v>
+        <v>72650</v>
       </c>
       <c r="F330" s="2">
-        <v>4129</v>
+        <v>72650</v>
       </c>
       <c r="G330" s="2">
-        <v>4091</v>
+        <v>72550</v>
       </c>
       <c r="H330" s="2">
-        <v>4052</v>
+        <v>72450</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D331" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E331" s="2">
-        <v>39816</v>
+        <v>3098</v>
       </c>
       <c r="F331" s="2">
-        <v>39450</v>
+        <v>3068</v>
       </c>
       <c r="G331" s="2">
-        <v>39085</v>
+        <v>3009</v>
       </c>
       <c r="H331" s="2">
-        <v>38720</v>
+        <v>2980</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C332" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E332" s="2">
-        <v>381757</v>
+        <v>43298</v>
       </c>
       <c r="F332" s="2">
-        <v>378255</v>
+        <v>42885</v>
       </c>
       <c r="G332" s="2">
-        <v>374753</v>
+        <v>42061</v>
       </c>
       <c r="H332" s="2">
-        <v>371250</v>
+        <v>41648</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E333" s="2">
-        <v>390528</v>
+        <v>4783</v>
       </c>
       <c r="F333" s="2">
-        <v>386946</v>
+        <v>4737</v>
       </c>
       <c r="G333" s="2">
-        <v>383363</v>
+        <v>4646</v>
       </c>
       <c r="H333" s="2">
-        <v>379780</v>
+        <v>4601</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="C334" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E334" s="2">
-        <v>391067</v>
+        <v>479931</v>
       </c>
       <c r="F334" s="2">
-        <v>387479</v>
+        <v>475360</v>
       </c>
       <c r="G334" s="2">
-        <v>383891</v>
+        <v>466219</v>
       </c>
       <c r="H334" s="2">
-        <v>380304</v>
+        <v>461648</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D335" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="C335" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E335" s="2">
-        <v>41179</v>
+        <v>60999</v>
       </c>
       <c r="F335" s="2">
-        <v>40801</v>
+        <v>60418</v>
       </c>
       <c r="G335" s="2">
-        <v>40424</v>
+        <v>59256</v>
       </c>
       <c r="H335" s="2">
-        <v>40046</v>
+        <v>58675</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E336" s="2">
-        <v>407979</v>
+        <v>7031</v>
       </c>
       <c r="F336" s="2">
-        <v>404236</v>
+        <v>6964</v>
       </c>
       <c r="G336" s="2">
-        <v>400494</v>
+        <v>6830</v>
       </c>
       <c r="H336" s="2">
-        <v>396751</v>
+        <v>6763</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D337" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C337" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E337" s="2">
-        <v>450893</v>
+        <v>71958</v>
       </c>
       <c r="F337" s="2">
-        <v>446756</v>
+        <v>71272</v>
       </c>
       <c r="G337" s="2">
-        <v>442619</v>
+        <v>69902</v>
       </c>
       <c r="H337" s="2">
-        <v>438483</v>
+        <v>69216</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D338" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C338" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E338" s="2">
-        <v>48353</v>
+        <v>103144</v>
       </c>
       <c r="F338" s="2">
-        <v>47910</v>
+        <v>102161</v>
       </c>
       <c r="G338" s="2">
-        <v>47466</v>
+        <v>100197</v>
       </c>
       <c r="H338" s="2">
-        <v>47023</v>
+        <v>99214</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D339" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C339" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E339" s="2">
-        <v>460152</v>
+        <v>11251</v>
       </c>
       <c r="F339" s="2">
-        <v>455931</v>
+        <v>11144</v>
       </c>
       <c r="G339" s="2">
-        <v>451709</v>
+        <v>10929</v>
       </c>
       <c r="H339" s="2">
-        <v>447487</v>
+        <v>10822</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D340" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="C340" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E340" s="2">
-        <v>48925</v>
+        <v>1124766</v>
       </c>
       <c r="F340" s="2">
-        <v>48476</v>
+        <v>1114054</v>
       </c>
       <c r="G340" s="2">
-        <v>48027</v>
+        <v>1092630</v>
       </c>
       <c r="H340" s="2">
-        <v>47578</v>
+        <v>1081918</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D341" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="C341" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E341" s="2">
-        <v>473426</v>
+        <v>1411</v>
       </c>
       <c r="F341" s="2">
-        <v>469083</v>
+        <v>1398</v>
       </c>
       <c r="G341" s="2">
-        <v>464740</v>
+        <v>1371</v>
       </c>
       <c r="H341" s="2">
-        <v>460396</v>
+        <v>1357</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D342" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="C342" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E342" s="2">
-        <v>49969</v>
+        <v>141357</v>
       </c>
       <c r="F342" s="2">
-        <v>49510</v>
+        <v>140011</v>
       </c>
       <c r="G342" s="2">
-        <v>49052</v>
+        <v>137319</v>
       </c>
       <c r="H342" s="2">
-        <v>48594</v>
+        <v>135972</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D343" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C343" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E343" s="2">
-        <v>5201</v>
+        <v>14904</v>
       </c>
       <c r="F343" s="2">
-        <v>5154</v>
+        <v>14762</v>
       </c>
       <c r="G343" s="2">
-        <v>5106</v>
+        <v>14478</v>
       </c>
       <c r="H343" s="2">
-        <v>5058</v>
+        <v>14336</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D344" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="C344" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E344" s="2">
-        <v>494744</v>
+        <v>21647</v>
       </c>
       <c r="F344" s="2">
-        <v>490206</v>
+        <v>21441</v>
       </c>
       <c r="G344" s="2">
-        <v>485667</v>
+        <v>21028</v>
       </c>
       <c r="H344" s="2">
-        <v>481128</v>
+        <v>20822</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D345" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C345" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E345" s="2">
-        <v>52090</v>
+        <v>217501</v>
       </c>
       <c r="F345" s="2">
-        <v>51612</v>
+        <v>215430</v>
       </c>
       <c r="G345" s="2">
-        <v>51134</v>
+        <v>211287</v>
       </c>
       <c r="H345" s="2">
-        <v>50656</v>
+        <v>209215</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D346" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C346" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E346" s="2">
-        <v>5720</v>
+        <v>29340</v>
       </c>
       <c r="F346" s="2">
-        <v>5668</v>
+        <v>29061</v>
       </c>
       <c r="G346" s="2">
-        <v>5615</v>
+        <v>28502</v>
       </c>
       <c r="H346" s="2">
-        <v>5563</v>
+        <v>28222</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D347" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="C347" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E347" s="2">
-        <v>54675</v>
+        <v>8175</v>
       </c>
       <c r="F347" s="2">
-        <v>54174</v>
+        <v>8175</v>
       </c>
       <c r="G347" s="2">
-        <v>53672</v>
+        <v>8075</v>
       </c>
       <c r="H347" s="2">
-        <v>53171</v>
+        <v>7975</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="C348" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E348" s="2">
-        <v>6214</v>
+        <v>10415</v>
       </c>
       <c r="F348" s="2">
-        <v>6157</v>
+        <v>10415</v>
       </c>
       <c r="G348" s="2">
-        <v>6100</v>
+        <v>10315</v>
       </c>
       <c r="H348" s="2">
-        <v>6043</v>
+        <v>10215</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D349" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="C349" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="2">
-        <v>514423</v>
+        <v>64025</v>
       </c>
       <c r="F349" s="2">
-        <v>509704</v>
+        <v>64025</v>
       </c>
       <c r="G349" s="2">
-        <v>504984</v>
+        <v>63925</v>
       </c>
       <c r="H349" s="2">
-        <v>500265</v>
+        <v>63825</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D350" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="2">
-        <v>572082</v>
+        <v>11575</v>
       </c>
       <c r="F350" s="2">
-        <v>566834</v>
+        <v>11575</v>
       </c>
       <c r="G350" s="2">
-        <v>561585</v>
+        <v>11475</v>
       </c>
       <c r="H350" s="2">
-        <v>556337</v>
+        <v>11375</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="C351" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="2">
-        <v>61755</v>
+        <v>9420</v>
       </c>
       <c r="F351" s="2">
-        <v>61188</v>
+        <v>9420</v>
       </c>
       <c r="G351" s="2">
-        <v>60622</v>
+        <v>9320</v>
       </c>
       <c r="H351" s="2">
-        <v>60055</v>
+        <v>9220</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D352" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="2">
-        <v>576151</v>
+        <v>45850</v>
       </c>
       <c r="F352" s="2">
-        <v>570865</v>
+        <v>45850</v>
       </c>
       <c r="G352" s="2">
-        <v>565580</v>
+        <v>45750</v>
       </c>
       <c r="H352" s="2">
-        <v>560294</v>
+        <v>45650</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D353" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="2">
-        <v>617303</v>
+        <v>25525</v>
       </c>
       <c r="F353" s="2">
-        <v>611640</v>
+        <v>25525</v>
       </c>
       <c r="G353" s="2">
-        <v>605976</v>
+        <v>25425</v>
       </c>
       <c r="H353" s="2">
-        <v>600313</v>
+        <v>25325</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D354" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C354" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" s="2">
-        <v>67613</v>
+        <v>9608</v>
       </c>
       <c r="F354" s="2">
-        <v>66992</v>
+        <v>9608</v>
       </c>
       <c r="G354" s="2">
-        <v>66372</v>
+        <v>9508</v>
       </c>
       <c r="H354" s="2">
-        <v>65752</v>
+        <v>9408</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="C355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E355" s="2">
-        <v>70055</v>
+        <v>6615</v>
       </c>
       <c r="F355" s="2">
-        <v>69413</v>
+        <v>6615</v>
       </c>
       <c r="G355" s="2">
-        <v>68770</v>
+        <v>6515</v>
       </c>
       <c r="H355" s="2">
-        <v>68127</v>
+        <v>6415</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D356" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="C356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E356" s="2">
-        <v>669729</v>
+        <v>11690</v>
       </c>
       <c r="F356" s="2">
-        <v>663584</v>
+        <v>11690</v>
       </c>
       <c r="G356" s="2">
-        <v>657440</v>
+        <v>11590</v>
       </c>
       <c r="H356" s="2">
-        <v>651296</v>
+        <v>11490</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D357" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E357" s="2">
-        <v>72147</v>
+        <v>12550</v>
       </c>
       <c r="F357" s="2">
-        <v>71485</v>
+        <v>12550</v>
       </c>
       <c r="G357" s="2">
-        <v>70823</v>
+        <v>12450</v>
       </c>
       <c r="H357" s="2">
-        <v>70161</v>
+        <v>12350</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E358" s="2">
-        <v>683745</v>
+        <v>2982</v>
       </c>
       <c r="F358" s="2">
-        <v>677472</v>
+        <v>2954</v>
       </c>
       <c r="G358" s="2">
-        <v>671199</v>
+        <v>2897</v>
       </c>
       <c r="H358" s="2">
-        <v>664926</v>
+        <v>2868</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E359" s="2">
-        <v>77862</v>
+        <v>27197</v>
       </c>
       <c r="F359" s="2">
-        <v>77148</v>
+        <v>26938</v>
       </c>
       <c r="G359" s="2">
-        <v>76433</v>
+        <v>26420</v>
       </c>
       <c r="H359" s="2">
-        <v>75719</v>
+        <v>26161</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E360" s="2">
-        <v>8306</v>
+        <v>2457026</v>
       </c>
       <c r="F360" s="2">
-        <v>8230</v>
+        <v>2433626</v>
       </c>
       <c r="G360" s="2">
-        <v>8153</v>
+        <v>2386826</v>
       </c>
       <c r="H360" s="2">
-        <v>8077</v>
+        <v>2363425</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E361" s="2">
-        <v>79376</v>
+        <v>268710</v>
       </c>
       <c r="F361" s="2">
-        <v>78648</v>
+        <v>266151</v>
       </c>
       <c r="G361" s="2">
-        <v>77920</v>
+        <v>261032</v>
       </c>
       <c r="H361" s="2">
-        <v>77191</v>
+        <v>258473</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E362" s="2">
-        <v>747563</v>
+        <v>29651</v>
       </c>
       <c r="F362" s="2">
-        <v>740705</v>
+        <v>29369</v>
       </c>
       <c r="G362" s="2">
-        <v>733847</v>
+        <v>28804</v>
       </c>
       <c r="H362" s="2">
-        <v>726988</v>
+        <v>28521</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E363" s="2">
-        <v>757755</v>
+        <v>30701</v>
       </c>
       <c r="F363" s="2">
-        <v>750803</v>
+        <v>30409</v>
       </c>
       <c r="G363" s="2">
-        <v>743851</v>
+        <v>29824</v>
       </c>
       <c r="H363" s="2">
-        <v>736899</v>
+        <v>29531</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E364" s="2">
-        <v>83145</v>
+        <v>3512</v>
       </c>
       <c r="F364" s="2">
-        <v>82382</v>
+        <v>3479</v>
       </c>
       <c r="G364" s="2">
-        <v>81620</v>
+        <v>3412</v>
       </c>
       <c r="H364" s="2">
-        <v>80857</v>
+        <v>3378</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E365" s="2">
-        <v>771615</v>
+        <v>314064</v>
       </c>
       <c r="F365" s="2">
-        <v>764536</v>
+        <v>311073</v>
       </c>
       <c r="G365" s="2">
-        <v>757457</v>
+        <v>305091</v>
       </c>
       <c r="H365" s="2">
-        <v>750378</v>
+        <v>302100</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E366" s="2">
-        <v>84702</v>
+        <v>373597</v>
       </c>
       <c r="F366" s="2">
-        <v>83925</v>
+        <v>370039</v>
       </c>
       <c r="G366" s="2">
-        <v>83148</v>
+        <v>362923</v>
       </c>
       <c r="H366" s="2">
-        <v>82370</v>
+        <v>359365</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E367" s="2">
-        <v>86280</v>
+        <v>39393</v>
       </c>
       <c r="F367" s="2">
-        <v>85488</v>
+        <v>39018</v>
       </c>
       <c r="G367" s="2">
-        <v>84697</v>
+        <v>38267</v>
       </c>
       <c r="H367" s="2">
-        <v>83905</v>
+        <v>37892</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E368" s="2">
-        <v>798941</v>
+        <v>45863</v>
       </c>
       <c r="F368" s="2">
-        <v>791611</v>
+        <v>45426</v>
       </c>
       <c r="G368" s="2">
-        <v>784281</v>
+        <v>44553</v>
       </c>
       <c r="H368" s="2">
-        <v>776951</v>
+        <v>44116</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E369" s="2">
-        <v>833343</v>
+        <v>5486</v>
       </c>
       <c r="F369" s="2">
-        <v>825698</v>
+        <v>5434</v>
       </c>
       <c r="G369" s="2">
-        <v>818052</v>
+        <v>5330</v>
       </c>
       <c r="H369" s="2">
-        <v>810407</v>
+        <v>5277</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E370" s="2">
-        <v>90631</v>
+        <v>491426</v>
       </c>
       <c r="F370" s="2">
-        <v>89800</v>
+        <v>486746</v>
       </c>
       <c r="G370" s="2">
-        <v>88968</v>
+        <v>477386</v>
       </c>
       <c r="H370" s="2">
-        <v>88137</v>
+        <v>472705</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E371" s="2">
-        <v>9861</v>
+        <v>59076</v>
       </c>
       <c r="F371" s="2">
-        <v>9771</v>
+        <v>58514</v>
       </c>
       <c r="G371" s="2">
-        <v>9680</v>
+        <v>57388</v>
       </c>
       <c r="H371" s="2">
-        <v>9590</v>
+        <v>56826</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E372" s="2">
-        <v>92723</v>
+        <v>64047</v>
       </c>
       <c r="F372" s="2">
-        <v>91872</v>
+        <v>63437</v>
       </c>
       <c r="G372" s="2">
-        <v>91022</v>
+        <v>62217</v>
       </c>
       <c r="H372" s="2">
-        <v>90171</v>
+        <v>61607</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E373" s="2">
-        <v>96347</v>
+        <v>653586</v>
       </c>
       <c r="F373" s="2">
-        <v>95463</v>
+        <v>647362</v>
       </c>
       <c r="G373" s="2">
-        <v>94579</v>
+        <v>634912</v>
       </c>
       <c r="H373" s="2">
-        <v>93696</v>
+        <v>628688</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E374" s="2">
-        <v>96309</v>
+        <v>74200</v>
       </c>
       <c r="F374" s="2">
-        <v>95426</v>
+        <v>73494</v>
       </c>
       <c r="G374" s="2">
-        <v>94542</v>
+        <v>72080</v>
       </c>
       <c r="H374" s="2">
-        <v>93658</v>
+        <v>71374</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E375" s="2">
-        <v>904925</v>
+        <v>7939</v>
       </c>
       <c r="F375" s="2">
-        <v>896622</v>
+        <v>7863</v>
       </c>
       <c r="G375" s="2">
-        <v>888320</v>
+        <v>7712</v>
       </c>
       <c r="H375" s="2">
-        <v>880018</v>
+        <v>7637</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E376" s="2">
-        <v>97919</v>
+        <v>75981</v>
       </c>
       <c r="F376" s="2">
-        <v>97021</v>
+        <v>75258</v>
       </c>
       <c r="G376" s="2">
-        <v>96122</v>
+        <v>73810</v>
       </c>
       <c r="H376" s="2">
-        <v>95224</v>
+        <v>73087</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E377" s="2">
-        <v>98897</v>
+        <v>78759</v>
       </c>
       <c r="F377" s="2">
-        <v>97989</v>
+        <v>78009</v>
       </c>
       <c r="G377" s="2">
-        <v>97082</v>
+        <v>76509</v>
       </c>
       <c r="H377" s="2">
-        <v>96175</v>
+        <v>75759</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E378" s="2">
-        <v>10398</v>
+        <v>1055</v>
       </c>
       <c r="F378" s="2">
-        <v>10302</v>
+        <v>1045</v>
       </c>
       <c r="G378" s="2">
-        <v>10207</v>
+        <v>1025</v>
       </c>
       <c r="H378" s="2">
-        <v>10111</v>
+        <v>1015</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E379" s="2">
-        <v>953839</v>
+        <v>80260</v>
       </c>
       <c r="F379" s="2">
-        <v>945089</v>
+        <v>79496</v>
       </c>
       <c r="G379" s="2">
-        <v>936338</v>
+        <v>77967</v>
       </c>
       <c r="H379" s="2">
-        <v>927587</v>
+        <v>77202</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E380" s="2">
-        <v>967301</v>
+        <v>9440</v>
       </c>
       <c r="F380" s="2">
-        <v>958427</v>
+        <v>9350</v>
       </c>
       <c r="G380" s="2">
-        <v>949552</v>
+        <v>9170</v>
       </c>
       <c r="H380" s="2">
-        <v>940678</v>
+        <v>9080</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E381" s="2">
-        <v>102907</v>
+        <v>92208</v>
       </c>
       <c r="F381" s="2">
-        <v>101963</v>
+        <v>91330</v>
       </c>
       <c r="G381" s="2">
-        <v>101019</v>
+        <v>89573</v>
       </c>
       <c r="H381" s="2">
-        <v>100075</v>
+        <v>88695</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>793</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E382" s="2">
-        <v>981569</v>
+        <v>864997</v>
       </c>
       <c r="F382" s="2">
-        <v>972564</v>
+        <v>856759</v>
       </c>
       <c r="G382" s="2">
-        <v>963559</v>
+        <v>840283</v>
       </c>
       <c r="H382" s="2">
-        <v>954553</v>
+        <v>832045</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E383" s="2">
-        <v>987743</v>
+        <v>98443</v>
       </c>
       <c r="F383" s="2">
-        <v>978681</v>
+        <v>97505</v>
       </c>
       <c r="G383" s="2">
-        <v>969619</v>
+        <v>95630</v>
       </c>
       <c r="H383" s="2">
-        <v>960557</v>
+        <v>94693</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E384" s="2">
-        <v>107069</v>
+        <v>982826</v>
       </c>
       <c r="F384" s="2">
-        <v>106086</v>
+        <v>973466</v>
       </c>
       <c r="G384" s="2">
-        <v>105104</v>
+        <v>954746</v>
       </c>
       <c r="H384" s="2">
-        <v>104122</v>
+        <v>945385</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E385" s="2">
-        <v>108103</v>
+        <v>109422</v>
       </c>
       <c r="F385" s="2">
-        <v>107111</v>
+        <v>108379</v>
       </c>
       <c r="G385" s="2">
-        <v>106119</v>
+        <v>106295</v>
       </c>
       <c r="H385" s="2">
-        <v>105128</v>
+        <v>105253</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E386" s="2">
-        <v>1028819</v>
+        <v>11945</v>
       </c>
       <c r="F386" s="2">
-        <v>1019381</v>
+        <v>11831</v>
       </c>
       <c r="G386" s="2">
-        <v>1009942</v>
+        <v>11604</v>
       </c>
       <c r="H386" s="2">
-        <v>1000503</v>
+        <v>11490</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E387" s="2">
-        <v>1030984</v>
+        <v>121089</v>
       </c>
       <c r="F387" s="2">
-        <v>1021526</v>
+        <v>119936</v>
       </c>
       <c r="G387" s="2">
-        <v>1012067</v>
+        <v>117629</v>
       </c>
       <c r="H387" s="2">
-        <v>1002608</v>
+        <v>116476</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E388" s="2">
-        <v>115466</v>
+        <v>1179176</v>
       </c>
       <c r="F388" s="2">
-        <v>114407</v>
+        <v>1167946</v>
       </c>
       <c r="G388" s="2">
-        <v>113347</v>
+        <v>1145486</v>
       </c>
       <c r="H388" s="2">
-        <v>112288</v>
+        <v>1134255</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E389" s="2">
-        <v>12473</v>
+        <v>1506</v>
       </c>
       <c r="F389" s="2">
-        <v>12358</v>
+        <v>1491</v>
       </c>
       <c r="G389" s="2">
-        <v>12244</v>
+        <v>1463</v>
       </c>
       <c r="H389" s="2">
-        <v>12130</v>
+        <v>1448</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E390" s="2">
-        <v>120892</v>
+        <v>137228</v>
       </c>
       <c r="F390" s="2">
-        <v>119783</v>
+        <v>135921</v>
       </c>
       <c r="G390" s="2">
-        <v>118674</v>
+        <v>133307</v>
       </c>
       <c r="H390" s="2">
-        <v>117565</v>
+        <v>132000</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E391" s="2">
-        <v>1133252</v>
+        <v>149202</v>
       </c>
       <c r="F391" s="2">
-        <v>1122855</v>
+        <v>147781</v>
       </c>
       <c r="G391" s="2">
-        <v>1112459</v>
+        <v>144939</v>
       </c>
       <c r="H391" s="2">
-        <v>1102062</v>
+        <v>143518</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E392" s="2">
-        <v>12436</v>
+        <v>15922</v>
       </c>
       <c r="F392" s="2">
-        <v>12322</v>
+        <v>15771</v>
       </c>
       <c r="G392" s="2">
-        <v>12208</v>
+        <v>15467</v>
       </c>
       <c r="H392" s="2">
-        <v>12094</v>
+        <v>15316</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E393" s="2">
-        <v>123483</v>
+        <v>158153</v>
       </c>
       <c r="F393" s="2">
-        <v>122350</v>
+        <v>156647</v>
       </c>
       <c r="G393" s="2">
-        <v>121217</v>
+        <v>153634</v>
       </c>
       <c r="H393" s="2">
-        <v>120084</v>
+        <v>152128</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E394" s="2">
-        <v>125036</v>
+        <v>1670576</v>
       </c>
       <c r="F394" s="2">
-        <v>123889</v>
+        <v>1654666</v>
       </c>
       <c r="G394" s="2">
-        <v>122742</v>
+        <v>1622846</v>
       </c>
       <c r="H394" s="2">
-        <v>121595</v>
+        <v>1606935</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E395" s="2">
-        <v>126587</v>
+        <v>19432</v>
       </c>
       <c r="F395" s="2">
-        <v>125426</v>
+        <v>19247</v>
       </c>
       <c r="G395" s="2">
-        <v>124264</v>
+        <v>18877</v>
       </c>
       <c r="H395" s="2">
-        <v>123103</v>
+        <v>18692</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E396" s="2">
-        <v>1184125</v>
+        <v>188568</v>
       </c>
       <c r="F396" s="2">
-        <v>1173261</v>
+        <v>186773</v>
       </c>
       <c r="G396" s="2">
-        <v>1162398</v>
+        <v>183181</v>
       </c>
       <c r="H396" s="2">
-        <v>1151534</v>
+        <v>181385</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E397" s="2">
-        <v>13507</v>
+        <v>22884</v>
       </c>
       <c r="F397" s="2">
-        <v>13383</v>
+        <v>22666</v>
       </c>
       <c r="G397" s="2">
-        <v>13259</v>
+        <v>22230</v>
       </c>
       <c r="H397" s="2">
-        <v>13136</v>
+        <v>22012</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E398" s="2">
-        <v>1234577</v>
+        <v>228761</v>
       </c>
       <c r="F398" s="2">
-        <v>1223250</v>
+        <v>226583</v>
       </c>
       <c r="G398" s="2">
-        <v>1211924</v>
+        <v>222225</v>
       </c>
       <c r="H398" s="2">
-        <v>1200597</v>
+        <v>220047</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>655</v>
+        <v>745</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E399" s="2">
-        <v>1270741</v>
+        <v>2358326</v>
       </c>
       <c r="F399" s="2">
-        <v>1259082</v>
+        <v>2335866</v>
       </c>
       <c r="G399" s="2">
-        <v>1247424</v>
+        <v>2290946</v>
       </c>
       <c r="H399" s="2">
-        <v>1235766</v>
+        <v>2268485</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>652</v>
+        <v>339</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E400" s="2">
-        <v>1559</v>
+        <v>24910</v>
       </c>
       <c r="F400" s="2">
-        <v>1544</v>
+        <v>24910</v>
       </c>
       <c r="G400" s="2">
-        <v>1530</v>
+        <v>24810</v>
       </c>
       <c r="H400" s="2">
-        <v>1516</v>
+        <v>24710</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E401" s="2">
-        <v>14565</v>
+        <v>233659</v>
       </c>
       <c r="F401" s="2">
-        <v>14431</v>
+        <v>231433</v>
       </c>
       <c r="G401" s="2">
-        <v>14297</v>
+        <v>226983</v>
       </c>
       <c r="H401" s="2">
-        <v>14164</v>
+        <v>224757</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E402" s="2">
-        <v>144755</v>
+        <v>60598</v>
       </c>
       <c r="F402" s="2">
-        <v>143427</v>
+        <v>60020</v>
       </c>
       <c r="G402" s="2">
-        <v>142099</v>
+        <v>58866</v>
       </c>
       <c r="H402" s="2">
-        <v>140771</v>
+        <v>58289</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E403" s="2">
-        <v>145838</v>
+        <v>605740</v>
       </c>
       <c r="F403" s="2">
-        <v>144500</v>
+        <v>599971</v>
       </c>
       <c r="G403" s="2">
-        <v>143162</v>
+        <v>588433</v>
       </c>
       <c r="H403" s="2">
-        <v>141824</v>
+        <v>582664</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E404" s="2">
-        <v>1389882</v>
+        <v>12964</v>
       </c>
       <c r="F404" s="2">
-        <v>1377131</v>
+        <v>12841</v>
       </c>
       <c r="G404" s="2">
-        <v>1364379</v>
+        <v>12594</v>
       </c>
       <c r="H404" s="2">
-        <v>1351628</v>
+        <v>12470</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E405" s="2">
-        <v>15412</v>
+        <v>128328</v>
       </c>
       <c r="F405" s="2">
-        <v>15270</v>
+        <v>127106</v>
       </c>
       <c r="G405" s="2">
-        <v>15129</v>
+        <v>124661</v>
       </c>
       <c r="H405" s="2">
-        <v>14987</v>
+        <v>123439</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>655</v>
+        <v>832</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E406" s="2">
-        <v>1427674</v>
+        <v>1168188</v>
       </c>
       <c r="F406" s="2">
-        <v>1414576</v>
+        <v>1157062</v>
       </c>
       <c r="G406" s="2">
-        <v>1401479</v>
+        <v>1134811</v>
       </c>
       <c r="H406" s="2">
-        <v>1388381</v>
+        <v>1123686</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="E407" s="2">
-        <v>155979</v>
+        <v>11025</v>
       </c>
       <c r="F407" s="2">
-        <v>154548</v>
+        <v>11025</v>
       </c>
       <c r="G407" s="2">
-        <v>153117</v>
+        <v>10925</v>
       </c>
       <c r="H407" s="2">
-        <v>151686</v>
+        <v>10825</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="C408" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D408" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E408" s="2">
-        <v>155333</v>
+        <v>101025</v>
       </c>
       <c r="F408" s="2">
-        <v>153908</v>
+        <v>101025</v>
       </c>
       <c r="G408" s="2">
-        <v>152482</v>
+        <v>100925</v>
       </c>
       <c r="H408" s="2">
-        <v>151057</v>
+        <v>100825</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="E409" s="2">
-        <v>156415</v>
+        <v>16025</v>
       </c>
       <c r="F409" s="2">
-        <v>154980</v>
+        <v>16025</v>
       </c>
       <c r="G409" s="2">
-        <v>153545</v>
+        <v>15925</v>
       </c>
       <c r="H409" s="2">
-        <v>152110</v>
+        <v>15825</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="E410" s="2">
-        <v>16577</v>
+        <v>151025</v>
       </c>
       <c r="F410" s="2">
-        <v>16425</v>
+        <v>151025</v>
       </c>
       <c r="G410" s="2">
-        <v>16273</v>
+        <v>150925</v>
       </c>
       <c r="H410" s="2">
-        <v>16120</v>
+        <v>150825</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E411" s="2">
-        <v>164690</v>
+        <v>21025</v>
       </c>
       <c r="F411" s="2">
-        <v>163179</v>
+        <v>21025</v>
       </c>
       <c r="G411" s="2">
-        <v>161668</v>
+        <v>20925</v>
       </c>
       <c r="H411" s="2">
-        <v>160158</v>
+        <v>20825</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="E412" s="2">
-        <v>1543215</v>
+        <v>26025</v>
       </c>
       <c r="F412" s="2">
-        <v>1529058</v>
+        <v>26025</v>
       </c>
       <c r="G412" s="2">
-        <v>1514900</v>
+        <v>25925</v>
       </c>
       <c r="H412" s="2">
-        <v>1500742</v>
+        <v>25825</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="E413" s="2">
-        <v>1549424</v>
+        <v>31025</v>
       </c>
       <c r="F413" s="2">
-        <v>1535209</v>
+        <v>31025</v>
       </c>
       <c r="G413" s="2">
-        <v>1520994</v>
+        <v>30925</v>
       </c>
       <c r="H413" s="2">
-        <v>1506779</v>
+        <v>30825</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E414" s="2">
-        <v>1580357</v>
+        <v>36025</v>
       </c>
       <c r="F414" s="2">
-        <v>1565859</v>
+        <v>36025</v>
       </c>
       <c r="G414" s="2">
-        <v>1551360</v>
+        <v>35925</v>
       </c>
       <c r="H414" s="2">
-        <v>1536861</v>
+        <v>35825</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="E415" s="2">
-        <v>1602231</v>
+        <v>41025</v>
       </c>
       <c r="F415" s="2">
-        <v>1587532</v>
+        <v>41025</v>
       </c>
       <c r="G415" s="2">
-        <v>1572833</v>
+        <v>40925</v>
       </c>
       <c r="H415" s="2">
-        <v>1558133</v>
+        <v>40825</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="E416" s="2">
-        <v>175909</v>
+        <v>401025</v>
       </c>
       <c r="F416" s="2">
-        <v>174295</v>
+        <v>401025</v>
       </c>
       <c r="G416" s="2">
-        <v>172681</v>
+        <v>400925</v>
       </c>
       <c r="H416" s="2">
-        <v>171067</v>
+        <v>400825</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E417" s="2">
-        <v>181105</v>
+        <v>46025</v>
       </c>
       <c r="F417" s="2">
-        <v>179443</v>
+        <v>46025</v>
       </c>
       <c r="G417" s="2">
-        <v>177782</v>
+        <v>45925</v>
       </c>
       <c r="H417" s="2">
-        <v>176120</v>
+        <v>45825</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="E418" s="2">
-        <v>19223</v>
+        <v>451025</v>
       </c>
       <c r="F418" s="2">
-        <v>19047</v>
+        <v>451025</v>
       </c>
       <c r="G418" s="2">
-        <v>18871</v>
+        <v>450925</v>
       </c>
       <c r="H418" s="2">
-        <v>18694</v>
+        <v>450825</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="E419" s="2">
-        <v>1748973</v>
+        <v>51025</v>
       </c>
       <c r="F419" s="2">
-        <v>1732927</v>
+        <v>51025</v>
       </c>
       <c r="G419" s="2">
-        <v>1716881</v>
+        <v>50925</v>
       </c>
       <c r="H419" s="2">
-        <v>1700836</v>
+        <v>50825</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E420" s="2">
-        <v>20201</v>
+        <v>501025</v>
       </c>
       <c r="F420" s="2">
-        <v>20016</v>
+        <v>501025</v>
       </c>
       <c r="G420" s="2">
-        <v>19830</v>
+        <v>500925</v>
       </c>
       <c r="H420" s="2">
-        <v>19645</v>
+        <v>500825</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="E421" s="2">
-        <v>194028</v>
+        <v>56025</v>
       </c>
       <c r="F421" s="2">
-        <v>192248</v>
+        <v>56025</v>
       </c>
       <c r="G421" s="2">
-        <v>190467</v>
+        <v>55925</v>
       </c>
       <c r="H421" s="2">
-        <v>188687</v>
+        <v>55825</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="E422" s="2">
-        <v>196484</v>
+        <v>61025</v>
       </c>
       <c r="F422" s="2">
-        <v>194682</v>
+        <v>61025</v>
       </c>
       <c r="G422" s="2">
-        <v>192879</v>
+        <v>60925</v>
       </c>
       <c r="H422" s="2">
-        <v>191077</v>
+        <v>60825</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E423" s="2">
-        <v>20587</v>
+        <v>66025</v>
       </c>
       <c r="F423" s="2">
-        <v>20398</v>
+        <v>66025</v>
       </c>
       <c r="G423" s="2">
-        <v>20209</v>
+        <v>65925</v>
       </c>
       <c r="H423" s="2">
-        <v>20020</v>
+        <v>65825</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E424" s="2">
-        <v>1931132</v>
+        <v>71025</v>
       </c>
       <c r="F424" s="2">
-        <v>1913415</v>
+        <v>71025</v>
       </c>
       <c r="G424" s="2">
-        <v>1895699</v>
+        <v>70925</v>
       </c>
       <c r="H424" s="2">
-        <v>1877982</v>
+        <v>70825</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E425" s="2">
-        <v>208969</v>
+        <v>76025</v>
       </c>
       <c r="F425" s="2">
-        <v>207052</v>
+        <v>76025</v>
       </c>
       <c r="G425" s="2">
-        <v>205135</v>
+        <v>75925</v>
       </c>
       <c r="H425" s="2">
-        <v>203218</v>
+        <v>75825</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E426" s="2">
-        <v>218143</v>
+        <v>81025</v>
       </c>
       <c r="F426" s="2">
-        <v>216141</v>
+        <v>81025</v>
       </c>
       <c r="G426" s="2">
-        <v>214140</v>
+        <v>80925</v>
       </c>
       <c r="H426" s="2">
-        <v>212139</v>
+        <v>80825</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E427" s="2">
-        <v>22752</v>
+        <v>86025</v>
       </c>
       <c r="F427" s="2">
-        <v>22543</v>
+        <v>86025</v>
       </c>
       <c r="G427" s="2">
-        <v>22334</v>
+        <v>85925</v>
       </c>
       <c r="H427" s="2">
-        <v>22125</v>
+        <v>85825</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="E428" s="2">
-        <v>2057612</v>
+        <v>91025</v>
       </c>
       <c r="F428" s="2">
-        <v>2038734</v>
+        <v>91025</v>
       </c>
       <c r="G428" s="2">
-        <v>2019857</v>
+        <v>90925</v>
       </c>
       <c r="H428" s="2">
-        <v>2000980</v>
+        <v>90825</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>655</v>
+        <v>845</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E429" s="2">
-        <v>233167</v>
+        <v>96025</v>
       </c>
       <c r="F429" s="2">
-        <v>231028</v>
+        <v>96025</v>
       </c>
       <c r="G429" s="2">
-        <v>228889</v>
+        <v>95925</v>
       </c>
       <c r="H429" s="2">
-        <v>226750</v>
+        <v>95825</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>655</v>
+        <v>504</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E430" s="2">
-        <v>23825</v>
+        <v>136293</v>
       </c>
       <c r="F430" s="2">
-        <v>23607</v>
+        <v>134995</v>
       </c>
       <c r="G430" s="2">
-        <v>23388</v>
+        <v>132399</v>
       </c>
       <c r="H430" s="2">
-        <v>23169</v>
+        <v>131101</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="E431" s="2">
-        <v>24211</v>
+        <v>9352</v>
       </c>
       <c r="F431" s="2">
-        <v>23989</v>
+        <v>9263</v>
       </c>
       <c r="G431" s="2">
-        <v>23767</v>
+        <v>9085</v>
       </c>
       <c r="H431" s="2">
-        <v>23545</v>
+        <v>8996</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="E432" s="2">
-        <v>238163</v>
+        <v>94546</v>
       </c>
       <c r="F432" s="2">
-        <v>235978</v>
+        <v>93646</v>
       </c>
       <c r="G432" s="2">
-        <v>233793</v>
+        <v>91845</v>
       </c>
       <c r="H432" s="2">
-        <v>231608</v>
+        <v>90944</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="E433" s="2">
-        <v>239245</v>
+        <v>19755</v>
       </c>
       <c r="F433" s="2">
-        <v>237050</v>
+        <v>19567</v>
       </c>
       <c r="G433" s="2">
-        <v>234855</v>
+        <v>19190</v>
       </c>
       <c r="H433" s="2">
-        <v>232660</v>
+        <v>19002</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E434" s="2">
-        <v>24994</v>
+        <v>188016</v>
       </c>
       <c r="F434" s="2">
-        <v>24764</v>
+        <v>186226</v>
       </c>
       <c r="G434" s="2">
-        <v>24535</v>
+        <v>182644</v>
       </c>
       <c r="H434" s="2">
-        <v>24306</v>
+        <v>180854</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E435" s="2">
-        <v>2385998</v>
+        <v>283012</v>
       </c>
       <c r="F435" s="2">
-        <v>2364108</v>
+        <v>280316</v>
       </c>
       <c r="G435" s="2">
-        <v>2342218</v>
+        <v>274926</v>
       </c>
       <c r="H435" s="2">
-        <v>2320328</v>
+        <v>272230</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E436" s="2">
-        <v>257219</v>
+        <v>45998</v>
       </c>
       <c r="F436" s="2">
-        <v>254859</v>
+        <v>45560</v>
       </c>
       <c r="G436" s="2">
-        <v>252500</v>
+        <v>44684</v>
       </c>
       <c r="H436" s="2">
-        <v>250140</v>
+        <v>44246</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E437" s="2">
-        <v>257219</v>
+        <v>481462</v>
       </c>
       <c r="F437" s="2">
-        <v>254859</v>
+        <v>476876</v>
       </c>
       <c r="G437" s="2">
-        <v>252500</v>
+        <v>467706</v>
       </c>
       <c r="H437" s="2">
-        <v>250140</v>
+        <v>463120</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>655</v>
+        <v>909</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E438" s="2">
-        <v>257219</v>
+        <v>102190</v>
       </c>
       <c r="F438" s="2">
-        <v>254859</v>
+        <v>102190</v>
       </c>
       <c r="G438" s="2">
-        <v>252500</v>
+        <v>102090</v>
       </c>
       <c r="H438" s="2">
-        <v>250140</v>
+        <v>101990</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>655</v>
+        <v>909</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="E439" s="2">
-        <v>2469126</v>
+        <v>1003400</v>
       </c>
       <c r="F439" s="2">
-        <v>2446473</v>
+        <v>1003400</v>
       </c>
       <c r="G439" s="2">
-        <v>2423821</v>
+        <v>1003300</v>
       </c>
       <c r="H439" s="2">
-        <v>2401168</v>
+        <v>1003200</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D440" s="1" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E440" s="2">
-        <v>27119</v>
+        <v>22179</v>
       </c>
       <c r="F440" s="2">
-        <v>26870</v>
+        <v>22179</v>
       </c>
       <c r="G440" s="2">
-        <v>26622</v>
+        <v>22079</v>
       </c>
       <c r="H440" s="2">
-        <v>26373</v>
+        <v>21979</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="E441" s="2">
-        <v>242560</v>
+        <v>202199</v>
       </c>
       <c r="F441" s="2">
-        <v>240335</v>
+        <v>202199</v>
       </c>
       <c r="G441" s="2">
-        <v>238109</v>
+        <v>202099</v>
       </c>
       <c r="H441" s="2">
-        <v>235884</v>
+        <v>201999</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="E442" s="2">
-        <v>62906</v>
+        <v>52190</v>
       </c>
       <c r="F442" s="2">
-        <v>62329</v>
+        <v>52190</v>
       </c>
       <c r="G442" s="2">
-        <v>61752</v>
+        <v>52090</v>
       </c>
       <c r="H442" s="2">
-        <v>61175</v>
+        <v>51990</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="E443" s="2">
-        <v>628816</v>
+        <v>502199</v>
       </c>
       <c r="F443" s="2">
-        <v>623047</v>
+        <v>502199</v>
       </c>
       <c r="G443" s="2">
-        <v>617278</v>
+        <v>502099</v>
       </c>
       <c r="H443" s="2">
-        <v>611509</v>
+        <v>501999</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E444" s="2">
-        <v>13458</v>
+        <v>399623</v>
       </c>
       <c r="F444" s="2">
-        <v>13335</v>
+        <v>395817</v>
       </c>
       <c r="G444" s="2">
-        <v>13211</v>
+        <v>388205</v>
       </c>
       <c r="H444" s="2">
-        <v>13088</v>
+        <v>384399</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="E445" s="2">
-        <v>132127</v>
+        <v>79872</v>
       </c>
       <c r="F445" s="2">
-        <v>130914</v>
+        <v>79112</v>
       </c>
       <c r="G445" s="2">
-        <v>129702</v>
+        <v>77590</v>
       </c>
       <c r="H445" s="2">
-        <v>128490</v>
+        <v>76830</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C446" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D446" s="1" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E446" s="2">
-        <v>1212690</v>
+        <v>799218</v>
       </c>
       <c r="F446" s="2">
-        <v>1201565</v>
+        <v>791606</v>
       </c>
       <c r="G446" s="2">
-        <v>1190439</v>
+        <v>776383</v>
       </c>
       <c r="H446" s="2">
-        <v>1179314</v>
+        <v>768772</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E447" s="2">
-        <v>11581</v>
+        <v>15908</v>
       </c>
       <c r="F447" s="2">
-        <v>11475</v>
+        <v>15756</v>
       </c>
       <c r="G447" s="2">
-        <v>11369</v>
+        <v>15453</v>
       </c>
       <c r="H447" s="2">
-        <v>11263</v>
+        <v>15302</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E448" s="2">
-        <v>109681</v>
+        <v>159719</v>
       </c>
       <c r="F448" s="2">
-        <v>108675</v>
+        <v>158198</v>
       </c>
       <c r="G448" s="2">
-        <v>107669</v>
+        <v>155155</v>
       </c>
       <c r="H448" s="2">
-        <v>106663</v>
+        <v>153634</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="E449" s="2">
-        <v>17031</v>
+        <v>1599729</v>
       </c>
       <c r="F449" s="2">
-        <v>16875</v>
+        <v>1584493</v>
       </c>
       <c r="G449" s="2">
-        <v>16719</v>
+        <v>1554022</v>
       </c>
       <c r="H449" s="2">
-        <v>16563</v>
+        <v>1538787</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E450" s="2">
-        <v>22481</v>
+        <v>872</v>
       </c>
       <c r="F450" s="2">
-        <v>22275</v>
+        <v>863</v>
       </c>
       <c r="G450" s="2">
-        <v>22069</v>
+        <v>847</v>
       </c>
       <c r="H450" s="2">
-        <v>21863</v>
+        <v>838</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E451" s="2">
-        <v>27931</v>
+        <v>1738</v>
       </c>
       <c r="F451" s="2">
-        <v>27675</v>
+        <v>1721</v>
       </c>
       <c r="G451" s="2">
-        <v>27419</v>
+        <v>1688</v>
       </c>
       <c r="H451" s="2">
-        <v>27163</v>
+        <v>1672</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C452" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="C452" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D452" s="1" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E452" s="2">
-        <v>33381</v>
+        <v>6904</v>
       </c>
       <c r="F452" s="2">
-        <v>33075</v>
+        <v>6838</v>
       </c>
       <c r="G452" s="2">
-        <v>32769</v>
+        <v>6707</v>
       </c>
       <c r="H452" s="2">
-        <v>32463</v>
+        <v>6641</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E453" s="2">
-        <v>38831</v>
+        <v>9480</v>
       </c>
       <c r="F453" s="2">
-        <v>38475</v>
+        <v>9390</v>
       </c>
       <c r="G453" s="2">
-        <v>38119</v>
+        <v>9210</v>
       </c>
       <c r="H453" s="2">
-        <v>37763</v>
+        <v>9119</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E454" s="2">
-        <v>44281</v>
+        <v>13808</v>
       </c>
       <c r="F454" s="2">
-        <v>43875</v>
+        <v>13676</v>
       </c>
       <c r="G454" s="2">
-        <v>43469</v>
+        <v>13413</v>
       </c>
       <c r="H454" s="2">
-        <v>43063</v>
+        <v>13282</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E455" s="2">
-        <v>49731</v>
+        <v>28437</v>
       </c>
       <c r="F455" s="2">
-        <v>49275</v>
+        <v>28166</v>
       </c>
       <c r="G455" s="2">
-        <v>48819</v>
+        <v>27625</v>
       </c>
       <c r="H455" s="2">
-        <v>48363</v>
+        <v>27354</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E456" s="2">
-        <v>55181</v>
+        <v>37929</v>
       </c>
       <c r="F456" s="2">
-        <v>54675</v>
+        <v>37568</v>
       </c>
       <c r="G456" s="2">
-        <v>54169</v>
+        <v>36845</v>
       </c>
       <c r="H456" s="2">
-        <v>53663</v>
+        <v>36484</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E457" s="2">
-        <v>60631</v>
+        <v>47404</v>
       </c>
       <c r="F457" s="2">
-        <v>60075</v>
+        <v>46953</v>
       </c>
       <c r="G457" s="2">
-        <v>59519</v>
+        <v>46050</v>
       </c>
       <c r="H457" s="2">
-        <v>58963</v>
+        <v>45598</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E458" s="2">
-        <v>66081</v>
+        <v>56880</v>
       </c>
       <c r="F458" s="2">
-        <v>65475</v>
+        <v>56338</v>
       </c>
       <c r="G458" s="2">
-        <v>64869</v>
+        <v>55254</v>
       </c>
       <c r="H458" s="2">
-        <v>64263</v>
+        <v>54713</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="E459" s="2">
-        <v>71531</v>
+        <v>67222</v>
       </c>
       <c r="F459" s="2">
-        <v>70875</v>
+        <v>66582</v>
       </c>
       <c r="G459" s="2">
-        <v>70219</v>
+        <v>65301</v>
       </c>
       <c r="H459" s="2">
-        <v>69563</v>
+        <v>64661</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E460" s="2">
-        <v>76981</v>
+        <v>94781</v>
       </c>
       <c r="F460" s="2">
-        <v>76275</v>
+        <v>93879</v>
       </c>
       <c r="G460" s="2">
-        <v>75569</v>
+        <v>92073</v>
       </c>
       <c r="H460" s="2">
-        <v>74863</v>
+        <v>91171</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E461" s="2">
-        <v>82431</v>
+        <v>132684</v>
       </c>
       <c r="F461" s="2">
-        <v>81675</v>
+        <v>131421</v>
       </c>
       <c r="G461" s="2">
-        <v>80919</v>
+        <v>128893</v>
       </c>
       <c r="H461" s="2">
-        <v>80163</v>
+        <v>127630</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="E462" s="2">
-        <v>87881</v>
+        <v>142160</v>
       </c>
       <c r="F462" s="2">
-        <v>87075</v>
+        <v>140806</v>
       </c>
       <c r="G462" s="2">
-        <v>86269</v>
+        <v>138098</v>
       </c>
       <c r="H462" s="2">
-        <v>85463</v>
+        <v>136744</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E463" s="2">
-        <v>93331</v>
+        <v>189537</v>
       </c>
       <c r="F463" s="2">
-        <v>92475</v>
+        <v>187731</v>
       </c>
       <c r="G463" s="2">
-        <v>91619</v>
+        <v>184121</v>
       </c>
       <c r="H463" s="2">
-        <v>90763</v>
+        <v>182316</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E464" s="2">
-        <v>98781</v>
+        <v>284292</v>
       </c>
       <c r="F464" s="2">
-        <v>97875</v>
+        <v>281584</v>
       </c>
       <c r="G464" s="2">
-        <v>96969</v>
+        <v>276169</v>
       </c>
       <c r="H464" s="2">
-        <v>96063</v>
+        <v>273462</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E465" s="2">
-        <v>104231</v>
+        <v>949310</v>
       </c>
       <c r="F465" s="2">
-        <v>103275</v>
+        <v>940269</v>
       </c>
       <c r="G465" s="2">
-        <v>102319</v>
+        <v>922187</v>
       </c>
       <c r="H465" s="2">
-        <v>101363</v>
+        <v>913146</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>466</v>
+        <v>968</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="E466" s="2">
-        <v>150725</v>
+        <v>97368</v>
       </c>
       <c r="F466" s="2">
-        <v>149342</v>
+        <v>96440</v>
       </c>
       <c r="G466" s="2">
-        <v>147960</v>
+        <v>94586</v>
       </c>
       <c r="H466" s="2">
-        <v>146577</v>
+        <v>93658</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E467" s="2">
-        <v>9881</v>
+        <v>494424</v>
       </c>
       <c r="F467" s="2">
-        <v>9790</v>
+        <v>489715</v>
       </c>
       <c r="G467" s="2">
-        <v>9700</v>
+        <v>480298</v>
       </c>
       <c r="H467" s="2">
-        <v>9609</v>
+        <v>475589</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>966</v>
+        <v>10</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="E468" s="2">
-        <v>97058</v>
+        <v>141305</v>
       </c>
       <c r="F468" s="2">
-        <v>96168</v>
+        <v>139959</v>
       </c>
       <c r="G468" s="2">
-        <v>95277</v>
+        <v>137268</v>
       </c>
       <c r="H468" s="2">
-        <v>94387</v>
+        <v>135922</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>966</v>
+        <v>504</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="E469" s="2">
-        <v>19417</v>
+        <v>72702</v>
       </c>
       <c r="F469" s="2">
-        <v>19239</v>
+        <v>72010</v>
       </c>
       <c r="G469" s="2">
-        <v>19061</v>
+        <v>70625</v>
       </c>
       <c r="H469" s="2">
-        <v>18883</v>
+        <v>69932</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="E470" s="2">
-        <v>194089</v>
+        <v>100950</v>
       </c>
       <c r="F470" s="2">
-        <v>192308</v>
+        <v>100950</v>
       </c>
       <c r="G470" s="2">
-        <v>190527</v>
+        <v>100850</v>
       </c>
       <c r="H470" s="2">
-        <v>188747</v>
+        <v>100750</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E471" s="2">
-        <v>292703</v>
+        <v>10850</v>
       </c>
       <c r="F471" s="2">
-        <v>290018</v>
+        <v>10850</v>
       </c>
       <c r="G471" s="2">
-        <v>287332</v>
+        <v>10750</v>
       </c>
       <c r="H471" s="2">
-        <v>284647</v>
+        <v>10650</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="E472" s="2">
-        <v>47751</v>
+        <v>125950</v>
       </c>
       <c r="F472" s="2">
-        <v>47313</v>
+        <v>125950</v>
       </c>
       <c r="G472" s="2">
-        <v>46875</v>
+        <v>125850</v>
       </c>
       <c r="H472" s="2">
-        <v>46436</v>
+        <v>125750</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E473" s="2">
-        <v>498713</v>
+        <v>150950</v>
       </c>
       <c r="F473" s="2">
-        <v>494138</v>
+        <v>150950</v>
       </c>
       <c r="G473" s="2">
-        <v>489562</v>
+        <v>150850</v>
       </c>
       <c r="H473" s="2">
-        <v>484987</v>
+        <v>150750</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="E474" s="2">
-        <v>9761</v>
+        <v>15950</v>
       </c>
       <c r="F474" s="2">
-        <v>9671</v>
+        <v>15950</v>
       </c>
       <c r="G474" s="2">
-        <v>9582</v>
+        <v>15850</v>
       </c>
       <c r="H474" s="2">
-        <v>9492</v>
+        <v>15750</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E475" s="2">
-        <v>97582</v>
+        <v>200950</v>
       </c>
       <c r="F475" s="2">
-        <v>96687</v>
+        <v>200950</v>
       </c>
       <c r="G475" s="2">
-        <v>95792</v>
+        <v>200850</v>
       </c>
       <c r="H475" s="2">
-        <v>94897</v>
+        <v>200750</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="E476" s="2">
-        <v>19522</v>
+        <v>20950</v>
       </c>
       <c r="F476" s="2">
-        <v>19343</v>
+        <v>20950</v>
       </c>
       <c r="G476" s="2">
-        <v>19164</v>
+        <v>20850</v>
       </c>
       <c r="H476" s="2">
-        <v>18985</v>
+        <v>20750</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="E477" s="2">
-        <v>195137</v>
+        <v>250950</v>
       </c>
       <c r="F477" s="2">
-        <v>193347</v>
+        <v>250950</v>
       </c>
       <c r="G477" s="2">
-        <v>191557</v>
+        <v>250850</v>
       </c>
       <c r="H477" s="2">
-        <v>189767</v>
+        <v>250750</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="E478" s="2">
-        <v>292801</v>
+        <v>25950</v>
       </c>
       <c r="F478" s="2">
-        <v>290115</v>
+        <v>25950</v>
       </c>
       <c r="G478" s="2">
-        <v>287429</v>
+        <v>25850</v>
       </c>
       <c r="H478" s="2">
-        <v>284743</v>
+        <v>25750</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="E479" s="2">
-        <v>487802</v>
+        <v>300950</v>
       </c>
       <c r="F479" s="2">
-        <v>483327</v>
+        <v>300950</v>
       </c>
       <c r="G479" s="2">
-        <v>478852</v>
+        <v>300850</v>
       </c>
       <c r="H479" s="2">
-        <v>474377</v>
+        <v>300750</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="E480" s="2">
-        <v>110950</v>
+        <v>30850</v>
       </c>
       <c r="F480" s="2">
-        <v>109932</v>
+        <v>30850</v>
       </c>
       <c r="G480" s="2">
-        <v>108914</v>
+        <v>30750</v>
       </c>
       <c r="H480" s="2">
-        <v>107896</v>
+        <v>30650</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="E481" s="2">
-        <v>1091962</v>
+        <v>350950</v>
       </c>
       <c r="F481" s="2">
-        <v>1081944</v>
+        <v>350950</v>
       </c>
       <c r="G481" s="2">
-        <v>1071926</v>
+        <v>350850</v>
       </c>
       <c r="H481" s="2">
-        <v>1061908</v>
+        <v>350750</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="E482" s="2">
-        <v>23750</v>
+        <v>35950</v>
       </c>
       <c r="F482" s="2">
-        <v>23532</v>
+        <v>35950</v>
       </c>
       <c r="G482" s="2">
-        <v>23314</v>
+        <v>35850</v>
       </c>
       <c r="H482" s="2">
-        <v>23096</v>
+        <v>35750</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="E483" s="2">
-        <v>219962</v>
+        <v>400950</v>
       </c>
       <c r="F483" s="2">
-        <v>217944</v>
+        <v>400950</v>
       </c>
       <c r="G483" s="2">
-        <v>215926</v>
+        <v>400850</v>
       </c>
       <c r="H483" s="2">
-        <v>213908</v>
+        <v>400750</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="E484" s="2">
-        <v>56450</v>
+        <v>40950</v>
       </c>
       <c r="F484" s="2">
-        <v>55932</v>
+        <v>40950</v>
       </c>
       <c r="G484" s="2">
-        <v>55414</v>
+        <v>40850</v>
       </c>
       <c r="H484" s="2">
-        <v>54896</v>
+        <v>40750</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="E485" s="2">
-        <v>546962</v>
+        <v>450950</v>
       </c>
       <c r="F485" s="2">
-        <v>541944</v>
+        <v>450950</v>
       </c>
       <c r="G485" s="2">
-        <v>536926</v>
+        <v>450850</v>
       </c>
       <c r="H485" s="2">
-        <v>531908</v>
+        <v>450750</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="E486" s="2">
-        <v>400551</v>
+        <v>45950</v>
       </c>
       <c r="F486" s="2">
-        <v>396876</v>
+        <v>45950</v>
       </c>
       <c r="G486" s="2">
-        <v>393201</v>
+        <v>45850</v>
       </c>
       <c r="H486" s="2">
-        <v>389527</v>
+        <v>45750</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="E487" s="2">
-        <v>80132</v>
+        <v>500950</v>
       </c>
       <c r="F487" s="2">
-        <v>79397</v>
+        <v>500950</v>
       </c>
       <c r="G487" s="2">
-        <v>78662</v>
+        <v>500850</v>
       </c>
       <c r="H487" s="2">
-        <v>77927</v>
+        <v>500750</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="E488" s="2">
-        <v>801075</v>
+        <v>50950</v>
       </c>
       <c r="F488" s="2">
-        <v>793725</v>
+        <v>50950</v>
       </c>
       <c r="G488" s="2">
-        <v>786376</v>
+        <v>50850</v>
       </c>
       <c r="H488" s="2">
-        <v>779027</v>
+        <v>50750</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="E489" s="2">
-        <v>16032</v>
+        <v>55950</v>
       </c>
       <c r="F489" s="2">
-        <v>15885</v>
+        <v>55950</v>
       </c>
       <c r="G489" s="2">
-        <v>15738</v>
+        <v>55850</v>
       </c>
       <c r="H489" s="2">
-        <v>15590</v>
+        <v>55750</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="E490" s="2">
-        <v>164638</v>
+        <v>6400</v>
       </c>
       <c r="F490" s="2">
-        <v>163128</v>
+        <v>6400</v>
       </c>
       <c r="G490" s="2">
-        <v>161617</v>
+        <v>6300</v>
       </c>
       <c r="H490" s="2">
-        <v>160107</v>
+        <v>6200</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="E491" s="2">
-        <v>1602123</v>
+        <v>60950</v>
       </c>
       <c r="F491" s="2">
-        <v>1587425</v>
+        <v>60950</v>
       </c>
       <c r="G491" s="2">
-        <v>1572727</v>
+        <v>60850</v>
       </c>
       <c r="H491" s="2">
-        <v>1558028</v>
+        <v>60750</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1019</v>
+        <v>977</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="E492" s="2">
-        <v>103130</v>
+        <v>65950</v>
       </c>
       <c r="F492" s="2">
-        <v>102184</v>
+        <v>65950</v>
       </c>
       <c r="G492" s="2">
-        <v>101238</v>
+        <v>65850</v>
       </c>
       <c r="H492" s="2">
-        <v>100292</v>
+        <v>65750</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1019</v>
+        <v>977</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E493" s="2">
-        <v>1068227</v>
+        <v>70950</v>
       </c>
       <c r="F493" s="2">
-        <v>1058427</v>
+        <v>70950</v>
       </c>
       <c r="G493" s="2">
-        <v>1048627</v>
+        <v>70850</v>
       </c>
       <c r="H493" s="2">
-        <v>1038827</v>
+        <v>70750</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1019</v>
+        <v>977</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="E494" s="2">
-        <v>513259</v>
+        <v>75950</v>
       </c>
       <c r="F494" s="2">
-        <v>508550</v>
+        <v>75950</v>
       </c>
       <c r="G494" s="2">
-        <v>503842</v>
+        <v>75850</v>
       </c>
       <c r="H494" s="2">
-        <v>499133</v>
+        <v>75750</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1019</v>
+        <v>977</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="E495" s="2">
-        <v>627867</v>
+        <v>80950</v>
       </c>
       <c r="F495" s="2">
-        <v>622107</v>
+        <v>80950</v>
       </c>
       <c r="G495" s="2">
-        <v>616347</v>
+        <v>80850</v>
       </c>
       <c r="H495" s="2">
-        <v>610587</v>
+        <v>80750</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>10</v>
+        <v>977</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E496" s="2">
-        <v>146688</v>
+        <v>85950</v>
       </c>
       <c r="F496" s="2">
-        <v>145342</v>
+        <v>85950</v>
       </c>
       <c r="G496" s="2">
-        <v>143996</v>
+        <v>85850</v>
       </c>
       <c r="H496" s="2">
-        <v>142651</v>
+        <v>85750</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>466</v>
+        <v>977</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="E497" s="2">
-        <v>79279</v>
+        <v>90950</v>
       </c>
       <c r="F497" s="2">
-        <v>78552</v>
+        <v>90950</v>
       </c>
       <c r="G497" s="2">
-        <v>77824</v>
+        <v>90850</v>
       </c>
       <c r="H497" s="2">
-        <v>77097</v>
+        <v>90750</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1032</v>
+        <v>977</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E498" s="2">
-        <v>109600</v>
+        <v>95950</v>
       </c>
       <c r="F498" s="2">
-        <v>108594</v>
+        <v>95950</v>
       </c>
       <c r="G498" s="2">
-        <v>107589</v>
+        <v>95850</v>
       </c>
       <c r="H498" s="2">
-        <v>106583</v>
+        <v>95750</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="E499" s="2">
-        <v>11391</v>
+        <v>10385</v>
       </c>
       <c r="F499" s="2">
-        <v>11286</v>
+        <v>10385</v>
       </c>
       <c r="G499" s="2">
-        <v>11182</v>
+        <v>10285</v>
       </c>
       <c r="H499" s="2">
-        <v>11077</v>
+        <v>10185</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C500" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="C500" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D500" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E500" s="2">
-        <v>16950</v>
+        <v>100050</v>
       </c>
       <c r="F500" s="2">
-        <v>16794</v>
+        <v>100050</v>
       </c>
       <c r="G500" s="2">
-        <v>16639</v>
+        <v>99950</v>
       </c>
       <c r="H500" s="2">
-        <v>16483</v>
+        <v>99850</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="E501" s="2">
-        <v>22400</v>
+        <v>15380</v>
       </c>
       <c r="F501" s="2">
-        <v>22194</v>
+        <v>15380</v>
       </c>
       <c r="G501" s="2">
-        <v>21989</v>
+        <v>15280</v>
       </c>
       <c r="H501" s="2">
-        <v>21783</v>
+        <v>15180</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E502" s="2">
-        <v>27850</v>
+        <v>149875</v>
       </c>
       <c r="F502" s="2">
-        <v>27594</v>
+        <v>149875</v>
       </c>
       <c r="G502" s="2">
-        <v>27339</v>
+        <v>149775</v>
       </c>
       <c r="H502" s="2">
-        <v>27083</v>
+        <v>149675</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E503" s="2">
-        <v>33191</v>
+        <v>20355</v>
       </c>
       <c r="F503" s="2">
-        <v>32886</v>
+        <v>20355</v>
       </c>
       <c r="G503" s="2">
-        <v>32582</v>
+        <v>20255</v>
       </c>
       <c r="H503" s="2">
-        <v>32277</v>
+        <v>20155</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E504" s="2">
-        <v>38750</v>
+        <v>199675</v>
       </c>
       <c r="F504" s="2">
-        <v>38394</v>
+        <v>199675</v>
       </c>
       <c r="G504" s="2">
-        <v>38039</v>
+        <v>199575</v>
       </c>
       <c r="H504" s="2">
-        <v>37683</v>
+        <v>199475</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E505" s="2">
-        <v>44200</v>
+        <v>25335</v>
       </c>
       <c r="F505" s="2">
-        <v>43794</v>
+        <v>25335</v>
       </c>
       <c r="G505" s="2">
-        <v>43389</v>
+        <v>25235</v>
       </c>
       <c r="H505" s="2">
-        <v>42983</v>
+        <v>25135</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E506" s="2">
-        <v>49650</v>
+        <v>30330</v>
       </c>
       <c r="F506" s="2">
-        <v>49194</v>
+        <v>30330</v>
       </c>
       <c r="G506" s="2">
-        <v>48739</v>
+        <v>30230</v>
       </c>
       <c r="H506" s="2">
-        <v>48283</v>
+        <v>30130</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="E507" s="2">
-        <v>55100</v>
+        <v>298445</v>
       </c>
       <c r="F507" s="2">
-        <v>54594</v>
+        <v>298445</v>
       </c>
       <c r="G507" s="2">
-        <v>54089</v>
+        <v>298345</v>
       </c>
       <c r="H507" s="2">
-        <v>53583</v>
+        <v>298245</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E508" s="2">
-        <v>60550</v>
+        <v>35310</v>
       </c>
       <c r="F508" s="2">
-        <v>59994</v>
+        <v>35310</v>
       </c>
       <c r="G508" s="2">
-        <v>59439</v>
+        <v>35210</v>
       </c>
       <c r="H508" s="2">
-        <v>58883</v>
+        <v>35110</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E509" s="2">
-        <v>6540</v>
+        <v>40290</v>
       </c>
       <c r="F509" s="2">
-        <v>6480</v>
+        <v>40290</v>
       </c>
       <c r="G509" s="2">
-        <v>6420</v>
+        <v>40190</v>
       </c>
       <c r="H509" s="2">
-        <v>6360</v>
+        <v>40090</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="E510" s="2">
-        <v>66000</v>
+        <v>45270</v>
       </c>
       <c r="F510" s="2">
-        <v>65394</v>
+        <v>45270</v>
       </c>
       <c r="G510" s="2">
-        <v>64789</v>
+        <v>45170</v>
       </c>
       <c r="H510" s="2">
-        <v>64183</v>
+        <v>45070</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E511" s="2">
-        <v>71450</v>
+        <v>5400</v>
       </c>
       <c r="F511" s="2">
-        <v>70794</v>
+        <v>5400</v>
       </c>
       <c r="G511" s="2">
-        <v>70139</v>
+        <v>5300</v>
       </c>
       <c r="H511" s="2">
-        <v>69483</v>
+        <v>5200</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E512" s="2">
-        <v>76900</v>
+        <v>50255</v>
       </c>
       <c r="F512" s="2">
-        <v>76194</v>
+        <v>50255</v>
       </c>
       <c r="G512" s="2">
-        <v>75489</v>
+        <v>50155</v>
       </c>
       <c r="H512" s="2">
-        <v>74783</v>
+        <v>50055</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="E513" s="2">
-        <v>82350</v>
+        <v>498475</v>
       </c>
       <c r="F513" s="2">
-        <v>81594</v>
+        <v>498475</v>
       </c>
       <c r="G513" s="2">
-        <v>80839</v>
+        <v>498375</v>
       </c>
       <c r="H513" s="2">
-        <v>80083</v>
+        <v>498275</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="E514" s="2">
-        <v>87800</v>
+        <v>55220</v>
       </c>
       <c r="F514" s="2">
-        <v>86994</v>
+        <v>55220</v>
       </c>
       <c r="G514" s="2">
-        <v>86189</v>
+        <v>55120</v>
       </c>
       <c r="H514" s="2">
-        <v>85383</v>
+        <v>55020</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E515" s="2">
-        <v>93250</v>
+        <v>60210</v>
       </c>
       <c r="F515" s="2">
-        <v>92394</v>
+        <v>60210</v>
       </c>
       <c r="G515" s="2">
-        <v>91539</v>
+        <v>60110</v>
       </c>
       <c r="H515" s="2">
-        <v>90683</v>
+        <v>60010</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E516" s="2">
-        <v>98700</v>
+        <v>65190</v>
       </c>
       <c r="F516" s="2">
-        <v>97794</v>
+        <v>65190</v>
       </c>
       <c r="G516" s="2">
-        <v>96889</v>
+        <v>65090</v>
       </c>
       <c r="H516" s="2">
-        <v>95983</v>
+        <v>64990</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="E517" s="2">
-        <v>104150</v>
+        <v>70170</v>
       </c>
       <c r="F517" s="2">
-        <v>103194</v>
+        <v>70170</v>
       </c>
       <c r="G517" s="2">
-        <v>102239</v>
+        <v>70070</v>
       </c>
       <c r="H517" s="2">
-        <v>101283</v>
+        <v>69970</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="E518" s="2">
-        <v>10895</v>
+        <v>75150</v>
       </c>
       <c r="F518" s="2">
-        <v>10795</v>
+        <v>75150</v>
       </c>
       <c r="G518" s="2">
-        <v>10695</v>
+        <v>75050</v>
       </c>
       <c r="H518" s="2">
-        <v>10595</v>
+        <v>74950</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E519" s="2">
-        <v>16334</v>
+        <v>80130</v>
       </c>
       <c r="F519" s="2">
-        <v>16184</v>
+        <v>80130</v>
       </c>
       <c r="G519" s="2">
-        <v>16034</v>
+        <v>80030</v>
       </c>
       <c r="H519" s="2">
-        <v>15884</v>
+        <v>79930</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E520" s="2">
-        <v>163473</v>
+        <v>85110</v>
       </c>
       <c r="F520" s="2">
-        <v>161973</v>
+        <v>85110</v>
       </c>
       <c r="G520" s="2">
-        <v>160473</v>
+        <v>85010</v>
       </c>
       <c r="H520" s="2">
-        <v>158974</v>
+        <v>84910</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E521" s="2">
-        <v>21767</v>
+        <v>90090</v>
       </c>
       <c r="F521" s="2">
-        <v>21568</v>
+        <v>90090</v>
       </c>
       <c r="G521" s="2">
-        <v>21368</v>
+        <v>89990</v>
       </c>
       <c r="H521" s="2">
-        <v>21168</v>
+        <v>89890</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1073</v>
+        <v>1036</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E522" s="2">
-        <v>216392</v>
+        <v>95070</v>
       </c>
       <c r="F522" s="2">
-        <v>214407</v>
+        <v>95070</v>
       </c>
       <c r="G522" s="2">
-        <v>212422</v>
+        <v>94970</v>
       </c>
       <c r="H522" s="2">
-        <v>210437</v>
+        <v>94870</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="E523" s="2">
-        <v>27201</v>
+        <v>119674</v>
       </c>
       <c r="F523" s="2">
-        <v>26951</v>
+        <v>118534</v>
       </c>
       <c r="G523" s="2">
-        <v>26702</v>
+        <v>116255</v>
       </c>
       <c r="H523" s="2">
-        <v>26452</v>
+        <v>115115</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C524" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="C524" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D524" s="1" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E524" s="2">
-        <v>32651</v>
+        <v>6479</v>
       </c>
       <c r="F524" s="2">
-        <v>32351</v>
+        <v>6417</v>
       </c>
       <c r="G524" s="2">
-        <v>32052</v>
+        <v>6293</v>
       </c>
       <c r="H524" s="2">
-        <v>31752</v>
+        <v>6232</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E525" s="2">
-        <v>325937</v>
+        <v>10541</v>
       </c>
       <c r="F525" s="2">
-        <v>322947</v>
+        <v>10541</v>
       </c>
       <c r="G525" s="2">
-        <v>319957</v>
+        <v>10441</v>
       </c>
       <c r="H525" s="2">
-        <v>316967</v>
+        <v>10341</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="E526" s="2">
-        <v>38085</v>
+        <v>99250</v>
       </c>
       <c r="F526" s="2">
-        <v>37735</v>
+        <v>99250</v>
       </c>
       <c r="G526" s="2">
-        <v>37386</v>
+        <v>99150</v>
       </c>
       <c r="H526" s="2">
-        <v>37036</v>
+        <v>99050</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E527" s="2">
-        <v>43518</v>
+        <v>15225</v>
       </c>
       <c r="F527" s="2">
-        <v>43119</v>
+        <v>15225</v>
       </c>
       <c r="G527" s="2">
-        <v>42720</v>
+        <v>15125</v>
       </c>
       <c r="H527" s="2">
-        <v>42321</v>
+        <v>15025</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="E528" s="2">
-        <v>48952</v>
+        <v>149150</v>
       </c>
       <c r="F528" s="2">
-        <v>48503</v>
+        <v>149150</v>
       </c>
       <c r="G528" s="2">
-        <v>48054</v>
+        <v>149050</v>
       </c>
       <c r="H528" s="2">
-        <v>47605</v>
+        <v>148950</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="E529" s="2">
-        <v>5461</v>
+        <v>20225</v>
       </c>
       <c r="F529" s="2">
-        <v>5411</v>
+        <v>20225</v>
       </c>
       <c r="G529" s="2">
-        <v>5361</v>
+        <v>20125</v>
       </c>
       <c r="H529" s="2">
-        <v>5311</v>
+        <v>20025</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E530" s="2">
-        <v>54386</v>
+        <v>199150</v>
       </c>
       <c r="F530" s="2">
-        <v>53887</v>
+        <v>199150</v>
       </c>
       <c r="G530" s="2">
-        <v>53388</v>
+        <v>199050</v>
       </c>
       <c r="H530" s="2">
-        <v>52889</v>
+        <v>198950</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="E531" s="2">
-        <v>547207</v>
+        <v>25019</v>
       </c>
       <c r="F531" s="2">
-        <v>542187</v>
+        <v>25019</v>
       </c>
       <c r="G531" s="2">
-        <v>537167</v>
+        <v>24919</v>
       </c>
       <c r="H531" s="2">
-        <v>532147</v>
+        <v>24819</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="E532" s="2">
-        <v>59819</v>
+        <v>29905</v>
       </c>
       <c r="F532" s="2">
-        <v>59270</v>
+        <v>29905</v>
       </c>
       <c r="G532" s="2">
-        <v>58722</v>
+        <v>29805</v>
       </c>
       <c r="H532" s="2">
-        <v>58173</v>
+        <v>29705</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E533" s="2">
-        <v>65253</v>
+        <v>298395</v>
       </c>
       <c r="F533" s="2">
-        <v>64654</v>
+        <v>298395</v>
       </c>
       <c r="G533" s="2">
-        <v>64056</v>
+        <v>298295</v>
       </c>
       <c r="H533" s="2">
-        <v>63457</v>
+        <v>298195</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E534" s="2">
-        <v>70687</v>
+        <v>35090</v>
       </c>
       <c r="F534" s="2">
-        <v>70038</v>
+        <v>35090</v>
       </c>
       <c r="G534" s="2">
-        <v>69390</v>
+        <v>34990</v>
       </c>
       <c r="H534" s="2">
-        <v>68741</v>
+        <v>34890</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="E535" s="2">
-        <v>76120</v>
+        <v>39475</v>
       </c>
       <c r="F535" s="2">
-        <v>75422</v>
+        <v>39475</v>
       </c>
       <c r="G535" s="2">
-        <v>74723</v>
+        <v>39375</v>
       </c>
       <c r="H535" s="2">
-        <v>74025</v>
+        <v>39275</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E536" s="2">
-        <v>81554</v>
+        <v>44759</v>
       </c>
       <c r="F536" s="2">
-        <v>80806</v>
+        <v>44759</v>
       </c>
       <c r="G536" s="2">
-        <v>80057</v>
+        <v>44659</v>
       </c>
       <c r="H536" s="2">
-        <v>79309</v>
+        <v>44559</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E537" s="2">
-        <v>86987</v>
+        <v>5596</v>
       </c>
       <c r="F537" s="2">
-        <v>86189</v>
+        <v>5596</v>
       </c>
       <c r="G537" s="2">
-        <v>85391</v>
+        <v>5496</v>
       </c>
       <c r="H537" s="2">
-        <v>84593</v>
+        <v>5396</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="E538" s="2">
-        <v>92421</v>
+        <v>49615</v>
       </c>
       <c r="F538" s="2">
-        <v>91573</v>
+        <v>49615</v>
       </c>
       <c r="G538" s="2">
-        <v>90725</v>
+        <v>49515</v>
       </c>
       <c r="H538" s="2">
-        <v>89877</v>
+        <v>49415</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E539" s="2">
-        <v>97855</v>
+        <v>497395</v>
       </c>
       <c r="F539" s="2">
-        <v>96957</v>
+        <v>497395</v>
       </c>
       <c r="G539" s="2">
-        <v>96059</v>
+        <v>497295</v>
       </c>
       <c r="H539" s="2">
-        <v>95162</v>
+        <v>497195</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="E540" s="2">
-        <v>103288</v>
+        <v>54609</v>
       </c>
       <c r="F540" s="2">
-        <v>102341</v>
+        <v>54609</v>
       </c>
       <c r="G540" s="2">
-        <v>101393</v>
+        <v>54509</v>
       </c>
       <c r="H540" s="2">
-        <v>100446</v>
+        <v>54409</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1120</v>
+        <v>339</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E541" s="2">
-        <v>124233</v>
+        <v>59534</v>
       </c>
       <c r="F541" s="2">
-        <v>123093</v>
+        <v>59534</v>
       </c>
       <c r="G541" s="2">
-        <v>121953</v>
+        <v>59434</v>
       </c>
       <c r="H541" s="2">
-        <v>120814</v>
+        <v>59334</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1120</v>
+        <v>339</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E542" s="2">
-        <v>6701</v>
+        <v>69379</v>
       </c>
       <c r="F542" s="2">
-        <v>6640</v>
+        <v>69379</v>
       </c>
       <c r="G542" s="2">
-        <v>6578</v>
+        <v>69279</v>
       </c>
       <c r="H542" s="2">
-        <v>6517</v>
+        <v>69179</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E543" s="2">
-        <v>11044</v>
+        <v>75155</v>
       </c>
       <c r="F543" s="2">
-        <v>10943</v>
+        <v>75155</v>
       </c>
       <c r="G543" s="2">
-        <v>10841</v>
+        <v>75055</v>
       </c>
       <c r="H543" s="2">
-        <v>10740</v>
+        <v>74955</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="E544" s="2">
-        <v>107747</v>
+        <v>79229</v>
       </c>
       <c r="F544" s="2">
-        <v>106758</v>
+        <v>79229</v>
       </c>
       <c r="G544" s="2">
-        <v>105770</v>
+        <v>79129</v>
       </c>
       <c r="H544" s="2">
-        <v>104781</v>
+        <v>79029</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E545" s="2">
-        <v>16246</v>
+        <v>84149</v>
       </c>
       <c r="F545" s="2">
-        <v>16097</v>
+        <v>84149</v>
       </c>
       <c r="G545" s="2">
-        <v>15948</v>
+        <v>84049</v>
       </c>
       <c r="H545" s="2">
-        <v>15799</v>
+        <v>83949</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E546" s="2">
-        <v>162138</v>
+        <v>89079</v>
       </c>
       <c r="F546" s="2">
-        <v>160650</v>
+        <v>89079</v>
       </c>
       <c r="G546" s="2">
-        <v>159163</v>
+        <v>88979</v>
       </c>
       <c r="H546" s="2">
-        <v>157675</v>
+        <v>88879</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="E547" s="2">
-        <v>21664</v>
+        <v>94004</v>
       </c>
       <c r="F547" s="2">
-        <v>21465</v>
+        <v>94004</v>
       </c>
       <c r="G547" s="2">
-        <v>21266</v>
+        <v>93904</v>
       </c>
       <c r="H547" s="2">
-        <v>21068</v>
+        <v>93804</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E548" s="2">
-        <v>216638</v>
+        <v>62375</v>
       </c>
       <c r="F548" s="2">
-        <v>214650</v>
+        <v>62375</v>
       </c>
       <c r="G548" s="2">
-        <v>212663</v>
+        <v>62275</v>
       </c>
       <c r="H548" s="2">
-        <v>210675</v>
+        <v>62175</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="E549" s="2">
-        <v>26836</v>
+        <v>6925</v>
       </c>
       <c r="F549" s="2">
-        <v>26590</v>
+        <v>6925</v>
       </c>
       <c r="G549" s="2">
-        <v>26343</v>
+        <v>6825</v>
       </c>
       <c r="H549" s="2">
-        <v>26097</v>
+        <v>6725</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="E550" s="2">
-        <v>32444</v>
+        <v>10185</v>
       </c>
       <c r="F550" s="2">
-        <v>32146</v>
+        <v>10185</v>
       </c>
       <c r="G550" s="2">
-        <v>31849</v>
+        <v>10085</v>
       </c>
       <c r="H550" s="2">
-        <v>31551</v>
+        <v>9985</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E551" s="2">
-        <v>324815</v>
+        <v>16025</v>
       </c>
       <c r="F551" s="2">
-        <v>321835</v>
+        <v>16025</v>
       </c>
       <c r="G551" s="2">
-        <v>318855</v>
+        <v>15925</v>
       </c>
       <c r="H551" s="2">
-        <v>315875</v>
+        <v>15825</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E552" s="2">
-        <v>37812</v>
+        <v>26350</v>
       </c>
       <c r="F552" s="2">
-        <v>37465</v>
+        <v>26350</v>
       </c>
       <c r="G552" s="2">
-        <v>37118</v>
+        <v>26250</v>
       </c>
       <c r="H552" s="2">
-        <v>36771</v>
+        <v>26150</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="E553" s="2">
-        <v>43246</v>
+        <v>38225</v>
       </c>
       <c r="F553" s="2">
-        <v>42849</v>
+        <v>38225</v>
       </c>
       <c r="G553" s="2">
-        <v>42452</v>
+        <v>38125</v>
       </c>
       <c r="H553" s="2">
-        <v>42056</v>
+        <v>38025</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E554" s="2">
-        <v>48405</v>
+        <v>11165</v>
       </c>
       <c r="F554" s="2">
-        <v>47961</v>
+        <v>11165</v>
       </c>
       <c r="G554" s="2">
-        <v>47517</v>
+        <v>11065</v>
       </c>
       <c r="H554" s="2">
-        <v>47072</v>
+        <v>10965</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E555" s="2">
-        <v>5661</v>
+        <v>98100</v>
       </c>
       <c r="F555" s="2">
-        <v>5610</v>
+        <v>98100</v>
       </c>
       <c r="G555" s="2">
-        <v>5558</v>
+        <v>98000</v>
       </c>
       <c r="H555" s="2">
-        <v>5506</v>
+        <v>97900</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="E556" s="2">
-        <v>53655</v>
+        <v>16045</v>
       </c>
       <c r="F556" s="2">
-        <v>53163</v>
+        <v>16045</v>
       </c>
       <c r="G556" s="2">
-        <v>52671</v>
+        <v>15945</v>
       </c>
       <c r="H556" s="2">
-        <v>52179</v>
+        <v>15845</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E557" s="2">
-        <v>541725</v>
+        <v>149045</v>
       </c>
       <c r="F557" s="2">
-        <v>536755</v>
+        <v>149045</v>
       </c>
       <c r="G557" s="2">
-        <v>531785</v>
+        <v>148945</v>
       </c>
       <c r="H557" s="2">
-        <v>526815</v>
+        <v>148845</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="E558" s="2">
-        <v>59146</v>
+        <v>20900</v>
       </c>
       <c r="F558" s="2">
-        <v>58603</v>
+        <v>20900</v>
       </c>
       <c r="G558" s="2">
-        <v>58060</v>
+        <v>20800</v>
       </c>
       <c r="H558" s="2">
-        <v>57518</v>
+        <v>20700</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E559" s="2">
-        <v>64517</v>
+        <v>197266</v>
       </c>
       <c r="F559" s="2">
-        <v>63925</v>
+        <v>197266</v>
       </c>
       <c r="G559" s="2">
-        <v>63333</v>
+        <v>197166</v>
       </c>
       <c r="H559" s="2">
-        <v>62741</v>
+        <v>197066</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="E560" s="2">
-        <v>75259</v>
+        <v>25825</v>
       </c>
       <c r="F560" s="2">
-        <v>74569</v>
+        <v>25825</v>
       </c>
       <c r="G560" s="2">
-        <v>73878</v>
+        <v>25725</v>
       </c>
       <c r="H560" s="2">
-        <v>73188</v>
+        <v>25625</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="E561" s="2">
-        <v>81483</v>
+        <v>30815</v>
       </c>
       <c r="F561" s="2">
-        <v>80735</v>
+        <v>30815</v>
       </c>
       <c r="G561" s="2">
-        <v>79988</v>
+        <v>30715</v>
       </c>
       <c r="H561" s="2">
-        <v>79240</v>
+        <v>30615</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="E562" s="2">
-        <v>86001</v>
+        <v>297165</v>
       </c>
       <c r="F562" s="2">
-        <v>85212</v>
+        <v>297165</v>
       </c>
       <c r="G562" s="2">
-        <v>84423</v>
+        <v>297065</v>
       </c>
       <c r="H562" s="2">
-        <v>83634</v>
+        <v>296965</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="E563" s="2">
-        <v>91373</v>
+        <v>39805</v>
       </c>
       <c r="F563" s="2">
-        <v>90534</v>
+        <v>39805</v>
       </c>
       <c r="G563" s="2">
-        <v>89696</v>
+        <v>39705</v>
       </c>
       <c r="H563" s="2">
-        <v>88858</v>
+        <v>39605</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E564" s="2">
-        <v>96743</v>
+        <v>394925</v>
       </c>
       <c r="F564" s="2">
-        <v>95855</v>
+        <v>394925</v>
       </c>
       <c r="G564" s="2">
-        <v>94968</v>
+        <v>394825</v>
       </c>
       <c r="H564" s="2">
-        <v>94080</v>
+        <v>394725</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="E565" s="2">
-        <v>102113</v>
+        <v>6220</v>
       </c>
       <c r="F565" s="2">
-        <v>101177</v>
+        <v>6220</v>
       </c>
       <c r="G565" s="2">
-        <v>100240</v>
+        <v>6120</v>
       </c>
       <c r="H565" s="2">
-        <v>99303</v>
+        <v>6020</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E566" s="2">
-        <v>16922</v>
+        <v>49420</v>
       </c>
       <c r="F566" s="2">
-        <v>16767</v>
+        <v>49420</v>
       </c>
       <c r="G566" s="2">
-        <v>16612</v>
+        <v>49320</v>
       </c>
       <c r="H566" s="2">
-        <v>16457</v>
+        <v>49220</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="E567" s="2">
-        <v>19620</v>
+        <v>491566</v>
       </c>
       <c r="F567" s="2">
-        <v>19440</v>
+        <v>491566</v>
       </c>
       <c r="G567" s="2">
-        <v>19260</v>
+        <v>491466</v>
       </c>
       <c r="H567" s="2">
-        <v>19080</v>
+        <v>491366</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="E568" s="2">
-        <v>7744</v>
+        <v>59225</v>
       </c>
       <c r="F568" s="2">
-        <v>7673</v>
+        <v>59225</v>
       </c>
       <c r="G568" s="2">
-        <v>7602</v>
+        <v>59125</v>
       </c>
       <c r="H568" s="2">
-        <v>7531</v>
+        <v>59025</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="E569" s="2">
-        <v>9924</v>
+        <v>68930</v>
       </c>
       <c r="F569" s="2">
-        <v>9833</v>
+        <v>68930</v>
       </c>
       <c r="G569" s="2">
-        <v>9742</v>
+        <v>68830</v>
       </c>
       <c r="H569" s="2">
-        <v>9651</v>
+        <v>68730</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="E570" s="2">
-        <v>11014</v>
+        <v>78395</v>
       </c>
       <c r="F570" s="2">
-        <v>10913</v>
+        <v>78395</v>
       </c>
       <c r="G570" s="2">
-        <v>10812</v>
+        <v>78295</v>
       </c>
       <c r="H570" s="2">
-        <v>10711</v>
+        <v>78195</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="E571" s="2">
-        <v>12562</v>
+        <v>88215</v>
       </c>
       <c r="F571" s="2">
-        <v>12447</v>
+        <v>88215</v>
       </c>
       <c r="G571" s="2">
-        <v>12332</v>
+        <v>88115</v>
       </c>
       <c r="H571" s="2">
-        <v>12217</v>
+        <v>88015</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>352</v>
+        <v>922</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="E572" s="2">
-        <v>26732</v>
+        <v>399623</v>
       </c>
       <c r="F572" s="2">
-        <v>26487</v>
+        <v>395817</v>
       </c>
       <c r="G572" s="2">
-        <v>26242</v>
+        <v>388205</v>
       </c>
       <c r="H572" s="2">
-        <v>25997</v>
+        <v>384399</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>352</v>
+        <v>922</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="E573" s="2">
-        <v>30084</v>
+        <v>79872</v>
       </c>
       <c r="F573" s="2">
-        <v>29808</v>
+        <v>79112</v>
       </c>
       <c r="G573" s="2">
-        <v>29532</v>
+        <v>77590</v>
       </c>
       <c r="H573" s="2">
-        <v>29256</v>
+        <v>76830</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>352</v>
+        <v>922</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="E574" s="2">
-        <v>14290</v>
+        <v>799218</v>
       </c>
       <c r="F574" s="2">
-        <v>14159</v>
+        <v>791606</v>
       </c>
       <c r="G574" s="2">
-        <v>14028</v>
+        <v>776383</v>
       </c>
       <c r="H574" s="2">
-        <v>13897</v>
+        <v>768772</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>352</v>
+        <v>922</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="E575" s="2">
-        <v>16922</v>
+        <v>15908</v>
       </c>
       <c r="F575" s="2">
-        <v>16767</v>
+        <v>15756</v>
       </c>
       <c r="G575" s="2">
-        <v>16612</v>
+        <v>15453</v>
       </c>
       <c r="H575" s="2">
-        <v>16457</v>
+        <v>15302</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>352</v>
+        <v>922</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1178</v>
+        <v>1192</v>
       </c>
       <c r="E576" s="2">
-        <v>20192</v>
+        <v>159719</v>
       </c>
       <c r="F576" s="2">
-        <v>20007</v>
+        <v>158198</v>
       </c>
       <c r="G576" s="2">
-        <v>19822</v>
+        <v>155155</v>
       </c>
       <c r="H576" s="2">
-        <v>19637</v>
+        <v>153634</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>352</v>
+        <v>42</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1178</v>
+        <v>1194</v>
       </c>
       <c r="E577" s="2">
-        <v>21991</v>
+        <v>56640</v>
       </c>
       <c r="F577" s="2">
-        <v>21789</v>
+        <v>56640</v>
       </c>
       <c r="G577" s="2">
-        <v>21587</v>
+        <v>56540</v>
       </c>
       <c r="H577" s="2">
-        <v>21386</v>
+        <v>56440</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>352</v>
+        <v>42</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="E578" s="2">
-        <v>37632</v>
+        <v>15560</v>
       </c>
       <c r="F578" s="2">
-        <v>37287</v>
+        <v>15560</v>
       </c>
       <c r="G578" s="2">
-        <v>36942</v>
+        <v>15460</v>
       </c>
       <c r="H578" s="2">
-        <v>36597</v>
+        <v>15360</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>352</v>
+        <v>42</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="E579" s="2">
-        <v>43164</v>
+        <v>4425</v>
       </c>
       <c r="F579" s="2">
-        <v>42768</v>
+        <v>4425</v>
       </c>
       <c r="G579" s="2">
-        <v>42372</v>
+        <v>4325</v>
       </c>
       <c r="H579" s="2">
-        <v>41976</v>
+        <v>4225</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
       <c r="E580" s="2">
-        <v>22062</v>
+        <v>60450</v>
       </c>
       <c r="F580" s="2">
-        <v>21859</v>
+        <v>60450</v>
       </c>
       <c r="G580" s="2">
-        <v>21657</v>
+        <v>60350</v>
       </c>
       <c r="H580" s="2">
-        <v>21454</v>
+        <v>60250</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1185</v>
+        <v>1202</v>
       </c>
       <c r="E581" s="2">
-        <v>24443</v>
+        <v>57425</v>
       </c>
       <c r="F581" s="2">
-        <v>24219</v>
+        <v>57425</v>
       </c>
       <c r="G581" s="2">
-        <v>23995</v>
+        <v>57325</v>
       </c>
       <c r="H581" s="2">
-        <v>23771</v>
+        <v>57225</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1189</v>
+        <v>1203</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1185</v>
+        <v>1204</v>
       </c>
       <c r="E582" s="2">
-        <v>26607</v>
+        <v>6500</v>
       </c>
       <c r="F582" s="2">
-        <v>26363</v>
+        <v>6500</v>
       </c>
       <c r="G582" s="2">
-        <v>26119</v>
+        <v>6400</v>
       </c>
       <c r="H582" s="2">
-        <v>25875</v>
+        <v>6300</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1190</v>
+        <v>1205</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1185</v>
+        <v>1206</v>
       </c>
       <c r="E583" s="2">
-        <v>30002</v>
+        <v>18850</v>
       </c>
       <c r="F583" s="2">
-        <v>29727</v>
+        <v>18850</v>
       </c>
       <c r="G583" s="2">
-        <v>29452</v>
+        <v>18750</v>
       </c>
       <c r="H583" s="2">
-        <v>29177</v>
+        <v>18650</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1192</v>
+        <v>1208</v>
       </c>
       <c r="E584" s="2">
-        <v>54091</v>
+        <v>110925</v>
       </c>
       <c r="F584" s="2">
-        <v>53595</v>
+        <v>110925</v>
       </c>
       <c r="G584" s="2">
-        <v>53099</v>
+        <v>110825</v>
       </c>
       <c r="H584" s="2">
-        <v>52603</v>
+        <v>110725</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1193</v>
+        <v>1209</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1194</v>
+        <v>1210</v>
       </c>
       <c r="E585" s="2">
-        <v>73166</v>
+        <v>30450</v>
       </c>
       <c r="F585" s="2">
-        <v>72495</v>
+        <v>30450</v>
       </c>
       <c r="G585" s="2">
-        <v>71824</v>
+        <v>30350</v>
       </c>
       <c r="H585" s="2">
-        <v>71153</v>
+        <v>30250</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>352</v>
+        <v>1036</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="E586" s="2">
-        <v>109681</v>
+        <v>33900</v>
       </c>
       <c r="F586" s="2">
-        <v>108675</v>
+        <v>33900</v>
       </c>
       <c r="G586" s="2">
-        <v>107669</v>
+        <v>33800</v>
       </c>
       <c r="H586" s="2">
-        <v>106663</v>
+        <v>33700</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>352</v>
+        <v>1036</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1198</v>
+        <v>1214</v>
       </c>
       <c r="E587" s="2">
-        <v>67553</v>
+        <v>20400</v>
       </c>
       <c r="F587" s="2">
-        <v>66933</v>
+        <v>20400</v>
       </c>
       <c r="G587" s="2">
-        <v>66313</v>
+        <v>20300</v>
       </c>
       <c r="H587" s="2">
-        <v>65694</v>
+        <v>20200</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1199</v>
+        <v>1215</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>352</v>
+        <v>1036</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1200</v>
+        <v>1216</v>
       </c>
       <c r="E588" s="2">
-        <v>7112</v>
+        <v>90775</v>
       </c>
       <c r="F588" s="2">
-        <v>7047</v>
+        <v>90775</v>
       </c>
       <c r="G588" s="2">
-        <v>6982</v>
+        <v>90675</v>
       </c>
       <c r="H588" s="2">
-        <v>6917</v>
+        <v>90575</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1201</v>
+        <v>1217</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>352</v>
+        <v>1036</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1202</v>
+        <v>1218</v>
       </c>
       <c r="E589" s="2">
-        <v>10666</v>
+        <v>124875</v>
       </c>
       <c r="F589" s="2">
-        <v>10568</v>
+        <v>124875</v>
       </c>
       <c r="G589" s="2">
-        <v>10470</v>
+        <v>124775</v>
       </c>
       <c r="H589" s="2">
-        <v>10372</v>
+        <v>124675</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1203</v>
+        <v>1219</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>352</v>
+        <v>1036</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1204</v>
+        <v>1220</v>
       </c>
       <c r="E590" s="2">
-        <v>17031</v>
+        <v>72925</v>
       </c>
       <c r="F590" s="2">
-        <v>16875</v>
+        <v>72925</v>
       </c>
       <c r="G590" s="2">
-        <v>16719</v>
+        <v>72825</v>
       </c>
       <c r="H590" s="2">
-        <v>16563</v>
+        <v>72725</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1205</v>
+        <v>1221</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>352</v>
+        <v>1222</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
       <c r="E591" s="2">
-        <v>28286</v>
+        <v>156975</v>
       </c>
       <c r="F591" s="2">
-        <v>28026</v>
+        <v>155480</v>
       </c>
       <c r="G591" s="2">
-        <v>27767</v>
+        <v>152490</v>
       </c>
       <c r="H591" s="2">
-        <v>27507</v>
+        <v>150995</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>352</v>
+        <v>1222</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="E592" s="2">
-        <v>41229</v>
+        <v>320880</v>
       </c>
       <c r="F592" s="2">
-        <v>40851</v>
+        <v>317824</v>
       </c>
       <c r="G592" s="2">
-        <v>40473</v>
+        <v>311712</v>
       </c>
       <c r="H592" s="2">
-        <v>40095</v>
+        <v>308656</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>14</v>
+        <v>1222</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1210</v>
+        <v>1227</v>
       </c>
       <c r="E593" s="2">
-        <v>11734</v>
+        <v>807444</v>
       </c>
       <c r="F593" s="2">
-        <v>11626</v>
+        <v>799754</v>
       </c>
       <c r="G593" s="2">
-        <v>11519</v>
+        <v>784374</v>
       </c>
       <c r="H593" s="2">
-        <v>11411</v>
+        <v>776684</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1211</v>
+        <v>1228</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1212</v>
+        <v>1230</v>
       </c>
       <c r="E594" s="2">
-        <v>106493</v>
+        <v>108760</v>
       </c>
       <c r="F594" s="2">
-        <v>105516</v>
+        <v>107724</v>
       </c>
       <c r="G594" s="2">
-        <v>104539</v>
+        <v>105653</v>
       </c>
       <c r="H594" s="2">
-        <v>103562</v>
+        <v>104617</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1214</v>
+        <v>1232</v>
       </c>
       <c r="E595" s="2">
-        <v>17053</v>
+        <v>1085415</v>
       </c>
       <c r="F595" s="2">
-        <v>16897</v>
+        <v>1075078</v>
       </c>
       <c r="G595" s="2">
-        <v>16740</v>
+        <v>1054404</v>
       </c>
       <c r="H595" s="2">
-        <v>16584</v>
+        <v>1044066</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1215</v>
+        <v>1233</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="E596" s="2">
-        <v>162023</v>
+        <v>1121336</v>
       </c>
       <c r="F596" s="2">
-        <v>160537</v>
+        <v>1110657</v>
       </c>
       <c r="G596" s="2">
-        <v>159050</v>
+        <v>1089298</v>
       </c>
       <c r="H596" s="2">
-        <v>157564</v>
+        <v>1078618</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1217</v>
+        <v>1235</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1218</v>
+        <v>1236</v>
       </c>
       <c r="E597" s="2">
-        <v>22345</v>
+        <v>163127</v>
       </c>
       <c r="F597" s="2">
-        <v>22140</v>
+        <v>161573</v>
       </c>
       <c r="G597" s="2">
-        <v>21935</v>
+        <v>158466</v>
       </c>
       <c r="H597" s="2">
-        <v>21730</v>
+        <v>156913</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1220</v>
+        <v>1238</v>
       </c>
       <c r="E598" s="2">
-        <v>215836</v>
+        <v>217494</v>
       </c>
       <c r="F598" s="2">
-        <v>213856</v>
+        <v>215422</v>
       </c>
       <c r="G598" s="2">
-        <v>211876</v>
+        <v>211280</v>
       </c>
       <c r="H598" s="2">
-        <v>209896</v>
+        <v>209208</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1221</v>
+        <v>1239</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1222</v>
+        <v>1240</v>
       </c>
       <c r="E599" s="2">
-        <v>27713</v>
+        <v>271860</v>
       </c>
       <c r="F599" s="2">
-        <v>27459</v>
+        <v>269271</v>
       </c>
       <c r="G599" s="2">
-        <v>27205</v>
+        <v>264092</v>
       </c>
       <c r="H599" s="2">
-        <v>26951</v>
+        <v>261503</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1224</v>
+        <v>1242</v>
       </c>
       <c r="E600" s="2">
-        <v>33152</v>
+        <v>326227</v>
       </c>
       <c r="F600" s="2">
-        <v>32848</v>
+        <v>323120</v>
       </c>
       <c r="G600" s="2">
-        <v>32544</v>
+        <v>316906</v>
       </c>
       <c r="H600" s="2">
-        <v>32240</v>
+        <v>313799</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1226</v>
+        <v>1244</v>
       </c>
       <c r="E601" s="2">
-        <v>323474</v>
+        <v>377680</v>
       </c>
       <c r="F601" s="2">
-        <v>320506</v>
+        <v>374083</v>
       </c>
       <c r="G601" s="2">
-        <v>317539</v>
+        <v>366889</v>
       </c>
       <c r="H601" s="2">
-        <v>314571</v>
+        <v>363292</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1227</v>
+        <v>1245</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1228</v>
+        <v>1246</v>
       </c>
       <c r="E602" s="2">
-        <v>42951</v>
+        <v>434959</v>
       </c>
       <c r="F602" s="2">
-        <v>42557</v>
+        <v>430817</v>
       </c>
       <c r="G602" s="2">
-        <v>42163</v>
+        <v>422532</v>
       </c>
       <c r="H602" s="2">
-        <v>41769</v>
+        <v>418389</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C603" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="C603" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D603" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="E603" s="2">
-        <v>5455</v>
+        <v>486414</v>
       </c>
       <c r="F603" s="2">
-        <v>5405</v>
+        <v>481781</v>
       </c>
       <c r="G603" s="2">
-        <v>5355</v>
+        <v>472516</v>
       </c>
       <c r="H603" s="2">
-        <v>5305</v>
+        <v>467884</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1232</v>
+        <v>1250</v>
       </c>
       <c r="E604" s="2">
-        <v>53432</v>
+        <v>54393</v>
       </c>
       <c r="F604" s="2">
-        <v>52942</v>
+        <v>53875</v>
       </c>
       <c r="G604" s="2">
-        <v>52451</v>
+        <v>52839</v>
       </c>
       <c r="H604" s="2">
-        <v>51961</v>
+        <v>52321</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1233</v>
+        <v>1251</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1234</v>
+        <v>1252</v>
       </c>
       <c r="E605" s="2">
-        <v>540286</v>
+        <v>542721</v>
       </c>
       <c r="F605" s="2">
-        <v>535329</v>
+        <v>537552</v>
       </c>
       <c r="G605" s="2">
-        <v>530372</v>
+        <v>527215</v>
       </c>
       <c r="H605" s="2">
-        <v>525416</v>
+        <v>522046</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1235</v>
+        <v>1253</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1236</v>
+        <v>1254</v>
       </c>
       <c r="E606" s="2">
-        <v>64119</v>
+        <v>597088</v>
       </c>
       <c r="F606" s="2">
-        <v>63531</v>
+        <v>591401</v>
       </c>
       <c r="G606" s="2">
-        <v>62943</v>
+        <v>580028</v>
       </c>
       <c r="H606" s="2">
-        <v>62355</v>
+        <v>574342</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1237</v>
+        <v>1255</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
       <c r="E607" s="2">
-        <v>74698</v>
+        <v>652505</v>
       </c>
       <c r="F607" s="2">
-        <v>74012</v>
+        <v>646290</v>
       </c>
       <c r="G607" s="2">
-        <v>73327</v>
+        <v>633862</v>
       </c>
       <c r="H607" s="2">
-        <v>72642</v>
+        <v>627647</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1240</v>
+        <v>1258</v>
       </c>
       <c r="E608" s="2">
-        <v>85015</v>
+        <v>760187</v>
       </c>
       <c r="F608" s="2">
-        <v>84235</v>
+        <v>752948</v>
       </c>
       <c r="G608" s="2">
-        <v>83455</v>
+        <v>738468</v>
       </c>
       <c r="H608" s="2">
-        <v>82675</v>
+        <v>731228</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1242</v>
+        <v>1260</v>
       </c>
       <c r="E609" s="2">
-        <v>95718</v>
+        <v>920374</v>
       </c>
       <c r="F609" s="2">
-        <v>94840</v>
+        <v>911609</v>
       </c>
       <c r="G609" s="2">
-        <v>93962</v>
+        <v>894078</v>
       </c>
       <c r="H609" s="2">
-        <v>93084</v>
+        <v>885312</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1243</v>
+        <v>1261</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1006</v>
+        <v>1229</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1244</v>
+        <v>1262</v>
       </c>
       <c r="E610" s="2">
-        <v>411930</v>
+        <v>108760</v>
       </c>
       <c r="F610" s="2">
-        <v>408150</v>
+        <v>107724</v>
       </c>
       <c r="G610" s="2">
-        <v>404371</v>
+        <v>105653</v>
       </c>
       <c r="H610" s="2">
-        <v>400592</v>
+        <v>104617</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1245</v>
+        <v>1263</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1006</v>
+        <v>504</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="E611" s="2">
-        <v>164638</v>
+        <v>164947</v>
       </c>
       <c r="F611" s="2">
-        <v>163128</v>
+        <v>163376</v>
       </c>
       <c r="G611" s="2">
-        <v>161617</v>
+        <v>160234</v>
       </c>
       <c r="H611" s="2">
-        <v>160107</v>
+        <v>158663</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1247</v>
+        <v>1265</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>34</v>
+        <v>1036</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1248</v>
+        <v>1266</v>
       </c>
       <c r="E612" s="2">
-        <v>61302</v>
+        <v>107275</v>
       </c>
       <c r="F612" s="2">
-        <v>60739</v>
+        <v>107275</v>
       </c>
       <c r="G612" s="2">
-        <v>60177</v>
+        <v>107175</v>
       </c>
       <c r="H612" s="2">
-        <v>59614</v>
+        <v>107075</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1249</v>
+        <v>1267</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>34</v>
+        <v>1036</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1250</v>
+        <v>1268</v>
       </c>
       <c r="E613" s="2">
-        <v>16524</v>
+        <v>36050</v>
       </c>
       <c r="F613" s="2">
-        <v>16373</v>
+        <v>36050</v>
       </c>
       <c r="G613" s="2">
-        <v>16221</v>
+        <v>35950</v>
       </c>
       <c r="H613" s="2">
-        <v>16070</v>
+        <v>35850</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1251</v>
+        <v>1269</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>34</v>
+        <v>1036</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1252</v>
+        <v>1270</v>
       </c>
       <c r="E614" s="2">
-        <v>4382</v>
+        <v>134710</v>
       </c>
       <c r="F614" s="2">
-        <v>4342</v>
+        <v>134710</v>
       </c>
       <c r="G614" s="2">
-        <v>4301</v>
+        <v>134610</v>
       </c>
       <c r="H614" s="2">
-        <v>4261</v>
+        <v>134510</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1253</v>
+        <v>1271</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>14</v>
+        <v>1036</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1254</v>
+        <v>1272</v>
       </c>
       <c r="E615" s="2">
-        <v>66490</v>
+        <v>15780</v>
       </c>
       <c r="F615" s="2">
-        <v>65880</v>
+        <v>15780</v>
       </c>
       <c r="G615" s="2">
-        <v>65270</v>
+        <v>15680</v>
       </c>
       <c r="H615" s="2">
-        <v>64660</v>
+        <v>15580</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>14</v>
+        <v>1036</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1256</v>
+        <v>1274</v>
       </c>
       <c r="E616" s="2">
-        <v>59160</v>
+        <v>31525</v>
       </c>
       <c r="F616" s="2">
-        <v>58617</v>
+        <v>31525</v>
       </c>
       <c r="G616" s="2">
-        <v>58074</v>
+        <v>31425</v>
       </c>
       <c r="H616" s="2">
-        <v>57532</v>
+        <v>31325</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>14</v>
+        <v>1036</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="E617" s="2">
-        <v>7467</v>
+        <v>41725</v>
       </c>
       <c r="F617" s="2">
-        <v>7398</v>
+        <v>41725</v>
       </c>
       <c r="G617" s="2">
-        <v>7330</v>
+        <v>41625</v>
       </c>
       <c r="H617" s="2">
-        <v>7261</v>
+        <v>41525</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1259</v>
+        <v>1277</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>14</v>
+        <v>1036</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1260</v>
+        <v>1278</v>
       </c>
       <c r="E618" s="2">
-        <v>22890</v>
+        <v>68925</v>
       </c>
       <c r="F618" s="2">
-        <v>22680</v>
+        <v>68925</v>
       </c>
       <c r="G618" s="2">
-        <v>22470</v>
+        <v>68825</v>
       </c>
       <c r="H618" s="2">
-        <v>22260</v>
+        <v>68725</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1261</v>
+        <v>1279</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1262</v>
+        <v>1280</v>
       </c>
       <c r="E619" s="2">
-        <v>33272</v>
+        <v>6925</v>
       </c>
       <c r="F619" s="2">
-        <v>32967</v>
+        <v>6925</v>
       </c>
       <c r="G619" s="2">
-        <v>32662</v>
+        <v>6825</v>
       </c>
       <c r="H619" s="2">
-        <v>32357</v>
+        <v>6725</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1263</v>
+        <v>1281</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1264</v>
+        <v>1282</v>
       </c>
       <c r="E620" s="2">
-        <v>36515</v>
+        <v>19625</v>
       </c>
       <c r="F620" s="2">
-        <v>36180</v>
+        <v>19625</v>
       </c>
       <c r="G620" s="2">
-        <v>35845</v>
+        <v>19525</v>
       </c>
       <c r="H620" s="2">
-        <v>35510</v>
+        <v>19425</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1265</v>
+        <v>1283</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1266</v>
+        <v>1284</v>
       </c>
       <c r="E621" s="2">
-        <v>21800</v>
+        <v>16025</v>
       </c>
       <c r="F621" s="2">
-        <v>21600</v>
+        <v>16025</v>
       </c>
       <c r="G621" s="2">
-        <v>21400</v>
+        <v>15925</v>
       </c>
       <c r="H621" s="2">
-        <v>21200</v>
+        <v>15825</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1267</v>
+        <v>1285</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1268</v>
+        <v>1286</v>
       </c>
       <c r="E622" s="2">
-        <v>98509</v>
+        <v>21675</v>
       </c>
       <c r="F622" s="2">
-        <v>97605</v>
+        <v>21675</v>
       </c>
       <c r="G622" s="2">
-        <v>96701</v>
+        <v>21575</v>
       </c>
       <c r="H622" s="2">
-        <v>95798</v>
+        <v>21475</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1269</v>
+        <v>1287</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1073</v>
+        <v>339</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1270</v>
+        <v>1288</v>
       </c>
       <c r="E623" s="2">
-        <v>135678</v>
+        <v>38225</v>
       </c>
       <c r="F623" s="2">
-        <v>134433</v>
+        <v>38225</v>
       </c>
       <c r="G623" s="2">
-        <v>133188</v>
+        <v>38125</v>
       </c>
       <c r="H623" s="2">
-        <v>131944</v>
+        <v>38025</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1271</v>
+        <v>1289</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1073</v>
+        <v>504</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
       <c r="E624" s="2">
-        <v>79052</v>
+        <v>14423</v>
       </c>
       <c r="F624" s="2">
-        <v>78327</v>
+        <v>14285</v>
       </c>
       <c r="G624" s="2">
-        <v>77602</v>
+        <v>14011</v>
       </c>
       <c r="H624" s="2">
-        <v>76877</v>
+        <v>13873</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1273</v>
+        <v>1291</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1274</v>
+        <v>745</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
       <c r="E625" s="2">
-        <v>162955</v>
+        <v>28649</v>
       </c>
       <c r="F625" s="2">
-        <v>161460</v>
+        <v>28376</v>
       </c>
       <c r="G625" s="2">
-        <v>159965</v>
+        <v>27831</v>
       </c>
       <c r="H625" s="2">
-        <v>158470</v>
+        <v>27558</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1276</v>
+        <v>1293</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1274</v>
+        <v>745</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
       <c r="E626" s="2">
-        <v>312803</v>
+        <v>57272</v>
       </c>
       <c r="F626" s="2">
-        <v>309933</v>
+        <v>56727</v>
       </c>
       <c r="G626" s="2">
-        <v>307063</v>
+        <v>55636</v>
       </c>
       <c r="H626" s="2">
-        <v>304194</v>
+        <v>55090</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1278</v>
+        <v>1295</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1274</v>
+        <v>745</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1279</v>
+        <v>1296</v>
       </c>
       <c r="E627" s="2">
-        <v>768882</v>
+        <v>85895</v>
       </c>
       <c r="F627" s="2">
-        <v>761828</v>
+        <v>85077</v>
       </c>
       <c r="G627" s="2">
-        <v>754774</v>
+        <v>83441</v>
       </c>
       <c r="H627" s="2">
-        <v>747720</v>
+        <v>82623</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1280</v>
+        <v>1297</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>466</v>
+        <v>1298</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
       <c r="E628" s="2">
-        <v>177976</v>
+        <v>11239</v>
       </c>
       <c r="F628" s="2">
-        <v>176343</v>
+        <v>11239</v>
       </c>
       <c r="G628" s="2">
-        <v>174711</v>
+        <v>11139</v>
       </c>
       <c r="H628" s="2">
-        <v>173078</v>
+        <v>11039</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1282</v>
+        <v>1300</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="E629" s="2">
-        <v>119442</v>
+        <v>100225</v>
       </c>
       <c r="F629" s="2">
-        <v>118346</v>
+        <v>100225</v>
       </c>
       <c r="G629" s="2">
-        <v>117251</v>
+        <v>100125</v>
       </c>
       <c r="H629" s="2">
-        <v>116155</v>
+        <v>100025</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1284</v>
+        <v>1302</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1285</v>
+        <v>1303</v>
       </c>
       <c r="E630" s="2">
-        <v>33910</v>
+        <v>15395</v>
       </c>
       <c r="F630" s="2">
-        <v>33599</v>
+        <v>15395</v>
       </c>
       <c r="G630" s="2">
-        <v>33288</v>
+        <v>15295</v>
       </c>
       <c r="H630" s="2">
-        <v>32977</v>
+        <v>15195</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1286</v>
+        <v>1304</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1287</v>
+        <v>1305</v>
       </c>
       <c r="E631" s="2">
-        <v>146398</v>
+        <v>150395</v>
       </c>
       <c r="F631" s="2">
-        <v>145055</v>
+        <v>150395</v>
       </c>
       <c r="G631" s="2">
-        <v>143712</v>
+        <v>150295</v>
       </c>
       <c r="H631" s="2">
-        <v>142369</v>
+        <v>150195</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1289</v>
+        <v>1307</v>
       </c>
       <c r="E632" s="2">
-        <v>16257</v>
+        <v>200395</v>
       </c>
       <c r="F632" s="2">
-        <v>16108</v>
+        <v>200395</v>
       </c>
       <c r="G632" s="2">
-        <v>15959</v>
+        <v>200295</v>
       </c>
       <c r="H632" s="2">
-        <v>15810</v>
+        <v>200195</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1290</v>
+        <v>1308</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="E633" s="2">
-        <v>37643</v>
+        <v>25376</v>
       </c>
       <c r="F633" s="2">
-        <v>37298</v>
+        <v>25376</v>
       </c>
       <c r="G633" s="2">
-        <v>36952</v>
+        <v>25276</v>
       </c>
       <c r="H633" s="2">
-        <v>36607</v>
+        <v>25176</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1292</v>
+        <v>1310</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1293</v>
+        <v>1311</v>
       </c>
       <c r="E634" s="2">
-        <v>45044</v>
+        <v>30385</v>
       </c>
       <c r="F634" s="2">
-        <v>44631</v>
+        <v>30385</v>
       </c>
       <c r="G634" s="2">
-        <v>44218</v>
+        <v>30285</v>
       </c>
       <c r="H634" s="2">
-        <v>43805</v>
+        <v>30185</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1294</v>
+        <v>1312</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1073</v>
+        <v>1298</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="E635" s="2">
-        <v>75483</v>
+        <v>300395</v>
       </c>
       <c r="F635" s="2">
-        <v>74790</v>
+        <v>300395</v>
       </c>
       <c r="G635" s="2">
-        <v>74098</v>
+        <v>300295</v>
       </c>
       <c r="H635" s="2">
-        <v>73405</v>
+        <v>300195</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>352</v>
+        <v>1298</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="E636" s="2">
-        <v>7112</v>
+        <v>40364</v>
       </c>
       <c r="F636" s="2">
-        <v>7047</v>
+        <v>40364</v>
       </c>
       <c r="G636" s="2">
-        <v>6982</v>
+        <v>40264</v>
       </c>
       <c r="H636" s="2">
-        <v>6917</v>
+        <v>40164</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C637" s="1" t="s">
         <v>1298</v>
       </c>
-      <c r="C637" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D637" s="1" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="E637" s="2">
-        <v>20955</v>
+        <v>6248</v>
       </c>
       <c r="F637" s="2">
-        <v>20763</v>
+        <v>6248</v>
       </c>
       <c r="G637" s="2">
-        <v>20571</v>
+        <v>6148</v>
       </c>
       <c r="H637" s="2">
-        <v>20379</v>
+        <v>6048</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1300</v>
+        <v>1318</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>352</v>
+        <v>1298</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1301</v>
+        <v>1319</v>
       </c>
       <c r="E638" s="2">
-        <v>17031</v>
+        <v>50350</v>
       </c>
       <c r="F638" s="2">
-        <v>16875</v>
+        <v>50350</v>
       </c>
       <c r="G638" s="2">
-        <v>16719</v>
+        <v>50250</v>
       </c>
       <c r="H638" s="2">
-        <v>16563</v>
+        <v>50150</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1302</v>
+        <v>1320</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>352</v>
+        <v>1298</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1303</v>
+        <v>1321</v>
       </c>
       <c r="E639" s="2">
-        <v>23190</v>
+        <v>500395</v>
       </c>
       <c r="F639" s="2">
-        <v>22977</v>
+        <v>500395</v>
       </c>
       <c r="G639" s="2">
-        <v>22764</v>
+        <v>500295</v>
       </c>
       <c r="H639" s="2">
-        <v>22552</v>
+        <v>500195</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1304</v>
+        <v>1322</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>352</v>
+        <v>1298</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1305</v>
+        <v>1323</v>
       </c>
       <c r="E640" s="2">
-        <v>41229</v>
+        <v>60330</v>
       </c>
       <c r="F640" s="2">
-        <v>40851</v>
+        <v>60330</v>
       </c>
       <c r="G640" s="2">
-        <v>40473</v>
+        <v>60230</v>
       </c>
       <c r="H640" s="2">
-        <v>40095</v>
+        <v>60130</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1306</v>
+        <v>1324</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>466</v>
+        <v>1298</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="E641" s="2">
-        <v>16677</v>
+        <v>70318</v>
       </c>
       <c r="F641" s="2">
-        <v>16524</v>
+        <v>70318</v>
       </c>
       <c r="G641" s="2">
-        <v>16371</v>
+        <v>70218</v>
       </c>
       <c r="H641" s="2">
-        <v>16218</v>
+        <v>70118</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1308</v>
+        <v>1326</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>655</v>
+        <v>1298</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="E642" s="2">
-        <v>29746</v>
+        <v>80288</v>
       </c>
       <c r="F642" s="2">
-        <v>29473</v>
+        <v>80288</v>
       </c>
       <c r="G642" s="2">
-        <v>29200</v>
+        <v>80188</v>
       </c>
       <c r="H642" s="2">
-        <v>28927</v>
+        <v>80088</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>655</v>
+        <v>1298</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1311</v>
+        <v>1329</v>
       </c>
       <c r="E643" s="2">
-        <v>59454</v>
+        <v>90283</v>
       </c>
       <c r="F643" s="2">
-        <v>58909</v>
+        <v>90283</v>
       </c>
       <c r="G643" s="2">
-        <v>58363</v>
+        <v>90183</v>
       </c>
       <c r="H643" s="2">
-        <v>57818</v>
+        <v>90083</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>655</v>
+        <v>1298</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1313</v>
+        <v>1331</v>
       </c>
       <c r="E644" s="2">
-        <v>89167</v>
+        <v>70345</v>
       </c>
       <c r="F644" s="2">
-        <v>88349</v>
+        <v>70345</v>
       </c>
       <c r="G644" s="2">
-        <v>87531</v>
+        <v>70245</v>
       </c>
       <c r="H644" s="2">
-        <v>86713</v>
+        <v>70145</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1314</v>
+        <v>1332</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1315</v>
+        <v>1298</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1316</v>
+        <v>1333</v>
       </c>
       <c r="E645" s="2">
-        <v>215820</v>
+        <v>7750</v>
       </c>
       <c r="F645" s="2">
-        <v>213840</v>
+        <v>7750</v>
       </c>
       <c r="G645" s="2">
-        <v>211860</v>
+        <v>7650</v>
       </c>
       <c r="H645" s="2">
-        <v>209880</v>
+        <v>7550</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1315</v>
+        <v>1298</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1318</v>
+        <v>1335</v>
       </c>
       <c r="E646" s="2">
-        <v>322749</v>
+        <v>14235</v>
       </c>
       <c r="F646" s="2">
-        <v>319788</v>
+        <v>14235</v>
       </c>
       <c r="G646" s="2">
-        <v>316827</v>
+        <v>14135</v>
       </c>
       <c r="H646" s="2">
-        <v>313866</v>
+        <v>14035</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1319</v>
+        <v>1336</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1315</v>
+        <v>1298</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1320</v>
+        <v>1337</v>
       </c>
       <c r="E647" s="2">
-        <v>532585</v>
+        <v>100425</v>
       </c>
       <c r="F647" s="2">
-        <v>527699</v>
+        <v>100425</v>
       </c>
       <c r="G647" s="2">
-        <v>522813</v>
+        <v>100325</v>
       </c>
       <c r="H647" s="2">
-        <v>517927</v>
+        <v>100225</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1315</v>
+        <v>1298</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
       <c r="E648" s="2">
-        <v>107910</v>
+        <v>21135</v>
       </c>
       <c r="F648" s="2">
-        <v>106920</v>
+        <v>21135</v>
       </c>
       <c r="G648" s="2">
-        <v>105930</v>
+        <v>21035</v>
       </c>
       <c r="H648" s="2">
-        <v>104940</v>
+        <v>20935</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1323</v>
+        <v>1340</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1325</v>
+        <v>1341</v>
       </c>
       <c r="E649" s="2">
-        <v>11809</v>
+        <v>28050</v>
       </c>
       <c r="F649" s="2">
-        <v>11701</v>
+        <v>28050</v>
       </c>
       <c r="G649" s="2">
-        <v>11592</v>
+        <v>27950</v>
       </c>
       <c r="H649" s="2">
-        <v>11484</v>
+        <v>27850</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1326</v>
+        <v>1342</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1327</v>
+        <v>1343</v>
       </c>
       <c r="E650" s="2">
-        <v>108918</v>
+        <v>34950</v>
       </c>
       <c r="F650" s="2">
-        <v>107919</v>
+        <v>34950</v>
       </c>
       <c r="G650" s="2">
-        <v>106920</v>
+        <v>34850</v>
       </c>
       <c r="H650" s="2">
-        <v>105921</v>
+        <v>34750</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1328</v>
+        <v>1344</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1329</v>
+        <v>1345</v>
       </c>
       <c r="E651" s="2">
-        <v>16343</v>
+        <v>41495</v>
       </c>
       <c r="F651" s="2">
-        <v>16194</v>
+        <v>41495</v>
       </c>
       <c r="G651" s="2">
-        <v>16044</v>
+        <v>41395</v>
       </c>
       <c r="H651" s="2">
-        <v>15894</v>
+        <v>41295</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1330</v>
+        <v>1346</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1331</v>
+        <v>1347</v>
       </c>
       <c r="E652" s="2">
-        <v>163495</v>
+        <v>49095</v>
       </c>
       <c r="F652" s="2">
-        <v>161995</v>
+        <v>49095</v>
       </c>
       <c r="G652" s="2">
-        <v>160495</v>
+        <v>48995</v>
       </c>
       <c r="H652" s="2">
-        <v>158995</v>
+        <v>48895</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1332</v>
+        <v>1348</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1333</v>
+        <v>1349</v>
       </c>
       <c r="E653" s="2">
-        <v>217995</v>
+        <v>56345</v>
       </c>
       <c r="F653" s="2">
-        <v>215995</v>
+        <v>56345</v>
       </c>
       <c r="G653" s="2">
-        <v>213995</v>
+        <v>56245</v>
       </c>
       <c r="H653" s="2">
-        <v>211995</v>
+        <v>56145</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1334</v>
+        <v>1350</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1335</v>
+        <v>1351</v>
       </c>
       <c r="E654" s="2">
-        <v>27234</v>
+        <v>63245</v>
       </c>
       <c r="F654" s="2">
-        <v>26984</v>
+        <v>63245</v>
       </c>
       <c r="G654" s="2">
-        <v>26734</v>
+        <v>63145</v>
       </c>
       <c r="H654" s="2">
-        <v>26484</v>
+        <v>63045</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1336</v>
+        <v>1352</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1324</v>
+        <v>1036</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1337</v>
+        <v>1353</v>
       </c>
       <c r="E655" s="2">
-        <v>32684</v>
+        <v>17410</v>
       </c>
       <c r="F655" s="2">
-        <v>32384</v>
+        <v>17410</v>
       </c>
       <c r="G655" s="2">
-        <v>32084</v>
+        <v>17310</v>
       </c>
       <c r="H655" s="2">
-        <v>31784</v>
+        <v>17210</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1338</v>
+        <v>1354</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1339</v>
+        <v>1355</v>
       </c>
       <c r="E656" s="2">
-        <v>326995</v>
+        <v>63125</v>
       </c>
       <c r="F656" s="2">
-        <v>323995</v>
+        <v>63125</v>
       </c>
       <c r="G656" s="2">
-        <v>320995</v>
+        <v>63025</v>
       </c>
       <c r="H656" s="2">
-        <v>317995</v>
+        <v>62925</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1340</v>
+        <v>1356</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1341</v>
+        <v>1357</v>
       </c>
       <c r="E657" s="2">
-        <v>43566</v>
+        <v>7605</v>
       </c>
       <c r="F657" s="2">
-        <v>43167</v>
+        <v>7605</v>
       </c>
       <c r="G657" s="2">
-        <v>42767</v>
+        <v>7505</v>
       </c>
       <c r="H657" s="2">
-        <v>42367</v>
+        <v>7405</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1342</v>
+        <v>1358</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1343</v>
+        <v>1359</v>
       </c>
       <c r="E658" s="2">
-        <v>6374</v>
+        <v>11645</v>
       </c>
       <c r="F658" s="2">
-        <v>6316</v>
+        <v>11645</v>
       </c>
       <c r="G658" s="2">
-        <v>6257</v>
+        <v>11545</v>
       </c>
       <c r="H658" s="2">
-        <v>6199</v>
+        <v>11445</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1344</v>
+        <v>1360</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1345</v>
+        <v>1361</v>
       </c>
       <c r="E659" s="2">
-        <v>54446</v>
+        <v>19749</v>
       </c>
       <c r="F659" s="2">
-        <v>53946</v>
+        <v>19749</v>
       </c>
       <c r="G659" s="2">
-        <v>53447</v>
+        <v>19649</v>
       </c>
       <c r="H659" s="2">
-        <v>52947</v>
+        <v>19549</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1346</v>
+        <v>1362</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1347</v>
+        <v>1363</v>
       </c>
       <c r="E660" s="2">
-        <v>544995</v>
+        <v>10665</v>
       </c>
       <c r="F660" s="2">
-        <v>539995</v>
+        <v>10665</v>
       </c>
       <c r="G660" s="2">
-        <v>534995</v>
+        <v>10565</v>
       </c>
       <c r="H660" s="2">
-        <v>529995</v>
+        <v>10465</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1348</v>
+        <v>1364</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1349</v>
+        <v>1365</v>
       </c>
       <c r="E661" s="2">
-        <v>65340</v>
+        <v>22260</v>
       </c>
       <c r="F661" s="2">
-        <v>64741</v>
+        <v>22260</v>
       </c>
       <c r="G661" s="2">
-        <v>64141</v>
+        <v>22160</v>
       </c>
       <c r="H661" s="2">
-        <v>63542</v>
+        <v>22060</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1350</v>
+        <v>1366</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1351</v>
+        <v>1367</v>
       </c>
       <c r="E662" s="2">
-        <v>76222</v>
+        <v>28034</v>
       </c>
       <c r="F662" s="2">
-        <v>75522</v>
+        <v>28034</v>
       </c>
       <c r="G662" s="2">
-        <v>74823</v>
+        <v>27934</v>
       </c>
       <c r="H662" s="2">
-        <v>74124</v>
+        <v>27834</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1352</v>
+        <v>1368</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1324</v>
+        <v>339</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1353</v>
+        <v>1369</v>
       </c>
       <c r="E663" s="2">
-        <v>87113</v>
+        <v>38805</v>
       </c>
       <c r="F663" s="2">
-        <v>86314</v>
+        <v>38805</v>
       </c>
       <c r="G663" s="2">
-        <v>85514</v>
+        <v>38705</v>
       </c>
       <c r="H663" s="2">
-        <v>84715</v>
+        <v>38605</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1354</v>
+        <v>1370</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1324</v>
+        <v>745</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1355</v>
+        <v>1371</v>
       </c>
       <c r="E664" s="2">
-        <v>97983</v>
+        <v>14577</v>
       </c>
       <c r="F664" s="2">
-        <v>97084</v>
+        <v>14438</v>
       </c>
       <c r="G664" s="2">
-        <v>96186</v>
+        <v>14161</v>
       </c>
       <c r="H664" s="2">
-        <v>95287</v>
+        <v>14022</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1356</v>
+        <v>1372</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1324</v>
+        <v>745</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1357</v>
+        <v>1373</v>
       </c>
       <c r="E665" s="2">
-        <v>8012</v>
+        <v>72467</v>
       </c>
       <c r="F665" s="2">
-        <v>7938</v>
+        <v>71777</v>
       </c>
       <c r="G665" s="2">
-        <v>7865</v>
+        <v>70396</v>
       </c>
       <c r="H665" s="2">
-        <v>7791</v>
+        <v>69706</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1358</v>
+        <v>1374</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1324</v>
+        <v>745</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1359</v>
+        <v>1375</v>
       </c>
       <c r="E666" s="2">
-        <v>17168</v>
+        <v>114497</v>
       </c>
       <c r="F666" s="2">
-        <v>17010</v>
+        <v>113407</v>
       </c>
       <c r="G666" s="2">
-        <v>16853</v>
+        <v>111226</v>
       </c>
       <c r="H666" s="2">
-        <v>16695</v>
+        <v>110135</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1360</v>
+        <v>1376</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1324</v>
+        <v>745</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1361</v>
+        <v>1377</v>
       </c>
       <c r="E667" s="2">
-        <v>22601</v>
+        <v>143115</v>
       </c>
       <c r="F667" s="2">
-        <v>22394</v>
+        <v>141752</v>
       </c>
       <c r="G667" s="2">
-        <v>22186</v>
+        <v>139026</v>
       </c>
       <c r="H667" s="2">
-        <v>21979</v>
+        <v>137663</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1324</v>
+        <v>1379</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
       <c r="E668" s="2">
-        <v>30139</v>
+        <v>3115</v>
       </c>
       <c r="F668" s="2">
-        <v>29862</v>
+        <v>3086</v>
       </c>
       <c r="G668" s="2">
-        <v>29586</v>
+        <v>3026</v>
       </c>
       <c r="H668" s="2">
-        <v>29309</v>
+        <v>2997</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1324</v>
+        <v>1379</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
       <c r="E669" s="2">
-        <v>40330</v>
+        <v>14712</v>
       </c>
       <c r="F669" s="2">
-        <v>39960</v>
+        <v>14571</v>
       </c>
       <c r="G669" s="2">
-        <v>39590</v>
+        <v>14291</v>
       </c>
       <c r="H669" s="2">
-        <v>39220</v>
+        <v>14151</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1366</v>
+        <v>1383</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1073</v>
+        <v>1379</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1367</v>
+        <v>1384</v>
       </c>
       <c r="E670" s="2">
-        <v>12208</v>
+        <v>44988</v>
       </c>
       <c r="F670" s="2">
-        <v>12096</v>
+        <v>44560</v>
       </c>
       <c r="G670" s="2">
-        <v>11984</v>
+        <v>43703</v>
       </c>
       <c r="H670" s="2">
-        <v>11872</v>
+        <v>43274</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1368</v>
+        <v>1385</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1369</v>
+        <v>1386</v>
       </c>
       <c r="E671" s="2">
-        <v>68370</v>
+        <v>74984</v>
       </c>
       <c r="F671" s="2">
-        <v>67743</v>
+        <v>74270</v>
       </c>
       <c r="G671" s="2">
-        <v>67116</v>
+        <v>72841</v>
       </c>
       <c r="H671" s="2">
-        <v>66489</v>
+        <v>72127</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1370</v>
+        <v>1387</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1371</v>
+        <v>1388</v>
       </c>
       <c r="E672" s="2">
-        <v>7853</v>
+        <v>105653</v>
       </c>
       <c r="F672" s="2">
-        <v>7781</v>
+        <v>104647</v>
       </c>
       <c r="G672" s="2">
-        <v>7709</v>
+        <v>102634</v>
       </c>
       <c r="H672" s="2">
-        <v>7637</v>
+        <v>101628</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1372</v>
+        <v>1389</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
       <c r="E673" s="2">
-        <v>12257</v>
+        <v>150460</v>
       </c>
       <c r="F673" s="2">
-        <v>12145</v>
+        <v>149027</v>
       </c>
       <c r="G673" s="2">
-        <v>12032</v>
+        <v>146161</v>
       </c>
       <c r="H673" s="2">
-        <v>11920</v>
+        <v>144728</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1375</v>
+        <v>1392</v>
       </c>
       <c r="E674" s="2">
-        <v>21090</v>
+        <v>225436</v>
       </c>
       <c r="F674" s="2">
-        <v>20897</v>
+        <v>223289</v>
       </c>
       <c r="G674" s="2">
-        <v>20703</v>
+        <v>218995</v>
       </c>
       <c r="H674" s="2">
-        <v>20510</v>
+        <v>216848</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1376</v>
+        <v>1393</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1377</v>
+        <v>1394</v>
       </c>
       <c r="E675" s="2">
-        <v>11189</v>
+        <v>445194</v>
       </c>
       <c r="F675" s="2">
-        <v>11086</v>
+        <v>440954</v>
       </c>
       <c r="G675" s="2">
-        <v>10984</v>
+        <v>432474</v>
       </c>
       <c r="H675" s="2">
-        <v>10881</v>
+        <v>428234</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1378</v>
+        <v>1395</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1379</v>
+        <v>1396</v>
       </c>
       <c r="E676" s="2">
-        <v>23827</v>
+        <v>742069</v>
       </c>
       <c r="F676" s="2">
-        <v>23609</v>
+        <v>735001</v>
       </c>
       <c r="G676" s="2">
-        <v>23390</v>
+        <v>720867</v>
       </c>
       <c r="H676" s="2">
-        <v>23172</v>
+        <v>713799</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1380</v>
+        <v>1397</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>352</v>
+        <v>1379</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1381</v>
+        <v>1398</v>
       </c>
       <c r="E677" s="2">
-        <v>30121</v>
+        <v>1502024</v>
       </c>
       <c r="F677" s="2">
-        <v>29845</v>
+        <v>1487719</v>
       </c>
       <c r="G677" s="2">
-        <v>29568</v>
+        <v>1459109</v>
       </c>
       <c r="H677" s="2">
-        <v>29292</v>
+        <v>1444804</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1382</v>
+        <v>1399</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>352</v>
+        <v>1085</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1383</v>
+        <v>1400</v>
       </c>
       <c r="E678" s="2">
-        <v>41861</v>
+        <v>12364</v>
       </c>
       <c r="F678" s="2">
-        <v>41477</v>
+        <v>12246</v>
       </c>
       <c r="G678" s="2">
-        <v>41093</v>
+        <v>12011</v>
       </c>
       <c r="H678" s="2">
-        <v>40709</v>
+        <v>11893</v>
       </c>
       <c r="I678" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9">
+      <c r="A679" s="1">
+        <v>678</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E679" s="2">
+        <v>271478</v>
+      </c>
+      <c r="F679" s="2">
+        <v>268892</v>
+      </c>
+      <c r="G679" s="2">
+        <v>263721</v>
+      </c>
+      <c r="H679" s="2">
+        <v>261136</v>
+      </c>
+      <c r="I679" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9">
+      <c r="A680" s="1">
+        <v>679</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E680" s="2">
+        <v>408882</v>
+      </c>
+      <c r="F680" s="2">
+        <v>404987</v>
+      </c>
+      <c r="G680" s="2">
+        <v>397199</v>
+      </c>
+      <c r="H680" s="2">
+        <v>393305</v>
+      </c>
+      <c r="I680" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9">
+      <c r="A681" s="1">
+        <v>680</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E681" s="2">
+        <v>49665</v>
+      </c>
+      <c r="F681" s="2">
+        <v>49192</v>
+      </c>
+      <c r="G681" s="2">
+        <v>48246</v>
+      </c>
+      <c r="H681" s="2">
+        <v>47773</v>
+      </c>
+      <c r="I681" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9">
+      <c r="A682" s="1">
+        <v>681</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E682" s="2">
+        <v>61524</v>
+      </c>
+      <c r="F682" s="2">
+        <v>60938</v>
+      </c>
+      <c r="G682" s="2">
+        <v>59766</v>
+      </c>
+      <c r="H682" s="2">
+        <v>59180</v>
+      </c>
+      <c r="I682" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9">
+      <c r="A683" s="1">
+        <v>682</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E683" s="2">
+        <v>616439</v>
+      </c>
+      <c r="F683" s="2">
+        <v>610568</v>
+      </c>
+      <c r="G683" s="2">
+        <v>598827</v>
+      </c>
+      <c r="H683" s="2">
+        <v>592956</v>
+      </c>
+      <c r="I683" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9">
+      <c r="A684" s="1">
+        <v>683</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E684" s="2">
+        <v>93108</v>
+      </c>
+      <c r="F684" s="2">
+        <v>92221</v>
+      </c>
+      <c r="G684" s="2">
+        <v>90447</v>
+      </c>
+      <c r="H684" s="2">
+        <v>89561</v>
+      </c>
+      <c r="I684" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9">
+      <c r="A685" s="1">
+        <v>684</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E685" s="2">
+        <v>116025</v>
+      </c>
+      <c r="F685" s="2">
+        <v>116025</v>
+      </c>
+      <c r="G685" s="2">
+        <v>115925</v>
+      </c>
+      <c r="H685" s="2">
+        <v>115825</v>
+      </c>
+      <c r="I685" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9">
+      <c r="A686" s="1">
+        <v>685</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E686" s="2">
+        <v>126025</v>
+      </c>
+      <c r="F686" s="2">
+        <v>126025</v>
+      </c>
+      <c r="G686" s="2">
+        <v>125925</v>
+      </c>
+      <c r="H686" s="2">
+        <v>125825</v>
+      </c>
+      <c r="I686" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687" s="1">
+        <v>686</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E687" s="2">
+        <v>201025</v>
+      </c>
+      <c r="F687" s="2">
+        <v>201025</v>
+      </c>
+      <c r="G687" s="2">
+        <v>200925</v>
+      </c>
+      <c r="H687" s="2">
+        <v>200825</v>
+      </c>
+      <c r="I687" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9">
+      <c r="A688" s="1">
+        <v>687</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E688" s="2">
+        <v>251025</v>
+      </c>
+      <c r="F688" s="2">
+        <v>251025</v>
+      </c>
+      <c r="G688" s="2">
+        <v>250925</v>
+      </c>
+      <c r="H688" s="2">
+        <v>250825</v>
+      </c>
+      <c r="I688" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9">
+      <c r="A689" s="1">
+        <v>688</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E689" s="2">
+        <v>301025</v>
+      </c>
+      <c r="F689" s="2">
+        <v>301025</v>
+      </c>
+      <c r="G689" s="2">
+        <v>300925</v>
+      </c>
+      <c r="H689" s="2">
+        <v>300825</v>
+      </c>
+      <c r="I689" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9">
+      <c r="A690" s="1">
+        <v>689</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E690" s="2">
+        <v>1965626</v>
+      </c>
+      <c r="F690" s="2">
+        <v>1946906</v>
+      </c>
+      <c r="G690" s="2">
+        <v>1909466</v>
+      </c>
+      <c r="H690" s="2">
+        <v>1890745</v>
+      </c>
+      <c r="I690" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9">
+      <c r="A691" s="1">
+        <v>690</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E691" s="2">
+        <v>246177</v>
+      </c>
+      <c r="F691" s="2">
+        <v>243832</v>
+      </c>
+      <c r="G691" s="2">
+        <v>239143</v>
+      </c>
+      <c r="H691" s="2">
+        <v>236799</v>
+      </c>
+      <c r="I691" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9">
+      <c r="A692" s="1">
+        <v>691</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E692" s="2">
+        <v>90425</v>
+      </c>
+      <c r="F692" s="2">
+        <v>90425</v>
+      </c>
+      <c r="G692" s="2">
+        <v>90325</v>
+      </c>
+      <c r="H692" s="2">
+        <v>90225</v>
+      </c>
+      <c r="I692" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9">
+      <c r="A693" s="1">
+        <v>692</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E693" s="2">
+        <v>92900</v>
+      </c>
+      <c r="F693" s="2">
+        <v>92900</v>
+      </c>
+      <c r="G693" s="2">
+        <v>92800</v>
+      </c>
+      <c r="H693" s="2">
+        <v>92700</v>
+      </c>
+      <c r="I693" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9">
+      <c r="A694" s="1">
+        <v>693</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E694" s="2">
+        <v>33825</v>
+      </c>
+      <c r="F694" s="2">
+        <v>33825</v>
+      </c>
+      <c r="G694" s="2">
+        <v>33725</v>
+      </c>
+      <c r="H694" s="2">
+        <v>33625</v>
+      </c>
+      <c r="I694" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695" s="1">
+        <v>694</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E695" s="2">
+        <v>38575</v>
+      </c>
+      <c r="F695" s="2">
+        <v>38575</v>
+      </c>
+      <c r="G695" s="2">
+        <v>38475</v>
+      </c>
+      <c r="H695" s="2">
+        <v>38375</v>
+      </c>
+      <c r="I695" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9">
+      <c r="A696" s="1">
+        <v>695</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E696" s="2">
+        <v>53425</v>
+      </c>
+      <c r="F696" s="2">
+        <v>53425</v>
+      </c>
+      <c r="G696" s="2">
+        <v>53325</v>
+      </c>
+      <c r="H696" s="2">
+        <v>53225</v>
+      </c>
+      <c r="I696" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697" s="1">
+        <v>696</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E697" s="2">
+        <v>186000</v>
+      </c>
+      <c r="F697" s="2">
+        <v>186000</v>
+      </c>
+      <c r="G697" s="2">
+        <v>185900</v>
+      </c>
+      <c r="H697" s="2">
+        <v>185800</v>
+      </c>
+      <c r="I697" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698" s="1">
+        <v>697</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E698" s="2">
+        <v>73425</v>
+      </c>
+      <c r="F698" s="2">
+        <v>73425</v>
+      </c>
+      <c r="G698" s="2">
+        <v>73325</v>
+      </c>
+      <c r="H698" s="2">
+        <v>73225</v>
+      </c>
+      <c r="I698" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699" s="1">
+        <v>698</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E699" s="2">
+        <v>330146</v>
+      </c>
+      <c r="F699" s="2">
+        <v>327002</v>
+      </c>
+      <c r="G699" s="2">
+        <v>320714</v>
+      </c>
+      <c r="H699" s="2">
+        <v>317569</v>
+      </c>
+      <c r="I699" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700" s="1">
+        <v>699</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E700" s="2">
+        <v>48221</v>
+      </c>
+      <c r="F700" s="2">
+        <v>47762</v>
+      </c>
+      <c r="G700" s="2">
+        <v>46844</v>
+      </c>
+      <c r="H700" s="2">
+        <v>46384</v>
+      </c>
+      <c r="I700" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701" s="1">
+        <v>700</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E701" s="2">
+        <v>45596</v>
+      </c>
+      <c r="F701" s="2">
+        <v>45162</v>
+      </c>
+      <c r="G701" s="2">
+        <v>44294</v>
+      </c>
+      <c r="H701" s="2">
+        <v>43859</v>
+      </c>
+      <c r="I701" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702" s="1">
+        <v>701</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E702" s="2">
+        <v>8175</v>
+      </c>
+      <c r="F702" s="2">
+        <v>8175</v>
+      </c>
+      <c r="G702" s="2">
+        <v>8075</v>
+      </c>
+      <c r="H702" s="2">
+        <v>7975</v>
+      </c>
+      <c r="I702" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703" s="1">
+        <v>702</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E703" s="2">
+        <v>21570</v>
+      </c>
+      <c r="F703" s="2">
+        <v>21570</v>
+      </c>
+      <c r="G703" s="2">
+        <v>21470</v>
+      </c>
+      <c r="H703" s="2">
+        <v>21370</v>
+      </c>
+      <c r="I703" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704" s="1">
+        <v>703</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E704" s="2">
+        <v>29850</v>
+      </c>
+      <c r="F704" s="2">
+        <v>29850</v>
+      </c>
+      <c r="G704" s="2">
+        <v>29750</v>
+      </c>
+      <c r="H704" s="2">
+        <v>29650</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705" s="1">
+        <v>704</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E705" s="2">
+        <v>27105</v>
+      </c>
+      <c r="F705" s="2">
+        <v>27105</v>
+      </c>
+      <c r="G705" s="2">
+        <v>27005</v>
+      </c>
+      <c r="H705" s="2">
+        <v>26905</v>
+      </c>
+      <c r="I705" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706" s="1">
+        <v>705</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E706" s="2">
+        <v>12955</v>
+      </c>
+      <c r="F706" s="2">
+        <v>12955</v>
+      </c>
+      <c r="G706" s="2">
+        <v>12855</v>
+      </c>
+      <c r="H706" s="2">
+        <v>12755</v>
+      </c>
+      <c r="I706" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707" s="1">
+        <v>706</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E707" s="2">
+        <v>22669</v>
+      </c>
+      <c r="F707" s="2">
+        <v>22669</v>
+      </c>
+      <c r="G707" s="2">
+        <v>22569</v>
+      </c>
+      <c r="H707" s="2">
+        <v>22469</v>
+      </c>
+      <c r="I707" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708" s="1">
+        <v>707</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E708" s="2">
+        <v>30167</v>
+      </c>
+      <c r="F708" s="2">
+        <v>30167</v>
+      </c>
+      <c r="G708" s="2">
+        <v>30067</v>
+      </c>
+      <c r="H708" s="2">
+        <v>29967</v>
+      </c>
+      <c r="I708" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709" s="1">
+        <v>708</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E709" s="2">
+        <v>43750</v>
+      </c>
+      <c r="F709" s="2">
+        <v>43750</v>
+      </c>
+      <c r="G709" s="2">
+        <v>43650</v>
+      </c>
+      <c r="H709" s="2">
+        <v>43550</v>
+      </c>
+      <c r="I709" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710" s="1">
+        <v>709</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E710" s="2">
+        <v>59127</v>
+      </c>
+      <c r="F710" s="2">
+        <v>59127</v>
+      </c>
+      <c r="G710" s="2">
+        <v>59027</v>
+      </c>
+      <c r="H710" s="2">
+        <v>58927</v>
+      </c>
+      <c r="I710" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711" s="1">
+        <v>710</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E711" s="2">
+        <v>17820</v>
+      </c>
+      <c r="F711" s="2">
+        <v>17820</v>
+      </c>
+      <c r="G711" s="2">
+        <v>17720</v>
+      </c>
+      <c r="H711" s="2">
+        <v>17620</v>
+      </c>
+      <c r="I711" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712" s="1">
+        <v>711</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E712" s="2">
+        <v>350995</v>
+      </c>
+      <c r="F712" s="2">
+        <v>350995</v>
+      </c>
+      <c r="G712" s="2">
+        <v>350895</v>
+      </c>
+      <c r="H712" s="2">
+        <v>350795</v>
+      </c>
+      <c r="I712" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713" s="1">
+        <v>712</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E713" s="2">
+        <v>92286</v>
+      </c>
+      <c r="F713" s="2">
+        <v>91407</v>
+      </c>
+      <c r="G713" s="2">
+        <v>89649</v>
+      </c>
+      <c r="H713" s="2">
+        <v>88770</v>
+      </c>
+      <c r="I713" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714" s="1">
+        <v>713</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E714" s="2">
+        <v>131978</v>
+      </c>
+      <c r="F714" s="2">
+        <v>130721</v>
+      </c>
+      <c r="G714" s="2">
+        <v>128207</v>
+      </c>
+      <c r="H714" s="2">
+        <v>126950</v>
+      </c>
+      <c r="I714" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715" s="1">
+        <v>714</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E715" s="2">
+        <v>45998</v>
+      </c>
+      <c r="F715" s="2">
+        <v>45560</v>
+      </c>
+      <c r="G715" s="2">
+        <v>44684</v>
+      </c>
+      <c r="H715" s="2">
+        <v>44246</v>
+      </c>
+      <c r="I715" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716" s="1">
+        <v>715</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E716" s="2">
+        <v>27773</v>
+      </c>
+      <c r="F716" s="2">
+        <v>27508</v>
+      </c>
+      <c r="G716" s="2">
+        <v>26979</v>
+      </c>
+      <c r="H716" s="2">
+        <v>26715</v>
+      </c>
+      <c r="I716" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717" s="1">
+        <v>716</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E717" s="2">
+        <v>43996</v>
+      </c>
+      <c r="F717" s="2">
+        <v>43577</v>
+      </c>
+      <c r="G717" s="2">
+        <v>42739</v>
+      </c>
+      <c r="H717" s="2">
+        <v>42320</v>
+      </c>
+      <c r="I717" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718" s="1">
+        <v>717</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E718" s="2">
+        <v>15514</v>
+      </c>
+      <c r="F718" s="2">
+        <v>15366</v>
+      </c>
+      <c r="G718" s="2">
+        <v>15071</v>
+      </c>
+      <c r="H718" s="2">
+        <v>14923</v>
+      </c>
+      <c r="I718" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719" s="1">
+        <v>718</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E719" s="2">
+        <v>29096</v>
+      </c>
+      <c r="F719" s="2">
+        <v>28818</v>
+      </c>
+      <c r="G719" s="2">
+        <v>28264</v>
+      </c>
+      <c r="H719" s="2">
+        <v>27987</v>
+      </c>
+      <c r="I719" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720" s="1">
+        <v>719</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E720" s="2">
+        <v>87237</v>
+      </c>
+      <c r="F720" s="2">
+        <v>86406</v>
+      </c>
+      <c r="G720" s="2">
+        <v>84745</v>
+      </c>
+      <c r="H720" s="2">
+        <v>83914</v>
+      </c>
+      <c r="I720" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721" s="1">
+        <v>720</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E721" s="2">
+        <v>77625</v>
+      </c>
+      <c r="F721" s="2">
+        <v>76886</v>
+      </c>
+      <c r="G721" s="2">
+        <v>75408</v>
+      </c>
+      <c r="H721" s="2">
+        <v>74668</v>
+      </c>
+      <c r="I721" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722" s="1">
+        <v>721</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E722" s="2">
+        <v>155241</v>
+      </c>
+      <c r="F722" s="2">
+        <v>153763</v>
+      </c>
+      <c r="G722" s="2">
+        <v>150806</v>
+      </c>
+      <c r="H722" s="2">
+        <v>149327</v>
+      </c>
+      <c r="I722" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723" s="1">
+        <v>722</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E723" s="2">
+        <v>399290</v>
+      </c>
+      <c r="F723" s="2">
+        <v>395487</v>
+      </c>
+      <c r="G723" s="2">
+        <v>387882</v>
+      </c>
+      <c r="H723" s="2">
+        <v>384079</v>
+      </c>
+      <c r="I723" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724" s="1">
+        <v>723</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E724" s="2">
+        <v>799462</v>
+      </c>
+      <c r="F724" s="2">
+        <v>791848</v>
+      </c>
+      <c r="G724" s="2">
+        <v>776620</v>
+      </c>
+      <c r="H724" s="2">
+        <v>769006</v>
+      </c>
+      <c r="I724" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725" s="1">
+        <v>724</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E725" s="2">
+        <v>1504400</v>
+      </c>
+      <c r="F725" s="2">
+        <v>1490072</v>
+      </c>
+      <c r="G725" s="2">
+        <v>1461417</v>
+      </c>
+      <c r="H725" s="2">
+        <v>1447090</v>
+      </c>
+      <c r="I725" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726" s="1">
+        <v>725</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E726" s="2">
+        <v>2664627</v>
+      </c>
+      <c r="F726" s="2">
+        <v>2639250</v>
+      </c>
+      <c r="G726" s="2">
+        <v>2588495</v>
+      </c>
+      <c r="H726" s="2">
+        <v>2563117</v>
+      </c>
+      <c r="I726" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727" s="1">
+        <v>726</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E727" s="2">
+        <v>6657411</v>
+      </c>
+      <c r="F727" s="2">
+        <v>6594007</v>
+      </c>
+      <c r="G727" s="2">
+        <v>6467199</v>
+      </c>
+      <c r="H727" s="2">
+        <v>6403795</v>
+      </c>
+      <c r="I727" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728" s="1">
+        <v>727</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E728" s="2">
+        <v>8881845</v>
+      </c>
+      <c r="F728" s="2">
+        <v>8797256</v>
+      </c>
+      <c r="G728" s="2">
+        <v>8628078</v>
+      </c>
+      <c r="H728" s="2">
+        <v>8543489</v>
+      </c>
+      <c r="I728" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729" s="1">
+        <v>728</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E729" s="2">
+        <v>12386</v>
+      </c>
+      <c r="F729" s="2">
+        <v>12268</v>
+      </c>
+      <c r="G729" s="2">
+        <v>12032</v>
+      </c>
+      <c r="H729" s="2">
+        <v>11914</v>
+      </c>
+      <c r="I729" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730" s="1">
+        <v>729</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E730" s="2">
+        <v>25120</v>
+      </c>
+      <c r="F730" s="2">
+        <v>24881</v>
+      </c>
+      <c r="G730" s="2">
+        <v>24402</v>
+      </c>
+      <c r="H730" s="2">
+        <v>24163</v>
+      </c>
+      <c r="I730" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9">
+      <c r="A731" s="1">
+        <v>730</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E731" s="2">
+        <v>37152</v>
+      </c>
+      <c r="F731" s="2">
+        <v>36798</v>
+      </c>
+      <c r="G731" s="2">
+        <v>36091</v>
+      </c>
+      <c r="H731" s="2">
+        <v>35737</v>
+      </c>
+      <c r="I731" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9">
+      <c r="A732" s="1">
+        <v>731</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E732" s="2">
+        <v>61903</v>
+      </c>
+      <c r="F732" s="2">
+        <v>61313</v>
+      </c>
+      <c r="G732" s="2">
+        <v>60134</v>
+      </c>
+      <c r="H732" s="2">
+        <v>59545</v>
+      </c>
+      <c r="I732" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9">
+      <c r="A733" s="1">
+        <v>732</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E733" s="2">
+        <v>50245</v>
+      </c>
+      <c r="F733" s="2">
+        <v>49766</v>
+      </c>
+      <c r="G733" s="2">
+        <v>48809</v>
+      </c>
+      <c r="H733" s="2">
+        <v>48331</v>
+      </c>
+      <c r="I733" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9">
+      <c r="A734" s="1">
+        <v>733</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E734" s="2">
+        <v>100461</v>
+      </c>
+      <c r="F734" s="2">
+        <v>99504</v>
+      </c>
+      <c r="G734" s="2">
+        <v>97591</v>
+      </c>
+      <c r="H734" s="2">
+        <v>96634</v>
+      </c>
+      <c r="I734" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9">
+      <c r="A735" s="1">
+        <v>734</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E735" s="2">
+        <v>123779</v>
+      </c>
+      <c r="F735" s="2">
+        <v>122600</v>
+      </c>
+      <c r="G735" s="2">
+        <v>120243</v>
+      </c>
+      <c r="H735" s="2">
+        <v>119064</v>
+      </c>
+      <c r="I735" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9">
+      <c r="A736" s="1">
+        <v>735</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E736" s="2">
+        <v>247531</v>
+      </c>
+      <c r="F736" s="2">
+        <v>245174</v>
+      </c>
+      <c r="G736" s="2">
+        <v>240459</v>
+      </c>
+      <c r="H736" s="2">
+        <v>238101</v>
+      </c>
+      <c r="I736" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737" s="1">
+        <v>736</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E737" s="2">
+        <v>618788</v>
+      </c>
+      <c r="F737" s="2">
+        <v>612895</v>
+      </c>
+      <c r="G737" s="2">
+        <v>601108</v>
+      </c>
+      <c r="H737" s="2">
+        <v>595215</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="A738" s="1">
+        <v>737</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E738" s="2">
+        <v>3873</v>
+      </c>
+      <c r="F738" s="2">
+        <v>3837</v>
+      </c>
+      <c r="G738" s="2">
+        <v>3763</v>
+      </c>
+      <c r="H738" s="2">
+        <v>3726</v>
+      </c>
+      <c r="I738" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9">
+      <c r="A739" s="1">
+        <v>738</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E739" s="2">
+        <v>6614</v>
+      </c>
+      <c r="F739" s="2">
+        <v>6551</v>
+      </c>
+      <c r="G739" s="2">
+        <v>6425</v>
+      </c>
+      <c r="H739" s="2">
+        <v>6362</v>
+      </c>
+      <c r="I739" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9">
+      <c r="A740" s="1">
+        <v>739</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E740" s="2">
+        <v>13327</v>
+      </c>
+      <c r="F740" s="2">
+        <v>13200</v>
+      </c>
+      <c r="G740" s="2">
+        <v>12946</v>
+      </c>
+      <c r="H740" s="2">
+        <v>12819</v>
+      </c>
+      <c r="I740" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9">
+      <c r="A741" s="1">
+        <v>740</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E741" s="2">
+        <v>66717</v>
+      </c>
+      <c r="F741" s="2">
+        <v>66082</v>
+      </c>
+      <c r="G741" s="2">
+        <v>64811</v>
+      </c>
+      <c r="H741" s="2">
+        <v>64175</v>
+      </c>
+      <c r="I741" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9">
+      <c r="A742" s="1">
+        <v>741</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E742" s="2">
+        <v>96647</v>
+      </c>
+      <c r="F742" s="2">
+        <v>95727</v>
+      </c>
+      <c r="G742" s="2">
+        <v>93886</v>
+      </c>
+      <c r="H742" s="2">
+        <v>92965</v>
+      </c>
+      <c r="I742" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9">
+      <c r="A743" s="1">
+        <v>742</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E743" s="2">
+        <v>133409</v>
+      </c>
+      <c r="F743" s="2">
+        <v>132138</v>
+      </c>
+      <c r="G743" s="2">
+        <v>129597</v>
+      </c>
+      <c r="H743" s="2">
+        <v>128327</v>
+      </c>
+      <c r="I743" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9">
+      <c r="A744" s="1">
+        <v>743</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E744" s="2">
+        <v>266508</v>
+      </c>
+      <c r="F744" s="2">
+        <v>263970</v>
+      </c>
+      <c r="G744" s="2">
+        <v>258893</v>
+      </c>
+      <c r="H744" s="2">
+        <v>256355</v>
+      </c>
+      <c r="I744" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9">
+      <c r="A745" s="1">
+        <v>744</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E745" s="2">
+        <v>333482</v>
+      </c>
+      <c r="F745" s="2">
+        <v>330306</v>
+      </c>
+      <c r="G745" s="2">
+        <v>323954</v>
+      </c>
+      <c r="H745" s="2">
+        <v>320778</v>
+      </c>
+      <c r="I745" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9">
+      <c r="A746" s="1">
+        <v>745</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E746" s="2">
+        <v>666938</v>
+      </c>
+      <c r="F746" s="2">
+        <v>660586</v>
+      </c>
+      <c r="G746" s="2">
+        <v>647883</v>
+      </c>
+      <c r="H746" s="2">
+        <v>641531</v>
+      </c>
+      <c r="I746" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9">
+      <c r="A747" s="1">
+        <v>746</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E747" s="2">
+        <v>1332589</v>
+      </c>
+      <c r="F747" s="2">
+        <v>1319897</v>
+      </c>
+      <c r="G747" s="2">
+        <v>1294515</v>
+      </c>
+      <c r="H747" s="2">
+        <v>1281823</v>
+      </c>
+      <c r="I747" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9">
+      <c r="A748" s="1">
+        <v>747</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E748" s="2">
+        <v>3169231</v>
+      </c>
+      <c r="F748" s="2">
+        <v>3139048</v>
+      </c>
+      <c r="G748" s="2">
+        <v>3078681</v>
+      </c>
+      <c r="H748" s="2">
+        <v>3048498</v>
+      </c>
+      <c r="I748" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9">
+      <c r="A749" s="1">
+        <v>748</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E749" s="2">
+        <v>4754208</v>
+      </c>
+      <c r="F749" s="2">
+        <v>4708930</v>
+      </c>
+      <c r="G749" s="2">
+        <v>4618373</v>
+      </c>
+      <c r="H749" s="2">
+        <v>4573095</v>
+      </c>
+      <c r="I749" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9">
+      <c r="A750" s="1">
+        <v>749</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E750" s="2">
+        <v>14529</v>
+      </c>
+      <c r="F750" s="2">
+        <v>14390</v>
+      </c>
+      <c r="G750" s="2">
+        <v>14114</v>
+      </c>
+      <c r="H750" s="2">
+        <v>13975</v>
+      </c>
+      <c r="I750" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9">
+      <c r="A751" s="1">
+        <v>750</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E751" s="2">
+        <v>56791</v>
+      </c>
+      <c r="F751" s="2">
+        <v>56250</v>
+      </c>
+      <c r="G751" s="2">
+        <v>55169</v>
+      </c>
+      <c r="H751" s="2">
+        <v>54628</v>
+      </c>
+      <c r="I751" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9">
+      <c r="A752" s="1">
+        <v>751</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E752" s="2">
+        <v>278673</v>
+      </c>
+      <c r="F752" s="2">
+        <v>276019</v>
+      </c>
+      <c r="G752" s="2">
+        <v>270711</v>
+      </c>
+      <c r="H752" s="2">
+        <v>268057</v>
+      </c>
+      <c r="I752" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9">
+      <c r="A753" s="1">
+        <v>752</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E753" s="2">
+        <v>1402610</v>
+      </c>
+      <c r="F753" s="2">
+        <v>1389252</v>
+      </c>
+      <c r="G753" s="2">
+        <v>1362535</v>
+      </c>
+      <c r="H753" s="2">
+        <v>1349177</v>
+      </c>
+      <c r="I753" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9">
+      <c r="A754" s="1">
+        <v>753</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E754" s="2">
+        <v>9560</v>
+      </c>
+      <c r="F754" s="2">
+        <v>9469</v>
+      </c>
+      <c r="G754" s="2">
+        <v>9287</v>
+      </c>
+      <c r="H754" s="2">
+        <v>9196</v>
+      </c>
+      <c r="I754" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9">
+      <c r="A755" s="1">
+        <v>754</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E755" s="2">
+        <v>19121</v>
+      </c>
+      <c r="F755" s="2">
+        <v>18938</v>
+      </c>
+      <c r="G755" s="2">
+        <v>18574</v>
+      </c>
+      <c r="H755" s="2">
+        <v>18392</v>
+      </c>
+      <c r="I755" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9">
+      <c r="A756" s="1">
+        <v>755</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E756" s="2">
+        <v>47801</v>
+      </c>
+      <c r="F756" s="2">
+        <v>47346</v>
+      </c>
+      <c r="G756" s="2">
+        <v>46436</v>
+      </c>
+      <c r="H756" s="2">
+        <v>45980</v>
+      </c>
+      <c r="I756" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757" s="1">
+        <v>756</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E757" s="2">
+        <v>95576</v>
+      </c>
+      <c r="F757" s="2">
+        <v>94666</v>
+      </c>
+      <c r="G757" s="2">
+        <v>92846</v>
+      </c>
+      <c r="H757" s="2">
+        <v>91935</v>
+      </c>
+      <c r="I757" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758" s="1">
+        <v>757</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E758" s="2">
+        <v>191126</v>
+      </c>
+      <c r="F758" s="2">
+        <v>189306</v>
+      </c>
+      <c r="G758" s="2">
+        <v>185666</v>
+      </c>
+      <c r="H758" s="2">
+        <v>183845</v>
+      </c>
+      <c r="I758" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759" s="1">
+        <v>758</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E759" s="2">
+        <v>286676</v>
+      </c>
+      <c r="F759" s="2">
+        <v>283946</v>
+      </c>
+      <c r="G759" s="2">
+        <v>278486</v>
+      </c>
+      <c r="H759" s="2">
+        <v>275755</v>
+      </c>
+      <c r="I759" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760" s="1">
+        <v>759</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E760" s="2">
+        <v>477776</v>
+      </c>
+      <c r="F760" s="2">
+        <v>473226</v>
+      </c>
+      <c r="G760" s="2">
+        <v>464126</v>
+      </c>
+      <c r="H760" s="2">
+        <v>459575</v>
+      </c>
+      <c r="I760" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761" s="1">
+        <v>760</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E761" s="2">
+        <v>955526</v>
+      </c>
+      <c r="F761" s="2">
+        <v>946426</v>
+      </c>
+      <c r="G761" s="2">
+        <v>928226</v>
+      </c>
+      <c r="H761" s="2">
+        <v>919125</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762" s="1">
+        <v>761</v>
+      </c>
+      <c r="B762" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E762" s="2">
+        <v>12749</v>
+      </c>
+      <c r="F762" s="2">
+        <v>12628</v>
+      </c>
+      <c r="G762" s="2">
+        <v>12385</v>
+      </c>
+      <c r="H762" s="2">
+        <v>12263</v>
+      </c>
+      <c r="I762" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763" s="1">
+        <v>762</v>
+      </c>
+      <c r="B763" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E763" s="2">
+        <v>64200</v>
+      </c>
+      <c r="F763" s="2">
+        <v>63589</v>
+      </c>
+      <c r="G763" s="2">
+        <v>62366</v>
+      </c>
+      <c r="H763" s="2">
+        <v>61754</v>
+      </c>
+      <c r="I763" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764" s="1">
+        <v>763</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E764" s="2">
+        <v>128421</v>
+      </c>
+      <c r="F764" s="2">
+        <v>127198</v>
+      </c>
+      <c r="G764" s="2">
+        <v>124752</v>
+      </c>
+      <c r="H764" s="2">
+        <v>123529</v>
+      </c>
+      <c r="I764" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765" s="1">
+        <v>764</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E765" s="2">
+        <v>256862</v>
+      </c>
+      <c r="F765" s="2">
+        <v>254415</v>
+      </c>
+      <c r="G765" s="2">
+        <v>249523</v>
+      </c>
+      <c r="H765" s="2">
+        <v>247076</v>
+      </c>
+      <c r="I765" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766" s="1">
+        <v>765</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E766" s="2">
+        <v>383046</v>
+      </c>
+      <c r="F766" s="2">
+        <v>379398</v>
+      </c>
+      <c r="G766" s="2">
+        <v>372102</v>
+      </c>
+      <c r="H766" s="2">
+        <v>368454</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767" s="1">
+        <v>766</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E767" s="2">
+        <v>418188</v>
+      </c>
+      <c r="F767" s="2">
+        <v>414205</v>
+      </c>
+      <c r="G767" s="2">
+        <v>406239</v>
+      </c>
+      <c r="H767" s="2">
+        <v>402257</v>
+      </c>
+      <c r="I767" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768" s="1">
+        <v>767</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E768" s="2">
+        <v>697555</v>
+      </c>
+      <c r="F768" s="2">
+        <v>690912</v>
+      </c>
+      <c r="G768" s="2">
+        <v>677625</v>
+      </c>
+      <c r="H768" s="2">
+        <v>670981</v>
+      </c>
+      <c r="I768" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>