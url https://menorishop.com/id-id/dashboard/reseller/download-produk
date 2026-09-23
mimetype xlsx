--- v1 (2026-05-10)
+++ v2 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1842">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -146,50 +146,56 @@
   <si>
     <t>AOV 4800 Vouchers</t>
   </si>
   <si>
     <t>AOV_90</t>
   </si>
   <si>
     <t>AOV 90 Vouchers</t>
   </si>
   <si>
     <t>AOV_950</t>
   </si>
   <si>
     <t>AOV 950 Vouchers</t>
   </si>
   <si>
     <t>Axis_10</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Axis 10.000</t>
   </si>
   <si>
+    <t>Axis_100</t>
+  </si>
+  <si>
+    <t>Axis 100.000</t>
+  </si>
+  <si>
     <t>Axis_15</t>
   </si>
   <si>
     <t>Axis 15.000</t>
   </si>
   <si>
     <t>Axis_150</t>
   </si>
   <si>
     <t>Axis 150.000</t>
   </si>
   <si>
     <t>Axis_200</t>
   </si>
   <si>
     <t>Axis 200.000</t>
   </si>
   <si>
     <t>Axis_25</t>
   </si>
   <si>
     <t>Axis 25.000</t>
   </si>
   <si>
     <t>Axis_30</t>
@@ -206,50 +212,56 @@
   <si>
     <t>Axis_40</t>
   </si>
   <si>
     <t>Axis 40.000</t>
   </si>
   <si>
     <t>Axis_5</t>
   </si>
   <si>
     <t>Axis 5.000</t>
   </si>
   <si>
     <t>Axis_50</t>
   </si>
   <si>
     <t>Axis 50.000</t>
   </si>
   <si>
     <t>Axis_500</t>
   </si>
   <si>
     <t>Axis 500.000</t>
   </si>
   <si>
+    <t>Bronet30hari-1gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 1 GB 30 Hari</t>
+  </si>
+  <si>
     <t>Bronet30hari-2gb</t>
   </si>
   <si>
     <t>Axis Data BRONET 2 GB 30 Hari</t>
   </si>
   <si>
     <t>Bronet60hari-10gb</t>
   </si>
   <si>
     <t>Axis Data BRONET 10 GB 60 hari</t>
   </si>
   <si>
     <t>Bronet60hari-12gb</t>
   </si>
   <si>
     <t>Axis Data BRONET 12 GB 60 hari</t>
   </si>
   <si>
     <t>Bronet60hari-16gb</t>
   </si>
   <si>
     <t>Axis Data BRONET 16 GB 60 hari</t>
   </si>
   <si>
     <t>Bronet60hari-2gb</t>
@@ -1226,3600 +1238,4350 @@
   <si>
     <t>Fredom-25gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 25 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-3gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 3 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-42gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 42 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-5.5gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
   </si>
   <si>
+    <t>Gem-Abundance</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Abundance</t>
+  </si>
+  <si>
+    <t>Gem-Bounty</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Bounty</t>
+  </si>
+  <si>
+    <t>Gem-Fountain</t>
+  </si>
+  <si>
+    <t>Growtopia Gem Fountain</t>
+  </si>
+  <si>
+    <t>gopay_10</t>
+  </si>
+  <si>
+    <t>Go Pay 10.000</t>
+  </si>
+  <si>
+    <t>gopay_100</t>
+  </si>
+  <si>
+    <t>Go Pay 100.000</t>
+  </si>
+  <si>
+    <t>gopay_15</t>
+  </si>
+  <si>
+    <t>Go Pay 15.000</t>
+  </si>
+  <si>
+    <t>gopay_150</t>
+  </si>
+  <si>
+    <t>Go Pay 150.000</t>
+  </si>
+  <si>
+    <t>gopay_20</t>
+  </si>
+  <si>
+    <t>Go Pay 20.000</t>
+  </si>
+  <si>
+    <t>gopay_25</t>
+  </si>
+  <si>
+    <t>Go Pay 25.000</t>
+  </si>
+  <si>
+    <t>gopay_30</t>
+  </si>
+  <si>
+    <t>Go Pay 30.000</t>
+  </si>
+  <si>
+    <t>gopay_300</t>
+  </si>
+  <si>
+    <t>Go Pay 300.000</t>
+  </si>
+  <si>
+    <t>gopay_35</t>
+  </si>
+  <si>
+    <t>Go Pay 35.000</t>
+  </si>
+  <si>
+    <t>gopay_350</t>
+  </si>
+  <si>
+    <t>Go Pay 350.000</t>
+  </si>
+  <si>
+    <t>gopay_40</t>
+  </si>
+  <si>
+    <t>Go Pay 40.000</t>
+  </si>
+  <si>
+    <t>gopay_400</t>
+  </si>
+  <si>
+    <t>Go Pay 400.000</t>
+  </si>
+  <si>
+    <t>gopay_45</t>
+  </si>
+  <si>
+    <t>Go Pay 45.000</t>
+  </si>
+  <si>
+    <t>gopay_450</t>
+  </si>
+  <si>
+    <t>Go Pay 450.000</t>
+  </si>
+  <si>
+    <t>gopay_5</t>
+  </si>
+  <si>
+    <t>Go Pay 5.000</t>
+  </si>
+  <si>
+    <t>gopay_50</t>
+  </si>
+  <si>
+    <t>Go Pay 50.000</t>
+  </si>
+  <si>
+    <t>gopay_55</t>
+  </si>
+  <si>
+    <t>Go Pay 55.000</t>
+  </si>
+  <si>
+    <t>gopay_60</t>
+  </si>
+  <si>
+    <t>Go Pay 60.000</t>
+  </si>
+  <si>
+    <t>gopay_65</t>
+  </si>
+  <si>
+    <t>Go Pay 65.000</t>
+  </si>
+  <si>
+    <t>gopay_70</t>
+  </si>
+  <si>
+    <t>Go Pay 70.000</t>
+  </si>
+  <si>
+    <t>gopay_75</t>
+  </si>
+  <si>
+    <t>Go Pay 75.000</t>
+  </si>
+  <si>
+    <t>gopay_80</t>
+  </si>
+  <si>
+    <t>Go Pay 80.000</t>
+  </si>
+  <si>
+    <t>gopay_800</t>
+  </si>
+  <si>
+    <t>Go Pay 200.000</t>
+  </si>
+  <si>
+    <t>gopay_85</t>
+  </si>
+  <si>
+    <t>Go Pay 85.000</t>
+  </si>
+  <si>
+    <t>gopay_90</t>
+  </si>
+  <si>
+    <t>Go Pay 90.000</t>
+  </si>
+  <si>
+    <t>gopay_95</t>
+  </si>
+  <si>
+    <t>Go Pay 95.000</t>
+  </si>
+  <si>
+    <t>GRAB-100</t>
+  </si>
+  <si>
+    <t>GRAB</t>
+  </si>
+  <si>
+    <t>Grab driver 100.000</t>
+  </si>
+  <si>
+    <t>GRAB-150</t>
+  </si>
+  <si>
+    <t>Grab driver 150.000</t>
+  </si>
+  <si>
+    <t>GRAB-200</t>
+  </si>
+  <si>
+    <t>Grab driver 200.000</t>
+  </si>
+  <si>
+    <t>GRAB-250</t>
+  </si>
+  <si>
+    <t>Grab driver 250.000</t>
+  </si>
+  <si>
+    <t>GRAB-50</t>
+  </si>
+  <si>
+    <t>Grab driver 50.000</t>
+  </si>
+  <si>
+    <t>GS_100</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>Super Sus 100 Goldstar</t>
+  </si>
+  <si>
+    <t>GS_1060</t>
+  </si>
+  <si>
+    <t>Super Sus 1.060 Goldstar</t>
+  </si>
+  <si>
+    <t>GS_310</t>
+  </si>
+  <si>
+    <t>Super Sus 310 Goldstar</t>
+  </si>
+  <si>
+    <t>GS_3180</t>
+  </si>
+  <si>
+    <t>Super Sus 2.180 Goldstar</t>
+  </si>
+  <si>
+    <t>GS_520</t>
+  </si>
+  <si>
+    <t>Super Sus 520 Goldstar</t>
+  </si>
+  <si>
+    <t>GS_5600</t>
+  </si>
+  <si>
+    <t>Super Sus 5.600 Goldstar</t>
+  </si>
+  <si>
+    <t>GU1850</t>
+  </si>
+  <si>
+    <t>Undawn</t>
+  </si>
+  <si>
+    <t>Garena Undawn 1.850 RC</t>
+  </si>
+  <si>
+    <t>GU250</t>
+  </si>
+  <si>
+    <t>Garena Undawn 250 RC</t>
+  </si>
+  <si>
+    <t>GU2800</t>
+  </si>
+  <si>
+    <t>Garena Undawn 2.800 RC</t>
+  </si>
+  <si>
+    <t>GU450</t>
+  </si>
+  <si>
+    <t>Garena Undawn 450 RC</t>
+  </si>
+  <si>
+    <t>GU4750</t>
+  </si>
+  <si>
+    <t>Garena Undawn 4.750 RC</t>
+  </si>
+  <si>
+    <t>GU80</t>
+  </si>
+  <si>
+    <t>Garena Undawn 80 RC</t>
+  </si>
+  <si>
+    <t>GU920</t>
+  </si>
+  <si>
+    <t>Garena Undawn 920 RC</t>
+  </si>
+  <si>
+    <t>GU9600</t>
+  </si>
+  <si>
+    <t>Garena Undawn 9.600 RC</t>
+  </si>
+  <si>
+    <t>ind_10</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>ind_100</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>ind_15</t>
+  </si>
+  <si>
+    <t>Indosat 15.000</t>
+  </si>
+  <si>
+    <t>ind_150</t>
+  </si>
+  <si>
+    <t>Indosat 150.000</t>
+  </si>
+  <si>
+    <t>ind_20</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>ind_200</t>
+  </si>
+  <si>
+    <t>Indosat 200.000</t>
+  </si>
+  <si>
+    <t>ind_25</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>ind_250</t>
+  </si>
+  <si>
+    <t>Indosat 250.000</t>
+  </si>
+  <si>
+    <t>ind_30</t>
+  </si>
+  <si>
+    <t>Indosat 30.000</t>
+  </si>
+  <si>
+    <t>ind_300</t>
+  </si>
+  <si>
+    <t>Indosat 300.000</t>
+  </si>
+  <si>
+    <t>ind_40</t>
+  </si>
+  <si>
+    <t>Indosat 40.000</t>
+  </si>
+  <si>
+    <t>ind_400</t>
+  </si>
+  <si>
+    <t>Indosat 400.000</t>
+  </si>
+  <si>
+    <t>ind_5</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>ind_50</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>ind_500</t>
+  </si>
+  <si>
+    <t>Indosat 500.000</t>
+  </si>
+  <si>
+    <t>ind_60</t>
+  </si>
+  <si>
+    <t>Indosat 60.000</t>
+  </si>
+  <si>
+    <t>ind_70</t>
+  </si>
+  <si>
+    <t>Indosat 70.000</t>
+  </si>
+  <si>
+    <t>ind_80</t>
+  </si>
+  <si>
+    <t>Indosat 80.000</t>
+  </si>
+  <si>
+    <t>ind_90</t>
+  </si>
+  <si>
+    <t>Indosat 90.000</t>
+  </si>
+  <si>
+    <t>INDOSAT-10GB</t>
+  </si>
+  <si>
+    <t>Indosat 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-1GB-30HR-TEST</t>
+  </si>
+  <si>
+    <t>Indosat 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-30GB</t>
+  </si>
+  <si>
+    <t>Indosat 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-3GB</t>
+  </si>
+  <si>
+    <t>Indosat 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-4GB</t>
+  </si>
+  <si>
+    <t>Indosat 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-5GB</t>
+  </si>
+  <si>
+    <t>Indosat 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-6GB</t>
+  </si>
+  <si>
+    <t>Indosat 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-7GB</t>
+  </si>
+  <si>
+    <t>Indosat 7 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-8GB</t>
+  </si>
+  <si>
+    <t>Indosat 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-9GB</t>
+  </si>
+  <si>
+    <t>Indosat 9 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Its-Rainin-Gems</t>
+  </si>
+  <si>
+    <t>Growtopia Its Rainin Gems</t>
+  </si>
+  <si>
+    <t>linkaja-10</t>
+  </si>
+  <si>
+    <t>LinkAja</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 10.000</t>
+  </si>
+  <si>
+    <t>linkaja-100</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 100.000</t>
+  </si>
+  <si>
+    <t>linkaja-15</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 15.000</t>
+  </si>
+  <si>
+    <t>linkaja-150</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 150.000</t>
+  </si>
+  <si>
+    <t>linkaja-20</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 20.000</t>
+  </si>
+  <si>
+    <t>linkaja-200</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 200.000</t>
+  </si>
+  <si>
+    <t>linkaja-25</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 25.000</t>
+  </si>
+  <si>
+    <t>linkaja-250</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 250.000</t>
+  </si>
+  <si>
+    <t>linkaja-30</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 30.000</t>
+  </si>
+  <si>
+    <t>linkaja-300</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 300.000</t>
+  </si>
+  <si>
+    <t>linkaja-35</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 35.000</t>
+  </si>
+  <si>
+    <t>linkaja-40</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 40.000</t>
+  </si>
+  <si>
+    <t>linkaja-400</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 400.000</t>
+  </si>
+  <si>
+    <t>linkaja-45</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 45.000</t>
+  </si>
+  <si>
+    <t>linkaja-450</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 450.000</t>
+  </si>
+  <si>
+    <t>linkaja-50</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 50.000</t>
+  </si>
+  <si>
+    <t>linkaja-500</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 500.000</t>
+  </si>
+  <si>
+    <t>linkaja-55</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 55.000</t>
+  </si>
+  <si>
+    <t>linkaja-60</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 60.000</t>
+  </si>
+  <si>
+    <t>linkaja-65</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 65.000</t>
+  </si>
+  <si>
+    <t>linkaja-70</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 70.000</t>
+  </si>
+  <si>
+    <t>linkaja-75</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 75.000</t>
+  </si>
+  <si>
+    <t>linkaja-80</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 80.000</t>
+  </si>
+  <si>
+    <t>linkaja-85</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 85.000</t>
+  </si>
+  <si>
+    <t>linkaja-90</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 90.000</t>
+  </si>
+  <si>
+    <t>linkaja-95</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 95.000</t>
+  </si>
+  <si>
+    <t>M_CARD</t>
+  </si>
+  <si>
+    <t>Super Sus Monthly Card</t>
+  </si>
+  <si>
+    <t>MALAM-5GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>max10</t>
+  </si>
+  <si>
+    <t>Maxim Driver 10.000</t>
+  </si>
+  <si>
+    <t>max100</t>
+  </si>
+  <si>
+    <t>Maxim Driver 100.000</t>
+  </si>
+  <si>
+    <t>max15</t>
+  </si>
+  <si>
+    <t>Maxim Driver 15.000</t>
+  </si>
+  <si>
+    <t>max20</t>
+  </si>
+  <si>
+    <t>Maxim Driver 20.000</t>
+  </si>
+  <si>
+    <t>max25</t>
+  </si>
+  <si>
+    <t>Maxim Driver 25.000</t>
+  </si>
+  <si>
+    <t>max30</t>
+  </si>
+  <si>
+    <t>Maxim Driver 30.000</t>
+  </si>
+  <si>
+    <t>max300</t>
+  </si>
+  <si>
+    <t>Maxim Driver 300.000</t>
+  </si>
+  <si>
+    <t>max35</t>
+  </si>
+  <si>
+    <t>Maxim Driver 35.000</t>
+  </si>
+  <si>
+    <t>max40</t>
+  </si>
+  <si>
+    <t>Maxim Driver 40.000</t>
+  </si>
+  <si>
+    <t>max5</t>
+  </si>
+  <si>
+    <t>Maxim Driver 5.000</t>
+  </si>
+  <si>
+    <t>max50</t>
+  </si>
+  <si>
+    <t>Maxim Driver 50.000</t>
+  </si>
+  <si>
+    <t>max70</t>
+  </si>
+  <si>
+    <t>Maxim Driver 70.000</t>
+  </si>
+  <si>
+    <t>mc12</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 12 Diamonds</t>
+  </si>
+  <si>
+    <t>mc170</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 170 Diamonds</t>
+  </si>
+  <si>
+    <t>mc19</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 19 Diamonds</t>
+  </si>
+  <si>
+    <t>mc2010</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>mc240</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 240 Diamonds</t>
+  </si>
+  <si>
+    <t>mc28</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 28 Diamonds</t>
+  </si>
+  <si>
+    <t>mc296</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 296 Diamonds</t>
+  </si>
+  <si>
+    <t>mc408</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 408 Diamonds</t>
+  </si>
+  <si>
+    <t>mc44</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 44 Diamonds</t>
+  </si>
+  <si>
+    <t>mc4830</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>mc5</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 5 Diamonds</t>
+  </si>
+  <si>
+    <t>mc568</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 568 Diamonds</t>
+  </si>
+  <si>
+    <t>mc59</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 59 Diamonds</t>
+  </si>
+  <si>
+    <t>mc85</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 85 Diamonds</t>
+  </si>
+  <si>
+    <t>mc875</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 875 Diamonds</t>
+  </si>
+  <si>
+    <t>mingguan</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Mingguan</t>
+  </si>
+  <si>
+    <t>Mini_1_1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Mini_1_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Mini_10_7</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Mini_2_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Mini_3_1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 3 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Mini_5_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 5 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Mini_5_7</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Mini 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Mini3hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Mini5Hr-1Gb</t>
+  </si>
+  <si>
+    <t>Tri Data Mini 1 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>Mini5Hr-2Gb</t>
+  </si>
+  <si>
+    <t>Tri Data Mini 2 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>Mini7Hr-1.5Gb</t>
+  </si>
+  <si>
+    <t>Tri Data Mini 1.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>ML10</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>10 Diamonds (9 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>ML100</t>
+  </si>
+  <si>
+    <t>100 Diamonds (91 + 9 Bonus)</t>
+  </si>
+  <si>
+    <t>ML10050</t>
+  </si>
+  <si>
+    <t>10050 Diamonds (8540 + 1510 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1050</t>
+  </si>
+  <si>
+    <t>1050 Diamonds (928 + 122 Bonus)</t>
+  </si>
+  <si>
+    <t>ML110</t>
+  </si>
+  <si>
+    <t>110 Diamonds (100 + 10 Bonus)</t>
+  </si>
+  <si>
+    <t>ML113</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>ML12</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1220</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1075 + 145 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1443</t>
+  </si>
+  <si>
+    <t>1443 Diamonds (1277 + 166 Bonus)</t>
+  </si>
+  <si>
+    <t>ML148</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>ML170</t>
+  </si>
+  <si>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>ML19</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>ML2010</t>
+  </si>
+  <si>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
+  </si>
+  <si>
+    <t>ML222</t>
+  </si>
+  <si>
+    <t>222 Diamonds (200 + 22 Bonus)</t>
+  </si>
+  <si>
+    <t>ML240</t>
+  </si>
+  <si>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>ML2625</t>
+  </si>
+  <si>
+    <t>2625 Diamonds (2253 + 372 Bonus)</t>
+  </si>
+  <si>
+    <t>ML277</t>
+  </si>
+  <si>
+    <t>277 Diamonds (250 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>ML28</t>
+  </si>
+  <si>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>ML284</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>ML296</t>
+  </si>
+  <si>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>ML300</t>
+  </si>
+  <si>
+    <t>300 Diamonds (260 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>ML33</t>
+  </si>
+  <si>
+    <t>33 Diamonds (30+ 3 Bonus)</t>
+  </si>
+  <si>
+    <t>ML344</t>
+  </si>
+  <si>
+    <t>344 Diamonds 300+ 44 Bonus)</t>
+  </si>
+  <si>
+    <t>ML3453</t>
+  </si>
+  <si>
+    <t>3453 Diamonds (2985 + 468 Bonus)</t>
+  </si>
+  <si>
+    <t>ML370</t>
+  </si>
+  <si>
+    <t>370 Diamonds (333 + 37 Bonus)</t>
+  </si>
+  <si>
+    <t>ML4020</t>
+  </si>
+  <si>
+    <t>4020 Diamonds (3416 + 604 Bonus)</t>
+  </si>
+  <si>
+    <t>ML408</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>ML44</t>
+  </si>
+  <si>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>ML453</t>
+  </si>
+  <si>
+    <t>453 Diamonds (407 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>ML4830</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>ML514</t>
+  </si>
+  <si>
+    <t>514 Diamonds (461 + 53 Bonus)</t>
+  </si>
+  <si>
+    <t>ML568</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>ML59</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>ML600</t>
+  </si>
+  <si>
+    <t>600 Diamonds (532 + 68 Bonus)</t>
+  </si>
+  <si>
+    <t>ML6840</t>
+  </si>
+  <si>
+    <t>6840 Diamonds (5711 + 1129 Bonus)</t>
+  </si>
+  <si>
+    <t>ML70</t>
+  </si>
+  <si>
+    <t>70 Diamonds (63 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>ML716</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>ML85</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>ML875</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>ML9660</t>
+  </si>
+  <si>
+    <t>9660 Diamonds (8006 + 1654 Bonus)</t>
+  </si>
+  <si>
+    <t>MLBB</t>
+  </si>
+  <si>
+    <t>Telkomsel GamesMAX Unlimited Play Silver Mobile Legends</t>
+  </si>
+  <si>
+    <t>MSA1300</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 1.300 Ruby</t>
+  </si>
+  <si>
+    <t>MSA310</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 310 Ruby</t>
+  </si>
+  <si>
+    <t>MSA3200</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 3.200 Ruby</t>
+  </si>
+  <si>
+    <t>MSA60</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 60 Ruby</t>
+  </si>
+  <si>
+    <t>MSA630</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 630 Ruby</t>
+  </si>
+  <si>
+    <t>MSA6500</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening 6.500 Ruby</t>
+  </si>
+  <si>
+    <t>Ovo_10</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>OVO 10.000</t>
+  </si>
+  <si>
+    <t>Ovo_100</t>
+  </si>
+  <si>
+    <t>OVO 100.000</t>
+  </si>
+  <si>
+    <t>Ovo_15</t>
+  </si>
+  <si>
+    <t>OVO 15.000</t>
+  </si>
+  <si>
+    <t>Ovo_150</t>
+  </si>
+  <si>
+    <t>OVO 150.000</t>
+  </si>
+  <si>
+    <t>Ovo_20</t>
+  </si>
+  <si>
+    <t>OVO 20.000</t>
+  </si>
+  <si>
+    <t>Ovo_25</t>
+  </si>
+  <si>
+    <t>OVO 25.000</t>
+  </si>
+  <si>
+    <t>Ovo_30</t>
+  </si>
+  <si>
+    <t>OVO 30.000</t>
+  </si>
+  <si>
+    <t>Ovo_35</t>
+  </si>
+  <si>
+    <t>OVO 35.000</t>
+  </si>
+  <si>
+    <t>Ovo_40</t>
+  </si>
+  <si>
+    <t>OVO 40.000</t>
+  </si>
+  <si>
+    <t>Ovo_400</t>
+  </si>
+  <si>
+    <t>OVO 400.000</t>
+  </si>
+  <si>
+    <t>Ovo_45</t>
+  </si>
+  <si>
+    <t>OVO 45.000</t>
+  </si>
+  <si>
+    <t>Ovo_450</t>
+  </si>
+  <si>
+    <t>OVO 450.000</t>
+  </si>
+  <si>
+    <t>Ovo_50</t>
+  </si>
+  <si>
+    <t>OVO 50.000</t>
+  </si>
+  <si>
+    <t>Ovo_500</t>
+  </si>
+  <si>
+    <t>OVO 500.000</t>
+  </si>
+  <si>
+    <t>Ovo_55</t>
+  </si>
+  <si>
+    <t>OVO 55.000</t>
+  </si>
+  <si>
+    <t>Ovo_60</t>
+  </si>
+  <si>
+    <t>OVO 60.000</t>
+  </si>
+  <si>
+    <t>Ovo_65</t>
+  </si>
+  <si>
+    <t>OVO 65.000</t>
+  </si>
+  <si>
+    <t>Ovo_70</t>
+  </si>
+  <si>
+    <t>OVO 70.000</t>
+  </si>
+  <si>
+    <t>Ovo_75</t>
+  </si>
+  <si>
+    <t>OVO 75.000</t>
+  </si>
+  <si>
+    <t>Ovo_80</t>
+  </si>
+  <si>
+    <t>OVO 80.000</t>
+  </si>
+  <si>
+    <t>Ovo_85</t>
+  </si>
+  <si>
+    <t>OVO 85.000</t>
+  </si>
+  <si>
+    <t>Ovo_90</t>
+  </si>
+  <si>
+    <t>OVO 90.000</t>
+  </si>
+  <si>
+    <t>Ovo_95</t>
+  </si>
+  <si>
+    <t>OVO 95.000</t>
+  </si>
+  <si>
+    <t>PASS_B</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass Bundle</t>
+  </si>
+  <si>
+    <t>PB1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>PB12000</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB2400</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>PB24000</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB36000</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB60000</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PLN100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>PLN1000</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>PLN20</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN200</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>PLN50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>PLN500</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>PMI1800</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1800 UC</t>
+  </si>
+  <si>
+    <t>PMI325</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 325 UC</t>
+  </si>
+  <si>
+    <t>PMI3850</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>PMI60</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>PMI660</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 660 UC</t>
+  </si>
+  <si>
+    <t>PMI8100</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8100 UC</t>
+  </si>
+  <si>
+    <t>pre30622394</t>
+  </si>
+  <si>
+    <t>Free Fire Max</t>
+  </si>
+  <si>
+    <t>Free Fire Max 5 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622395</t>
+  </si>
+  <si>
+    <t>Free Fire Max 10 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622396</t>
+  </si>
+  <si>
+    <t>Free Fire Max 50 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622397</t>
+  </si>
+  <si>
+    <t>Free Fire Max 70 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622398</t>
+  </si>
+  <si>
+    <t>Free Fire Max 100 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622399</t>
+  </si>
+  <si>
+    <t>Free Fire Max 210 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622400</t>
+  </si>
+  <si>
+    <t>Free Fire Max 280 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622401</t>
+  </si>
+  <si>
+    <t>Free Fire Max 355 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622402</t>
+  </si>
+  <si>
+    <t>Free Fire Max 425 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622403</t>
+  </si>
+  <si>
+    <t>Free Fire Max 500 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622404</t>
+  </si>
+  <si>
+    <t>Free Fire Max 720 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622405</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.000 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622406</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.075 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622407</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.440 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622408</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.180 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622409</t>
+  </si>
+  <si>
+    <t>Free Fire Max 7.290 Diamonds</t>
+  </si>
+  <si>
+    <t>PS_100</t>
+  </si>
+  <si>
+    <t>PLAYSTATION</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 100.000</t>
+  </si>
+  <si>
+    <t>PS_400</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 400.000</t>
+  </si>
+  <si>
+    <t>Royal-Grow-Pass</t>
+  </si>
+  <si>
+    <t>Growtopia Royal Grow Pass</t>
+  </si>
+  <si>
+    <t>S_PASS</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass</t>
+  </si>
+  <si>
+    <t>Shopee-100k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 100.000</t>
+  </si>
+  <si>
+    <t>Shopee-10k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 10.000</t>
+  </si>
+  <si>
+    <t>Shopee-125k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 125.000</t>
+  </si>
+  <si>
+    <t>Shopee-150k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 150.000</t>
+  </si>
+  <si>
+    <t>Shopee-15k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 15.000</t>
+  </si>
+  <si>
+    <t>Shopee-200k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 200.000</t>
+  </si>
+  <si>
+    <t>Shopee-20k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 20.000</t>
+  </si>
+  <si>
+    <t>Shopee-250k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 250.000</t>
+  </si>
+  <si>
+    <t>Shopee-25k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 25.000</t>
+  </si>
+  <si>
+    <t>Shopee-300k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 300.000</t>
+  </si>
+  <si>
+    <t>Shopee-30k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 30.000</t>
+  </si>
+  <si>
+    <t>Shopee-350k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 350.000</t>
+  </si>
+  <si>
+    <t>Shopee-35k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 35.000</t>
+  </si>
+  <si>
+    <t>Shopee-400k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 400.000</t>
+  </si>
+  <si>
+    <t>Shopee-40k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 40.000</t>
+  </si>
+  <si>
+    <t>Shopee-450k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 450.000</t>
+  </si>
+  <si>
+    <t>Shopee-45k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 45.000</t>
+  </si>
+  <si>
+    <t>Shopee-500k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 500.000</t>
+  </si>
+  <si>
+    <t>Shopee-50k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 50.000</t>
+  </si>
+  <si>
+    <t>Shopee-55k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 55.000</t>
+  </si>
+  <si>
+    <t>Shopee-5k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 5.000</t>
+  </si>
+  <si>
+    <t>Shopee-60k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 60.000</t>
+  </si>
+  <si>
+    <t>Shopee-65k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 65.000</t>
+  </si>
+  <si>
+    <t>Shopee-70k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 70.000</t>
+  </si>
+  <si>
+    <t>Shopee-75k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 75.000</t>
+  </si>
+  <si>
+    <t>Shopee-80k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 80.000</t>
+  </si>
+  <si>
+    <t>Shopee-85k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 85.000</t>
+  </si>
+  <si>
+    <t>Shopee-90k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 90.000</t>
+  </si>
+  <si>
+    <t>Shopee-95k</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 95.000</t>
+  </si>
+  <si>
+    <t>Smart10</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>Smart100</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>Smart15</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>Smart150</t>
+  </si>
+  <si>
+    <t>Smartfren 150.000</t>
+  </si>
+  <si>
+    <t>Smart20</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>Smart200</t>
+  </si>
+  <si>
+    <t>Smartfren 200.000</t>
+  </si>
+  <si>
+    <t>Smart25</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>Smart30</t>
+  </si>
+  <si>
+    <t>Smartfren 30.000</t>
+  </si>
+  <si>
+    <t>Smart300</t>
+  </si>
+  <si>
+    <t>Smartfren 300.000</t>
+  </si>
+  <si>
+    <t>Smart35</t>
+  </si>
+  <si>
+    <t>Smartfren 35.000</t>
+  </si>
+  <si>
+    <t>Smart40</t>
+  </si>
+  <si>
+    <t>Smartfren 40.000</t>
+  </si>
+  <si>
+    <t>Smart45</t>
+  </si>
+  <si>
+    <t>Smartfren 45.000</t>
+  </si>
+  <si>
+    <t>Smart5</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>Smart50</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>Smart500</t>
+  </si>
+  <si>
+    <t>Smartfren 500.000</t>
+  </si>
+  <si>
+    <t>Smart55</t>
+  </si>
+  <si>
+    <t>Smartfren 55.000</t>
+  </si>
+  <si>
+    <t>Smart60</t>
+  </si>
+  <si>
+    <t>Smartfren 60.000</t>
+  </si>
+  <si>
+    <t>Smart65</t>
+  </si>
+  <si>
+    <t>Smartfren 65.000</t>
+  </si>
+  <si>
+    <t>Smart70</t>
+  </si>
+  <si>
+    <t>Smartfren 70.000</t>
+  </si>
+  <si>
+    <t>Smart75</t>
+  </si>
+  <si>
+    <t>Smartfren 75.000</t>
+  </si>
+  <si>
+    <t>Smart80</t>
+  </si>
+  <si>
+    <t>Smartfren 80.000</t>
+  </si>
+  <si>
+    <t>Smart85</t>
+  </si>
+  <si>
+    <t>Smartfren 85.000</t>
+  </si>
+  <si>
+    <t>Smart90</t>
+  </si>
+  <si>
+    <t>Smartfren 90.000</t>
+  </si>
+  <si>
+    <t>Smart95</t>
+  </si>
+  <si>
+    <t>Smartfren 95.000</t>
+  </si>
+  <si>
+    <t>TEL10</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>TEL100</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>TEL15</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>TEL150</t>
+  </si>
+  <si>
+    <t>Telkomsel 150.000</t>
+  </si>
+  <si>
+    <t>TEL20</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>TEL200</t>
+  </si>
+  <si>
+    <t>Telkomsel 200.000</t>
+  </si>
+  <si>
+    <t>TEL25</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>TEL30</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>TEL300</t>
+  </si>
+  <si>
+    <t>Telkomsel 300.000</t>
+  </si>
+  <si>
+    <t>TEL35</t>
+  </si>
+  <si>
+    <t>Telkomsel 35.000</t>
+  </si>
+  <si>
+    <t>TEL40</t>
+  </si>
+  <si>
+    <t>Telkomsel 40.000</t>
+  </si>
+  <si>
+    <t>TEL45</t>
+  </si>
+  <si>
+    <t>Telkomsel 45.000</t>
+  </si>
+  <si>
+    <t>TEL5</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>TEL50</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>TEL500</t>
+  </si>
+  <si>
+    <t>Telkomsel 500.000</t>
+  </si>
+  <si>
+    <t>TEL55</t>
+  </si>
+  <si>
+    <t>Telkomsel 55.000</t>
+  </si>
+  <si>
+    <t>TEL60</t>
+  </si>
+  <si>
+    <t>Telkomsel 60.000</t>
+  </si>
+  <si>
+    <t>TEL70</t>
+  </si>
+  <si>
+    <t>Telkomsel 70.000</t>
+  </si>
+  <si>
+    <t>TEL75</t>
+  </si>
+  <si>
+    <t>Telkomsel 75.000</t>
+  </si>
+  <si>
+    <t>TEL80</t>
+  </si>
+  <si>
+    <t>Telkomsel 80.000</t>
+  </si>
+  <si>
+    <t>TEL85</t>
+  </si>
+  <si>
+    <t>Telkomsel 85.000</t>
+  </si>
+  <si>
+    <t>TEL90</t>
+  </si>
+  <si>
+    <t>Telkomsel 90.000</t>
+  </si>
+  <si>
+    <t>TEL95</t>
+  </si>
+  <si>
+    <t>Telkomsel 95.000</t>
+  </si>
+  <si>
+    <t>Tiktok-10GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-1GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-3GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Tiktok-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Ketengan TikTok 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>tri_10</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>tri_100</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>tri_15</t>
+  </si>
+  <si>
+    <t>Three 15.000</t>
+  </si>
+  <si>
+    <t>tri_150</t>
+  </si>
+  <si>
+    <t>Three 150.000</t>
+  </si>
+  <si>
+    <t>tri_20</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>tri_200</t>
+  </si>
+  <si>
+    <t>Three 200.000</t>
+  </si>
+  <si>
+    <t>tri_25</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>tri_30</t>
+  </si>
+  <si>
+    <t>Three 30.000</t>
+  </si>
+  <si>
+    <t>tri_300</t>
+  </si>
+  <si>
+    <t>Three 300.000</t>
+  </si>
+  <si>
+    <t>tri_40</t>
+  </si>
+  <si>
+    <t>Three 40.000</t>
+  </si>
+  <si>
+    <t>tri_5</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>tri_50</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>tri_500</t>
+  </si>
+  <si>
+    <t>Three 500.000</t>
+  </si>
+  <si>
+    <t>tri_60</t>
+  </si>
+  <si>
+    <t>Three 60.000</t>
+  </si>
+  <si>
+    <t>tri_70</t>
+  </si>
+  <si>
+    <t>Three 70.000</t>
+  </si>
+  <si>
+    <t>tri_80</t>
+  </si>
+  <si>
+    <t>Three 80.000</t>
+  </si>
+  <si>
+    <t>tri_90</t>
+  </si>
+  <si>
+    <t>Three 90.000</t>
+  </si>
+  <si>
+    <t>UC1800</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 1.800 UC</t>
+  </si>
+  <si>
+    <t>UC325</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 325 UC</t>
+  </si>
+  <si>
+    <t>UC3850</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 3.850 UC</t>
+  </si>
+  <si>
+    <t>UC60</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 60 UC</t>
+  </si>
+  <si>
+    <t>UC660</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 660 UC</t>
+  </si>
+  <si>
+    <t>Umum30hari-12gb</t>
+  </si>
+  <si>
+    <t>Axis Data 12 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-2gb</t>
+  </si>
+  <si>
+    <t>Axis Data 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-500mb</t>
+  </si>
+  <si>
+    <t>Axis Data 500 MB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-10Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-1Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-3Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30Hr-5Gb</t>
+  </si>
+  <si>
+    <t>Tri Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-1GB-14HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 14 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-1GB-7HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-2GB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-3GB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 3 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>Unlimited-700MB-28HARI</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 700 MB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>USD_10</t>
+  </si>
+  <si>
+    <t>Nintendo eShop</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $10</t>
+  </si>
+  <si>
+    <t>USD_20</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $20</t>
+  </si>
+  <si>
+    <t>USD_50</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $50</t>
+  </si>
+  <si>
+    <t>VAL1000</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP</t>
+  </si>
+  <si>
+    <t>VAL10700</t>
+  </si>
+  <si>
+    <t>Valorant 10.700 VP</t>
+  </si>
+  <si>
+    <t>VAL11475</t>
+  </si>
+  <si>
+    <t>Valorant 11.475 VP</t>
+  </si>
+  <si>
+    <t>VAL1475</t>
+  </si>
+  <si>
+    <t>Valorant 1.475 VP</t>
+  </si>
+  <si>
+    <t>VAL2000</t>
+  </si>
+  <si>
+    <t>Valorant 2.000 VP</t>
+  </si>
+  <si>
+    <t>VAL2525</t>
+  </si>
+  <si>
+    <t>Valorant 2.525 VP</t>
+  </si>
+  <si>
+    <t>VAL3050</t>
+  </si>
+  <si>
+    <t>Valorant 3.050 VP</t>
+  </si>
+  <si>
+    <t>VAL3650</t>
+  </si>
+  <si>
+    <t>Valorant 3.650 VP</t>
+  </si>
+  <si>
+    <t>VAL4100</t>
+  </si>
+  <si>
+    <t>Valorant 4.100 VP</t>
+  </si>
+  <si>
+    <t>VAL4650</t>
+  </si>
+  <si>
+    <t>Valorant 4.650 VP</t>
+  </si>
+  <si>
+    <t>VAL475</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP</t>
+  </si>
+  <si>
+    <t>VAL5350</t>
+  </si>
+  <si>
+    <t>Valorant 5.350 VP</t>
+  </si>
+  <si>
+    <t>VAL5825</t>
+  </si>
+  <si>
+    <t>Valorant 5.825 VP</t>
+  </si>
+  <si>
+    <t>VAL6350</t>
+  </si>
+  <si>
+    <t>Valorant 6.350 VP</t>
+  </si>
+  <si>
+    <t>VAL7400</t>
+  </si>
+  <si>
+    <t>Valorant 7.400 VP</t>
+  </si>
+  <si>
+    <t>VAL8990</t>
+  </si>
+  <si>
+    <t>Valorant 8.990 VP</t>
+  </si>
+  <si>
+    <t>VAL950</t>
+  </si>
+  <si>
+    <t>Valorant 950 VP</t>
+  </si>
+  <si>
+    <t>VIP_C</t>
+  </si>
+  <si>
+    <t>Super Sus Super VIP Card</t>
+  </si>
+  <si>
+    <t>VOLUME-100</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 100.000</t>
+  </si>
+  <si>
+    <t>VOLUME-15</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 11 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>VOLUME-150</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 150.000</t>
+  </si>
+  <si>
+    <t>VOLUME-1O</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 6 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>VOLUME-20</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 20.000</t>
+  </si>
+  <si>
+    <t>VOLUME-30</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 30.000</t>
+  </si>
+  <si>
+    <t>VOLUME-60</t>
+  </si>
+  <si>
+    <t>Smartfren Berbasis Volume 60.000</t>
+  </si>
+  <si>
+    <t>Wa-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Wa-1GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 1 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Wa-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Wa-2GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Wa-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>WEELY_CARD</t>
+  </si>
+  <si>
+    <t>Super Sus Weekly Card</t>
+  </si>
+  <si>
+    <t>WPASX1</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>WPASX2</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>WPASX3</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>xl_10</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>Xl 10.000</t>
+  </si>
+  <si>
+    <t>xl_100</t>
+  </si>
+  <si>
+    <t>Xl 100.000</t>
+  </si>
+  <si>
+    <t>xl_15</t>
+  </si>
+  <si>
+    <t>Xl 15.000</t>
+  </si>
+  <si>
+    <t>xl_150</t>
+  </si>
+  <si>
+    <t>Xl 150.000</t>
+  </si>
+  <si>
+    <t>xl_200</t>
+  </si>
+  <si>
+    <t>Xl 200.000</t>
+  </si>
+  <si>
+    <t>xl_25</t>
+  </si>
+  <si>
+    <t>Xl 25.000</t>
+  </si>
+  <si>
+    <t>xl_30</t>
+  </si>
+  <si>
+    <t>XL 30.000</t>
+  </si>
+  <si>
+    <t>xl_300</t>
+  </si>
+  <si>
+    <t>Xl 300.000</t>
+  </si>
+  <si>
+    <t>xl_40</t>
+  </si>
+  <si>
+    <t>XL 40.000</t>
+  </si>
+  <si>
+    <t>xl_5</t>
+  </si>
+  <si>
+    <t>Xl 5.000</t>
+  </si>
+  <si>
+    <t>xl_50</t>
+  </si>
+  <si>
+    <t>Xl 50.000</t>
+  </si>
+  <si>
+    <t>xl_500</t>
+  </si>
+  <si>
+    <t>Xl 500.000</t>
+  </si>
+  <si>
+    <t>xl_60</t>
+  </si>
+  <si>
+    <t>Xl 60.000</t>
+  </si>
+  <si>
+    <t>xl_70</t>
+  </si>
+  <si>
+    <t>Xl 70.000</t>
+  </si>
+  <si>
+    <t>xl_80</t>
+  </si>
+  <si>
+    <t>Xl 80.000</t>
+  </si>
+  <si>
+    <t>xl_90</t>
+  </si>
+  <si>
+    <t>Xl 90.000</t>
+  </si>
+  <si>
+    <t>xl30hari-10gb</t>
+  </si>
+  <si>
+    <t>XL Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-1gb</t>
+  </si>
+  <si>
+    <t>XL Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-2gb</t>
+  </si>
+  <si>
+    <t>XL Data 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-30gb</t>
+  </si>
+  <si>
+    <t>XL Data 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-3gb</t>
+  </si>
+  <si>
+    <t>XL Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-4gb</t>
+  </si>
+  <si>
+    <t>XL Data 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-5gb</t>
+  </si>
+  <si>
+    <t>XL Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-6gb</t>
+  </si>
+  <si>
+    <t>XL Data 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-7gb</t>
+  </si>
+  <si>
+    <t>XL Data 7 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-8gb</t>
+  </si>
+  <si>
+    <t>XL Data 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>xl30hari-9gb</t>
+  </si>
+  <si>
+    <t>XL Data 9 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>YOUTUBE-7</t>
+  </si>
+  <si>
+    <t>Smartfren Data Youtube 10 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-10GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>YT-1GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 1 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-2GB-3HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>YT-2GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-3GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>YT-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Youtube 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>WEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>MEB</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>WPASX4</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 4x</t>
+  </si>
+  <si>
+    <t>WPASX5</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 5x</t>
+  </si>
+  <si>
+    <t>pre30632877</t>
+  </si>
+  <si>
+    <t>Honor of Kings</t>
+  </si>
+  <si>
+    <t>Honor of Kings 16 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632879</t>
+  </si>
+  <si>
+    <t>Honor of Kings 80 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632880</t>
+  </si>
+  <si>
+    <t>Honor of Kings 240 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632881</t>
+  </si>
+  <si>
+    <t>Honor of Kings 400 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632882</t>
+  </si>
+  <si>
+    <t>Honor of Kings 560 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632883</t>
+  </si>
+  <si>
+    <t>Honor of Kings 800 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632884</t>
+  </si>
+  <si>
+    <t>Honor of Kings 1.200 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632885</t>
+  </si>
+  <si>
+    <t>Honor of Kings 2.400 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632886</t>
+  </si>
+  <si>
+    <t>Honor of Kings 4.000 Tokens</t>
+  </si>
+  <si>
+    <t>pre30632887</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8.000 Tokens</t>
+  </si>
+  <si>
+    <t>Ovo_115</t>
+  </si>
+  <si>
+    <t>OVO 115.000</t>
+  </si>
+  <si>
+    <t>Ovo_125</t>
+  </si>
+  <si>
+    <t>OVO 125.000</t>
+  </si>
+  <si>
+    <t>Ovo_200</t>
+  </si>
+  <si>
+    <t>OVO 200.000</t>
+  </si>
+  <si>
+    <t>Ovo_250</t>
+  </si>
+  <si>
+    <t>OVO 250.000</t>
+  </si>
+  <si>
+    <t>Ovo_300</t>
+  </si>
+  <si>
+    <t>OVO 300.000</t>
+  </si>
+  <si>
+    <t>ML8040</t>
+  </si>
+  <si>
+    <t>8040 Diamonds (6832 + 1208 Bonus)</t>
+  </si>
+  <si>
+    <t>ML938</t>
+  </si>
+  <si>
+    <t>938 Diamonds (836 + 102 Bonus)</t>
+  </si>
+  <si>
+    <t>Flash_10</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_15</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_2</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_4</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_75</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 75 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Flash_8</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-1gb</t>
+  </si>
+  <si>
+    <t>Axis Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-3gb</t>
+  </si>
+  <si>
+    <t>Axis Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Umum30hari-5gb</t>
+  </si>
+  <si>
+    <t>Axis Data 5 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Mini15hari-4gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 5 GB 15 Hari</t>
+  </si>
+  <si>
+    <t>Mini5hari-1gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 1 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>Mini7hari-3.5gb</t>
+  </si>
+  <si>
+    <t>Axis Data Mini 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-3gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-6gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Bronet30hari-8gb</t>
+  </si>
+  <si>
+    <t>Axis Data BRONET 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>INDOSAT-2GB</t>
+  </si>
+  <si>
+    <t>Indosat 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>linkaja-350</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 350.000</t>
+  </si>
+  <si>
+    <t>GF</t>
+  </si>
+  <si>
+    <t>Garena Undawn Growth Fund</t>
+  </si>
+  <si>
+    <t>KARTU30</t>
+  </si>
+  <si>
+    <t>Garena Undawn Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>KARTU7</t>
+  </si>
+  <si>
+    <t>Garena Undawn Kartu Mingguan</t>
+  </si>
+  <si>
+    <t>pre30877636</t>
+  </si>
+  <si>
+    <t>Free Fire BP Card</t>
+  </si>
+  <si>
+    <t>pre30877637</t>
+  </si>
+  <si>
+    <t>Free Fire Level Up Pass</t>
+  </si>
+  <si>
+    <t>pre30878056</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Mingguan</t>
+  </si>
+  <si>
+    <t>pre30878057</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Bulanan</t>
+  </si>
+  <si>
+    <t>pre30943259</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 35 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943260</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 70 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943261</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 180 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943262</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 360 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943263</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 680 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943264</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 1.200 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943265</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 3.000 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30943267</t>
+  </si>
+  <si>
+    <t>Ragnarok Twilight 4.000 Big Cat Gem</t>
+  </si>
+  <si>
+    <t>pre30949191</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Blood Strike 100 Gold</t>
+  </si>
+  <si>
+    <t>pre30949192</t>
+  </si>
+  <si>
+    <t>Blood Strike 200 Gold</t>
+  </si>
+  <si>
+    <t>pre30949193</t>
+  </si>
+  <si>
+    <t>Blood Strike 300 Gold</t>
+  </si>
+  <si>
+    <t>pre30949203</t>
+  </si>
+  <si>
+    <t>Blood Strike 500 Gold</t>
+  </si>
+  <si>
+    <t>pre30949204</t>
+  </si>
+  <si>
+    <t>Blood Strike 400 Gold</t>
+  </si>
+  <si>
+    <t>pre30949215</t>
+  </si>
+  <si>
+    <t>Blood Strike 800 Gold</t>
+  </si>
+  <si>
+    <t>pre30949216</t>
+  </si>
+  <si>
+    <t>Blood Strike 1.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949217</t>
+  </si>
+  <si>
+    <t>Blood Strike 2.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949219</t>
+  </si>
+  <si>
+    <t>Blood Strike 5.000 Gold</t>
+  </si>
+  <si>
+    <t>pre30949235</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force 18 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949236</t>
+  </si>
+  <si>
+    <t>Delta Force 30 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949248</t>
+  </si>
+  <si>
+    <t>Delta Force 60 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949249</t>
+  </si>
+  <si>
+    <t>Delta Force 300 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949250</t>
+  </si>
+  <si>
+    <t>Delta Force 420 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949251</t>
+  </si>
+  <si>
+    <t>Delta Force 680 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949252</t>
+  </si>
+  <si>
+    <t>Delta Force 1.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949254</t>
+  </si>
+  <si>
+    <t>Delta Force 1.680 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949255</t>
+  </si>
+  <si>
+    <t>Delta Force 3.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949256</t>
+  </si>
+  <si>
+    <t>Delta Force 6.480 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949262</t>
+  </si>
+  <si>
+    <t>Delta Force 12.960 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949263</t>
+  </si>
+  <si>
+    <t>Delta Force 19.440 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre30949272</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 10+1 Gold</t>
+  </si>
+  <si>
+    <t>pre30949273</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 50+5 Gold</t>
+  </si>
+  <si>
+    <t>pre30949274</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 300+30 Gold</t>
+  </si>
+  <si>
+    <t>pre30949351</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 1.000+100 Gold</t>
+  </si>
+  <si>
+    <t>pre30949420</t>
+  </si>
+  <si>
+    <t>Speed Drifters</t>
+  </si>
+  <si>
+    <t>Speed Drifters 56 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949422</t>
+  </si>
+  <si>
+    <t>Speed Drifters 112 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949423</t>
+  </si>
+  <si>
+    <t>Speed Drifters 282 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949424</t>
+  </si>
+  <si>
+    <t>Speed Drifters 579 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949425</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1230 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949426</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1845 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949427</t>
+  </si>
+  <si>
+    <t>Speed Drifters 3134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949428</t>
+  </si>
+  <si>
+    <t>Speed Drifters 6279 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30949443</t>
+  </si>
+  <si>
+    <t>Sausage Man</t>
+  </si>
+  <si>
+    <t>Sausage Man 2118 Candies</t>
+  </si>
+  <si>
+    <t>pre30949444</t>
+  </si>
+  <si>
+    <t>Sausage Man 3548 Candies</t>
+  </si>
+  <si>
+    <t>92-1521</t>
+  </si>
+  <si>
+    <t>Roblox</t>
+  </si>
+  <si>
+    <t>100 Robux</t>
+  </si>
+  <si>
+    <t>92-1522</t>
+  </si>
+  <si>
+    <t>400 Robux</t>
+  </si>
+  <si>
+    <t>92-1515</t>
+  </si>
+  <si>
+    <t>800 Robux</t>
+  </si>
+  <si>
+    <t>92-1516</t>
+  </si>
+  <si>
+    <t>1200 Robux</t>
+  </si>
+  <si>
+    <t>92-1517</t>
+  </si>
+  <si>
+    <t>1700 Robux</t>
+  </si>
+  <si>
+    <t>92-1518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000 Robux </t>
+  </si>
+  <si>
+    <t>92-1523</t>
+  </si>
+  <si>
+    <t>2700 Robux</t>
+  </si>
+  <si>
+    <t>92-1519</t>
+  </si>
+  <si>
+    <t>4500 Robux</t>
+  </si>
+  <si>
+    <t>92-1524</t>
+  </si>
+  <si>
+    <t>7000 Robux</t>
+  </si>
+  <si>
+    <t>92-1520</t>
+  </si>
+  <si>
+    <t>10000 Robux</t>
+  </si>
+  <si>
+    <t>92-3731</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 50.000</t>
+  </si>
+  <si>
+    <t>92-3732</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 65.000</t>
+  </si>
+  <si>
+    <t>92-3733</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 100.000</t>
+  </si>
+  <si>
+    <t>92-3734</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 200.000</t>
+  </si>
+  <si>
+    <t>92-3735</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 300.000</t>
+  </si>
+  <si>
+    <t>92-3736</t>
+  </si>
+  <si>
+    <t>Roblox Gift Card IDR 500.000</t>
+  </si>
+  <si>
+    <t>92-3816</t>
+  </si>
+  <si>
+    <t>92-3997</t>
+  </si>
+  <si>
+    <t>92-3998</t>
+  </si>
+  <si>
+    <t>89-4729</t>
+  </si>
+  <si>
+    <t>Steam Voucher (Indonesia)</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 6.000</t>
+  </si>
+  <si>
+    <t>89-4730</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 8.000</t>
+  </si>
+  <si>
+    <t>89-875</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 12.000</t>
+  </si>
+  <si>
+    <t>89-876</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 45.000</t>
+  </si>
+  <si>
+    <t>89-877</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 60.000</t>
+  </si>
+  <si>
+    <t>89-878</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 90.000</t>
+  </si>
+  <si>
+    <t>89-879</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 120.000</t>
+  </si>
+  <si>
+    <t>89-880</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 250.000</t>
+  </si>
+  <si>
+    <t>89-881</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 400.000</t>
+  </si>
+  <si>
+    <t>89-882</t>
+  </si>
+  <si>
+    <t>Steam Wallet IDR 600.000</t>
+  </si>
+  <si>
+    <t>103-1037</t>
+  </si>
+  <si>
+    <t>Ace Racer</t>
+  </si>
+  <si>
+    <t>60 + 5 Tokens</t>
+  </si>
+  <si>
+    <t>103-1038</t>
+  </si>
+  <si>
+    <t>250 + 20 Tokens</t>
+  </si>
+  <si>
+    <t>103-1039</t>
+  </si>
+  <si>
+    <t>680 + 60 Tokens</t>
+  </si>
+  <si>
+    <t>103-1040</t>
+  </si>
+  <si>
+    <t>1180 + 120 Tokens</t>
+  </si>
+  <si>
+    <t>103-1041</t>
+  </si>
+  <si>
+    <t>2880 + 300 Tokens</t>
+  </si>
+  <si>
+    <t>103-1042</t>
+  </si>
+  <si>
+    <t>5880 + 650 Tokens</t>
+  </si>
+  <si>
+    <t>337-2724</t>
+  </si>
+  <si>
+    <t>AFK Journey</t>
+  </si>
+  <si>
+    <t>21 Dragon Crystals (20 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2725</t>
+  </si>
+  <si>
+    <t>126 Dragon Crystals (120 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2726</t>
+  </si>
+  <si>
+    <t>294 Dragon Crystals (280 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2727</t>
+  </si>
+  <si>
+    <t>588 Dragon Crystals (560 + 28 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2728</t>
+  </si>
+  <si>
+    <t>1554 Dragon Crystals (1480 + 74 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2729</t>
+  </si>
+  <si>
+    <t>3150 Dragon Crystals (3000 + 150 Bonus)</t>
+  </si>
+  <si>
+    <t>337-2730</t>
+  </si>
+  <si>
+    <t>Esperia Monthly - Classic Gazette</t>
+  </si>
+  <si>
+    <t>337-2731</t>
+  </si>
+  <si>
+    <t>Esperia Monthly - Premium Gazette</t>
+  </si>
+  <si>
+    <t>337-2732</t>
+  </si>
+  <si>
+    <t>Growth Bundle</t>
+  </si>
+  <si>
+    <t>19-162</t>
+  </si>
+  <si>
+    <t>LifeAfter</t>
+  </si>
+  <si>
+    <t>330 Credits</t>
+  </si>
+  <si>
+    <t>19-167</t>
+  </si>
+  <si>
+    <t>5768 Credits</t>
+  </si>
+  <si>
+    <t>19-161</t>
+  </si>
+  <si>
+    <t>65 Credits</t>
+  </si>
+  <si>
+    <t>19-163</t>
+  </si>
+  <si>
+    <t>558 Credits</t>
+  </si>
+  <si>
+    <t>19-164</t>
+  </si>
+  <si>
+    <t>1108 Credits</t>
+  </si>
+  <si>
+    <t>19-165</t>
+  </si>
+  <si>
+    <t>2268 Credits</t>
+  </si>
+  <si>
+    <t>19-166</t>
+  </si>
+  <si>
+    <t>3468 Credits</t>
+  </si>
+  <si>
+    <t>19-168</t>
+  </si>
+  <si>
+    <t>7768 Credits</t>
+  </si>
+  <si>
+    <t>117-1160</t>
+  </si>
+  <si>
+    <t>Google Play (Indonesia)</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1161</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1162</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1163</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1164</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1165</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1166</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1167</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-3999</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.000.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>365-3070</t>
+  </si>
+  <si>
+    <t>Vidio</t>
+  </si>
+  <si>
+    <t>Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3687</t>
+  </si>
+  <si>
+    <t>Platinum Extra 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3688</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3689</t>
+  </si>
+  <si>
+    <t>Ultimate All Screen 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3690</t>
+  </si>
+  <si>
+    <t>Platinum 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3691</t>
+  </si>
+  <si>
+    <t>Platinum Extra 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3692</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3693</t>
+  </si>
+  <si>
+    <t>Ultimate All Screen 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3071</t>
+  </si>
+  <si>
+    <t>Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3694</t>
+  </si>
+  <si>
+    <t>Platinum Extra 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3695</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3696</t>
+  </si>
+  <si>
+    <t>Ultimate All Screen 1 Tahun</t>
+  </si>
+  <si>
+    <t>90-887</t>
+  </si>
+  <si>
+    <t>PSN Voucher (Indonesia)</t>
+  </si>
+  <si>
+    <t>PS Plus Membership 12 Bulan (Months)</t>
+  </si>
+  <si>
+    <t>90-883</t>
+  </si>
+  <si>
+    <t>PSN IDR 100.000</t>
+  </si>
+  <si>
+    <t>90-1055</t>
+  </si>
+  <si>
+    <t>PSN IDR 200.000</t>
+  </si>
+  <si>
+    <t>90-2916</t>
+  </si>
+  <si>
+    <t>PSN IDR 225.000</t>
+  </si>
+  <si>
+    <t>90-884</t>
+  </si>
+  <si>
+    <t>PSN IDR 300.000</t>
+  </si>
+  <si>
+    <t>90-3443</t>
+  </si>
+  <si>
+    <t>PSN IDR 400.000</t>
+  </si>
+  <si>
+    <t>90-885</t>
+  </si>
+  <si>
+    <t>PSN IDR 600.000</t>
+  </si>
+  <si>
+    <t>90-2914</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.000.000</t>
+  </si>
+  <si>
+    <t>90-2915</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.500.000</t>
+  </si>
+  <si>
+    <t>384-3278</t>
+  </si>
+  <si>
+    <t>Mobile Legends: Bang Bang PH</t>
+  </si>
+  <si>
+    <t>384-3277</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>384-3267</t>
+  </si>
+  <si>
+    <t>11 Diamonds (10 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3268</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3269</t>
+  </si>
+  <si>
+    <t>56 Diamonds (51 + 5 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3270</t>
+  </si>
+  <si>
+    <t>112 Diamonds (102 + 10 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3271</t>
+  </si>
+  <si>
+    <t>223 Diamonds (203 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3272</t>
+  </si>
+  <si>
+    <t>336 Diamonds (303 + 33 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3273</t>
+  </si>
+  <si>
+    <t>570 Diamonds (504 + 66 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3274</t>
+  </si>
+  <si>
+    <t>1163 Diamonds (1007 + 156 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3275</t>
+  </si>
+  <si>
+    <t>2398 Diamonds (2015 + 383 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3276</t>
+  </si>
+  <si>
+    <t>6042 Diamonds (5035 + 1007 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3339</t>
+  </si>
+  <si>
+    <t>100 Diamonds (50 + 50 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3340</t>
+  </si>
+  <si>
+    <t>300 Diamonds (150 + 150 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3341</t>
+  </si>
+  <si>
+    <t>500 Diamonds (250 + 250 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3342</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (500 + 500 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-4051</t>
+  </si>
+  <si>
+    <t>Limited-Time Value Pack</t>
+  </si>
+  <si>
+    <t>384-4119</t>
+  </si>
+  <si>
+    <t>$1 BP (Returning Event)</t>
+  </si>
+  <si>
+    <t>384-4223</t>
+  </si>
+  <si>
+    <t>Weekly Elite Pack</t>
+  </si>
+  <si>
+    <t>384-4224</t>
+  </si>
+  <si>
+    <t>Monthly Elite Pack</t>
+  </si>
+  <si>
+    <t>311-2365</t>
+  </si>
+  <si>
+    <t>Minecraft</t>
+  </si>
+  <si>
+    <t>Minecraft 1720 Minecoins</t>
+  </si>
+  <si>
+    <t>311-2366</t>
+  </si>
+  <si>
+    <t>Minecraft 3500 Minecoins</t>
+  </si>
+  <si>
+    <t>311-2367</t>
+  </si>
+  <si>
+    <t>Minecraft (PC/Mac)</t>
+  </si>
+  <si>
     <t>G_10</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
-    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_100</t>
   </si>
   <si>
-    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_150</t>
   </si>
   <si>
-    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_20</t>
   </si>
   <si>
-    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_300</t>
   </si>
   <si>
-    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_5</t>
   </si>
   <si>
-    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_50</t>
   </si>
   <si>
-    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
-[...1 lines deleted...]
-  <si>
     <t>G_500</t>
   </si>
   <si>
-    <t>Google Play Rp. 500.000 INDONESIA REGION</t>
-[...337 lines deleted...]
-  <si>
     <t>H1</t>
   </si>
   <si>
     <t>WIFI ID</t>
   </si>
   <si>
     <t>Akses wifi.id 1 hari</t>
   </si>
   <si>
     <t>H30</t>
   </si>
   <si>
     <t>Akses wifi.id 30 hari</t>
   </si>
   <si>
     <t>H7</t>
   </si>
   <si>
     <t>Akses wifi.id 7 hari</t>
   </si>
   <si>
-    <t>ind_10</t>
-[...797 lines deleted...]
-    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+    <t>pre30669695</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>pre30669696</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Diamond Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30669697</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>Steam12</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>Steam120</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>Steam250</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 250.000</t>
+  </si>
+  <si>
+    <t>Steam400</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 400.000</t>
+  </si>
+  <si>
+    <t>Steam45</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>Steam6</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 6.000</t>
+  </si>
+  <si>
+    <t>Steam60</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>Steam600</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 600.000</t>
+  </si>
+  <si>
+    <t>Steam90</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
   </si>
   <si>
     <t>ML5</t>
   </si>
   <si>
-    <t>5 Diamonds (5 + 0 Bonus)</t>
-[...2336 lines deleted...]
-    <t>Sausage Man 3548 Candies</t>
+    <t xml:space="preserve"> 5 Diamonds ( 5+0 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2313</t>
+  </si>
+  <si>
+    <t>Mobile Legends: Bang Bang MY</t>
+  </si>
+  <si>
+    <t>301-2314</t>
+  </si>
+  <si>
+    <t>301-2044</t>
+  </si>
+  <si>
+    <t>14 Diamonds (13 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3405</t>
+  </si>
+  <si>
+    <t>28 Diamonds (26 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2045</t>
+  </si>
+  <si>
+    <t>42 Diamonds (38 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2865</t>
+  </si>
+  <si>
+    <t>301-3406</t>
+  </si>
+  <si>
+    <t>301-2046</t>
+  </si>
+  <si>
+    <t>70 Diamonds (64 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3407</t>
+  </si>
+  <si>
+    <t>84 Diamonds (76 + 8  Bonus)</t>
+  </si>
+  <si>
+    <t>301-3408</t>
+  </si>
+  <si>
+    <t>301-2047</t>
+  </si>
+  <si>
+    <t>140 Diamonds (127 + 13 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3409</t>
+  </si>
+  <si>
+    <t>154 Diamonds (140 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3410</t>
+  </si>
+  <si>
+    <t>182 Diamonds (165 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3411</t>
+  </si>
+  <si>
+    <t>210 Diamonds (191 + 19 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3412</t>
+  </si>
+  <si>
+    <t>266 Diamonds (242 + 24 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2048</t>
+  </si>
+  <si>
+    <t>284 Diamonds (254 + 30 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3413</t>
+  </si>
+  <si>
+    <t>298 Diamonds (267 + 31 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3414</t>
+  </si>
+  <si>
+    <t>326 Diamonds (292 + 34 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2049</t>
+  </si>
+  <si>
+    <t>355 Diamonds (317 + 38 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3415</t>
+  </si>
+  <si>
+    <t>397 Diamonds (355 + 42 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3416</t>
+  </si>
+  <si>
+    <t>425 Diamonds (381 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2050</t>
+  </si>
+  <si>
+    <t>429 Diamonds (383 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3417</t>
+  </si>
+  <si>
+    <t>495 Diamonds (444 + 51 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3418</t>
+  </si>
+  <si>
+    <t>537 Diamonds (482 + 55 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3419</t>
+  </si>
+  <si>
+    <t>569 Diamonds (510 + 59 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3420</t>
+  </si>
+  <si>
+    <t>611 Diamonds (548 + 63 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3421</t>
+  </si>
+  <si>
+    <t>639 Diamonds (574 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2051</t>
+  </si>
+  <si>
+    <t>716 Diamonds (633 + 83 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3422</t>
+  </si>
+  <si>
+    <t>784 Diamonds (700 + 84 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3423</t>
+  </si>
+  <si>
+    <t>858 Diamonds (766 + 92 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3424</t>
+  </si>
+  <si>
+    <t>928 Diamonds (830 + 98 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3425</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3426</t>
+  </si>
+  <si>
+    <t>1071 Diamonds (950 + 121 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2052</t>
+  </si>
+  <si>
+    <t>1084 Diamonds (940 + 144 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3427</t>
+  </si>
+  <si>
+    <t>1145 Diamonds (1016 + 129 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2053</t>
+  </si>
+  <si>
+    <t>1446 Diamonds (1252 + 194 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3428</t>
+  </si>
+  <si>
+    <t>2162 Diamonds (1885 + 277 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2054</t>
+  </si>
+  <si>
+    <t>2976 Diamonds (2501 + 475 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3429</t>
+  </si>
+  <si>
+    <t>3692 Diamonds (3134 + 558 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3430</t>
+  </si>
+  <si>
+    <t>4422 Diamonds (3753 + 669 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3431</t>
+  </si>
+  <si>
+    <t>5952 Diamonds (5002 + 950 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3432</t>
+  </si>
+  <si>
+    <t>6381 Diamonds (5385 + 996 Bonus)</t>
+  </si>
+  <si>
+    <t>301-2055</t>
+  </si>
+  <si>
+    <t>7502 Diamonds (6252 + 1250 Bonus)</t>
+  </si>
+  <si>
+    <t>301-3433</t>
+  </si>
+  <si>
+    <t>10478 Diamonds (8753 + 1725 Bonus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5128,54 +5890,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I768"/>
+  <dimension ref="A1:I899"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H768" sqref="H768"/>
+      <selection activeCell="H899" sqref="H899"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5208,176 +5970,176 @@
       </c>
       <c r="G2" s="2">
         <v>686784</v>
       </c>
       <c r="H2" s="2">
         <v>680051</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2">
-        <v>24110</v>
+        <v>24510</v>
       </c>
       <c r="F3" s="2">
-        <v>24110</v>
+        <v>24510</v>
       </c>
       <c r="G3" s="2">
-        <v>24010</v>
+        <v>24410</v>
       </c>
       <c r="H3" s="2">
-        <v>23910</v>
+        <v>24310</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2">
-        <v>58566</v>
+        <v>58505</v>
       </c>
       <c r="F4" s="2">
-        <v>58566</v>
+        <v>58505</v>
       </c>
       <c r="G4" s="2">
-        <v>58466</v>
+        <v>58405</v>
       </c>
       <c r="H4" s="2">
-        <v>58366</v>
+        <v>58305</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>58808</v>
+        <v>58505</v>
       </c>
       <c r="F5" s="2">
-        <v>58808</v>
+        <v>58505</v>
       </c>
       <c r="G5" s="2">
-        <v>58708</v>
+        <v>58405</v>
       </c>
       <c r="H5" s="2">
-        <v>58608</v>
+        <v>58305</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>24365</v>
+        <v>28935</v>
       </c>
       <c r="F6" s="2">
-        <v>24365</v>
+        <v>28935</v>
       </c>
       <c r="G6" s="2">
-        <v>24265</v>
+        <v>28835</v>
       </c>
       <c r="H6" s="2">
-        <v>24165</v>
+        <v>28735</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>31788</v>
+        <v>31625</v>
       </c>
       <c r="F7" s="2">
-        <v>31788</v>
+        <v>31625</v>
       </c>
       <c r="G7" s="2">
-        <v>31688</v>
+        <v>31525</v>
       </c>
       <c r="H7" s="2">
-        <v>31588</v>
+        <v>31425</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2">
         <v>285086</v>
       </c>
       <c r="F8" s="2">
         <v>282370</v>
       </c>
       <c r="G8" s="2">
@@ -5498,21957 +6260,25756 @@
       </c>
       <c r="G12" s="2">
         <v>92330</v>
       </c>
       <c r="H12" s="2">
         <v>91425</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="2">
-        <v>972788</v>
+        <v>973838</v>
       </c>
       <c r="F13" s="2">
-        <v>963524</v>
+        <v>964564</v>
       </c>
       <c r="G13" s="2">
-        <v>944994</v>
+        <v>946014</v>
       </c>
       <c r="H13" s="2">
-        <v>935730</v>
+        <v>936740</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="2">
         <v>19014</v>
       </c>
       <c r="F14" s="2">
         <v>18833</v>
       </c>
       <c r="G14" s="2">
         <v>18471</v>
       </c>
       <c r="H14" s="2">
         <v>18290</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="2">
-        <v>187954</v>
+        <v>190066</v>
       </c>
       <c r="F15" s="2">
-        <v>186164</v>
+        <v>188256</v>
       </c>
       <c r="G15" s="2">
-        <v>182584</v>
+        <v>184635</v>
       </c>
       <c r="H15" s="2">
-        <v>180794</v>
+        <v>182825</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2">
-        <v>11239</v>
+        <v>11249</v>
       </c>
       <c r="F16" s="2">
-        <v>11239</v>
+        <v>11249</v>
       </c>
       <c r="G16" s="2">
-        <v>11139</v>
+        <v>11149</v>
       </c>
       <c r="H16" s="2">
-        <v>11039</v>
+        <v>11049</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="2">
-        <v>15395</v>
+        <v>100370</v>
       </c>
       <c r="F17" s="2">
-        <v>15395</v>
+        <v>100370</v>
       </c>
       <c r="G17" s="2">
-        <v>15295</v>
+        <v>100270</v>
       </c>
       <c r="H17" s="2">
-        <v>15195</v>
+        <v>100170</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="2">
-        <v>150395</v>
+        <v>15397</v>
       </c>
       <c r="F18" s="2">
-        <v>150395</v>
+        <v>15397</v>
       </c>
       <c r="G18" s="2">
-        <v>150295</v>
+        <v>15297</v>
       </c>
       <c r="H18" s="2">
-        <v>150195</v>
+        <v>15197</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="2">
-        <v>200395</v>
+        <v>150525</v>
       </c>
       <c r="F19" s="2">
-        <v>200395</v>
+        <v>150525</v>
       </c>
       <c r="G19" s="2">
-        <v>200295</v>
+        <v>150425</v>
       </c>
       <c r="H19" s="2">
-        <v>200195</v>
+        <v>150325</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="2">
-        <v>25376</v>
+        <v>200525</v>
       </c>
       <c r="F20" s="2">
-        <v>25376</v>
+        <v>200525</v>
       </c>
       <c r="G20" s="2">
-        <v>25276</v>
+        <v>200425</v>
       </c>
       <c r="H20" s="2">
-        <v>25176</v>
+        <v>200325</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="2">
-        <v>30385</v>
+        <v>25402</v>
       </c>
       <c r="F21" s="2">
-        <v>30385</v>
+        <v>25402</v>
       </c>
       <c r="G21" s="2">
-        <v>30285</v>
+        <v>25302</v>
       </c>
       <c r="H21" s="2">
-        <v>30185</v>
+        <v>25202</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="2">
-        <v>300395</v>
+        <v>30417</v>
       </c>
       <c r="F22" s="2">
-        <v>300395</v>
+        <v>30417</v>
       </c>
       <c r="G22" s="2">
-        <v>300295</v>
+        <v>30317</v>
       </c>
       <c r="H22" s="2">
-        <v>300195</v>
+        <v>30217</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="2">
-        <v>40364</v>
+        <v>300525</v>
       </c>
       <c r="F23" s="2">
-        <v>40364</v>
+        <v>300525</v>
       </c>
       <c r="G23" s="2">
-        <v>40264</v>
+        <v>300425</v>
       </c>
       <c r="H23" s="2">
-        <v>40164</v>
+        <v>300325</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="2">
-        <v>6248</v>
+        <v>40450</v>
       </c>
       <c r="F24" s="2">
-        <v>6248</v>
+        <v>40450</v>
       </c>
       <c r="G24" s="2">
-        <v>6148</v>
+        <v>40350</v>
       </c>
       <c r="H24" s="2">
-        <v>6048</v>
+        <v>40250</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="2">
-        <v>50350</v>
+        <v>6253</v>
       </c>
       <c r="F25" s="2">
-        <v>50350</v>
+        <v>6253</v>
       </c>
       <c r="G25" s="2">
-        <v>50250</v>
+        <v>6153</v>
       </c>
       <c r="H25" s="2">
-        <v>50150</v>
+        <v>6053</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>500395</v>
+        <v>50395</v>
       </c>
       <c r="F26" s="2">
-        <v>500395</v>
+        <v>50395</v>
       </c>
       <c r="G26" s="2">
-        <v>500295</v>
+        <v>50295</v>
       </c>
       <c r="H26" s="2">
-        <v>500195</v>
+        <v>50195</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="2">
-        <v>23837</v>
+        <v>500525</v>
       </c>
       <c r="F27" s="2">
-        <v>23837</v>
+        <v>500525</v>
       </c>
       <c r="G27" s="2">
-        <v>23737</v>
+        <v>500425</v>
       </c>
       <c r="H27" s="2">
-        <v>23637</v>
+        <v>500325</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="2">
-        <v>84343</v>
+        <v>14877</v>
       </c>
       <c r="F28" s="2">
-        <v>84343</v>
+        <v>14877</v>
       </c>
       <c r="G28" s="2">
-        <v>84243</v>
+        <v>14777</v>
       </c>
       <c r="H28" s="2">
-        <v>84143</v>
+        <v>14677</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>93889</v>
+        <v>23837</v>
       </c>
       <c r="F29" s="2">
-        <v>93889</v>
+        <v>23837</v>
       </c>
       <c r="G29" s="2">
-        <v>93789</v>
+        <v>23737</v>
       </c>
       <c r="H29" s="2">
-        <v>93689</v>
+        <v>23637</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>110874</v>
+        <v>84510</v>
       </c>
       <c r="F30" s="2">
-        <v>110874</v>
+        <v>84510</v>
       </c>
       <c r="G30" s="2">
-        <v>110774</v>
+        <v>84410</v>
       </c>
       <c r="H30" s="2">
-        <v>110674</v>
+        <v>84310</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>28489</v>
+        <v>94077</v>
       </c>
       <c r="F31" s="2">
-        <v>28489</v>
+        <v>94077</v>
       </c>
       <c r="G31" s="2">
-        <v>28389</v>
+        <v>93977</v>
       </c>
       <c r="H31" s="2">
-        <v>28289</v>
+        <v>93877</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="2">
-        <v>35751</v>
+        <v>111096</v>
       </c>
       <c r="F32" s="2">
-        <v>35751</v>
+        <v>111096</v>
       </c>
       <c r="G32" s="2">
-        <v>35651</v>
+        <v>110996</v>
       </c>
       <c r="H32" s="2">
-        <v>35551</v>
+        <v>110896</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="2">
-        <v>52836</v>
+        <v>28546</v>
       </c>
       <c r="F33" s="2">
-        <v>52836</v>
+        <v>28546</v>
       </c>
       <c r="G33" s="2">
-        <v>52736</v>
+        <v>28446</v>
       </c>
       <c r="H33" s="2">
-        <v>52636</v>
+        <v>28346</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>87968</v>
+        <v>35821</v>
       </c>
       <c r="F34" s="2">
-        <v>87130</v>
+        <v>35821</v>
       </c>
       <c r="G34" s="2">
-        <v>85455</v>
+        <v>35721</v>
       </c>
       <c r="H34" s="2">
-        <v>84617</v>
+        <v>35621</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>10541</v>
+        <v>52940</v>
       </c>
       <c r="F35" s="2">
-        <v>10541</v>
+        <v>52940</v>
       </c>
       <c r="G35" s="2">
-        <v>10441</v>
+        <v>52840</v>
       </c>
       <c r="H35" s="2">
-        <v>10341</v>
+        <v>52740</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>100375</v>
+        <v>87968</v>
       </c>
       <c r="F36" s="2">
-        <v>100375</v>
+        <v>87130</v>
       </c>
       <c r="G36" s="2">
-        <v>100275</v>
+        <v>85455</v>
       </c>
       <c r="H36" s="2">
-        <v>100175</v>
+        <v>84617</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E37" s="2">
-        <v>15440</v>
+        <v>10555</v>
       </c>
       <c r="F37" s="2">
-        <v>15440</v>
+        <v>10555</v>
       </c>
       <c r="G37" s="2">
-        <v>15340</v>
+        <v>10455</v>
       </c>
       <c r="H37" s="2">
-        <v>15240</v>
+        <v>10355</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E38" s="2">
-        <v>149175</v>
+        <v>100375</v>
       </c>
       <c r="F38" s="2">
-        <v>149175</v>
+        <v>100375</v>
       </c>
       <c r="G38" s="2">
-        <v>149075</v>
+        <v>100275</v>
       </c>
       <c r="H38" s="2">
-        <v>148975</v>
+        <v>100175</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="2">
-        <v>20385</v>
+        <v>15440</v>
       </c>
       <c r="F39" s="2">
-        <v>20385</v>
+        <v>15440</v>
       </c>
       <c r="G39" s="2">
-        <v>20285</v>
+        <v>15340</v>
       </c>
       <c r="H39" s="2">
-        <v>20185</v>
+        <v>15240</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="2">
-        <v>199100</v>
+        <v>149175</v>
       </c>
       <c r="F40" s="2">
-        <v>199100</v>
+        <v>149175</v>
       </c>
       <c r="G40" s="2">
-        <v>199000</v>
+        <v>149075</v>
       </c>
       <c r="H40" s="2">
-        <v>198900</v>
+        <v>148975</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="2">
-        <v>25385</v>
+        <v>20385</v>
       </c>
       <c r="F41" s="2">
-        <v>25385</v>
+        <v>20385</v>
       </c>
       <c r="G41" s="2">
-        <v>25285</v>
+        <v>20285</v>
       </c>
       <c r="H41" s="2">
-        <v>25185</v>
+        <v>20185</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="2">
-        <v>30350</v>
+        <v>199100</v>
       </c>
       <c r="F42" s="2">
-        <v>30350</v>
+        <v>199100</v>
       </c>
       <c r="G42" s="2">
-        <v>30250</v>
+        <v>199000</v>
       </c>
       <c r="H42" s="2">
-        <v>30150</v>
+        <v>198900</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E43" s="2">
-        <v>34909</v>
+        <v>25385</v>
       </c>
       <c r="F43" s="2">
-        <v>34909</v>
+        <v>25385</v>
       </c>
       <c r="G43" s="2">
-        <v>34809</v>
+        <v>25285</v>
       </c>
       <c r="H43" s="2">
-        <v>34709</v>
+        <v>25185</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E44" s="2">
-        <v>40300</v>
+        <v>30350</v>
       </c>
       <c r="F44" s="2">
-        <v>40300</v>
+        <v>30350</v>
       </c>
       <c r="G44" s="2">
-        <v>40200</v>
+        <v>30250</v>
       </c>
       <c r="H44" s="2">
-        <v>40100</v>
+        <v>30150</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>44759</v>
+        <v>34865</v>
       </c>
       <c r="F45" s="2">
-        <v>44759</v>
+        <v>34865</v>
       </c>
       <c r="G45" s="2">
-        <v>44659</v>
+        <v>34765</v>
       </c>
       <c r="H45" s="2">
-        <v>44559</v>
+        <v>34665</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="2">
-        <v>5596</v>
+        <v>40300</v>
       </c>
       <c r="F46" s="2">
-        <v>5596</v>
+        <v>40300</v>
       </c>
       <c r="G46" s="2">
-        <v>5496</v>
+        <v>40200</v>
       </c>
       <c r="H46" s="2">
-        <v>5396</v>
+        <v>40100</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E47" s="2">
-        <v>50250</v>
+        <v>44705</v>
       </c>
       <c r="F47" s="2">
-        <v>50250</v>
+        <v>44705</v>
       </c>
       <c r="G47" s="2">
-        <v>50150</v>
+        <v>44605</v>
       </c>
       <c r="H47" s="2">
-        <v>50050</v>
+        <v>44505</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="2">
-        <v>54609</v>
+        <v>5604</v>
       </c>
       <c r="F48" s="2">
-        <v>54609</v>
+        <v>5604</v>
       </c>
       <c r="G48" s="2">
-        <v>54509</v>
+        <v>5504</v>
       </c>
       <c r="H48" s="2">
-        <v>54409</v>
+        <v>5404</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="2">
-        <v>59534</v>
+        <v>50250</v>
       </c>
       <c r="F49" s="2">
-        <v>59534</v>
+        <v>50250</v>
       </c>
       <c r="G49" s="2">
-        <v>59434</v>
+        <v>50150</v>
       </c>
       <c r="H49" s="2">
-        <v>59334</v>
+        <v>50050</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="2">
-        <v>64459</v>
+        <v>54545</v>
       </c>
       <c r="F50" s="2">
-        <v>64459</v>
+        <v>54545</v>
       </c>
       <c r="G50" s="2">
-        <v>64359</v>
+        <v>54445</v>
       </c>
       <c r="H50" s="2">
-        <v>64259</v>
+        <v>54345</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>69379</v>
+        <v>59464</v>
       </c>
       <c r="F51" s="2">
-        <v>69379</v>
+        <v>59464</v>
       </c>
       <c r="G51" s="2">
-        <v>69279</v>
+        <v>59364</v>
       </c>
       <c r="H51" s="2">
-        <v>69179</v>
+        <v>59264</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2">
-        <v>75155</v>
+        <v>64379</v>
       </c>
       <c r="F52" s="2">
-        <v>75155</v>
+        <v>64379</v>
       </c>
       <c r="G52" s="2">
-        <v>75055</v>
+        <v>64279</v>
       </c>
       <c r="H52" s="2">
-        <v>74955</v>
+        <v>64179</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>79229</v>
+        <v>69299</v>
       </c>
       <c r="F53" s="2">
-        <v>79229</v>
+        <v>69299</v>
       </c>
       <c r="G53" s="2">
-        <v>79129</v>
+        <v>69199</v>
       </c>
       <c r="H53" s="2">
-        <v>79029</v>
+        <v>69099</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="2">
-        <v>84149</v>
+        <v>75155</v>
       </c>
       <c r="F54" s="2">
-        <v>84149</v>
+        <v>75155</v>
       </c>
       <c r="G54" s="2">
-        <v>84049</v>
+        <v>75055</v>
       </c>
       <c r="H54" s="2">
-        <v>83949</v>
+        <v>74955</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E55" s="2">
-        <v>89079</v>
+        <v>79134</v>
       </c>
       <c r="F55" s="2">
-        <v>89079</v>
+        <v>79134</v>
       </c>
       <c r="G55" s="2">
-        <v>88979</v>
+        <v>79034</v>
       </c>
       <c r="H55" s="2">
-        <v>88879</v>
+        <v>78934</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E56" s="2">
-        <v>94004</v>
+        <v>84054</v>
       </c>
       <c r="F56" s="2">
-        <v>94004</v>
+        <v>84054</v>
       </c>
       <c r="G56" s="2">
-        <v>93904</v>
+        <v>83954</v>
       </c>
       <c r="H56" s="2">
-        <v>93804</v>
+        <v>83854</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E57" s="2">
-        <v>75025</v>
+        <v>88974</v>
       </c>
       <c r="F57" s="2">
-        <v>75025</v>
+        <v>88974</v>
       </c>
       <c r="G57" s="2">
-        <v>74925</v>
+        <v>88874</v>
       </c>
       <c r="H57" s="2">
-        <v>74825</v>
+        <v>88774</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>19149</v>
+        <v>93889</v>
       </c>
       <c r="F58" s="2">
-        <v>18966</v>
+        <v>93889</v>
       </c>
       <c r="G58" s="2">
-        <v>18602</v>
+        <v>93789</v>
       </c>
       <c r="H58" s="2">
-        <v>18419</v>
+        <v>93689</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>191407</v>
+        <v>65350</v>
       </c>
       <c r="F59" s="2">
-        <v>189584</v>
+        <v>65350</v>
       </c>
       <c r="G59" s="2">
-        <v>185938</v>
+        <v>65250</v>
       </c>
       <c r="H59" s="2">
-        <v>184115</v>
+        <v>65150</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E60" s="2">
-        <v>287187</v>
+        <v>19149</v>
       </c>
       <c r="F60" s="2">
-        <v>284451</v>
+        <v>18966</v>
       </c>
       <c r="G60" s="2">
-        <v>278981</v>
+        <v>18602</v>
       </c>
       <c r="H60" s="2">
-        <v>276246</v>
+        <v>18419</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E61" s="2">
-        <v>4921</v>
+        <v>191407</v>
       </c>
       <c r="F61" s="2">
-        <v>4874</v>
+        <v>189584</v>
       </c>
       <c r="G61" s="2">
-        <v>4781</v>
+        <v>185938</v>
       </c>
       <c r="H61" s="2">
-        <v>4734</v>
+        <v>184115</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E62" s="2">
-        <v>47977</v>
+        <v>288237</v>
       </c>
       <c r="F62" s="2">
-        <v>47520</v>
+        <v>285491</v>
       </c>
       <c r="G62" s="2">
-        <v>46606</v>
+        <v>280001</v>
       </c>
       <c r="H62" s="2">
-        <v>46149</v>
+        <v>277256</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E63" s="2">
-        <v>478976</v>
+        <v>4684</v>
       </c>
       <c r="F63" s="2">
-        <v>474415</v>
+        <v>4639</v>
       </c>
       <c r="G63" s="2">
-        <v>465291</v>
+        <v>4550</v>
       </c>
       <c r="H63" s="2">
-        <v>460730</v>
+        <v>4506</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E64" s="2">
-        <v>9605</v>
+        <v>47872</v>
       </c>
       <c r="F64" s="2">
-        <v>9514</v>
+        <v>47416</v>
       </c>
       <c r="G64" s="2">
-        <v>9331</v>
+        <v>46504</v>
       </c>
       <c r="H64" s="2">
-        <v>9239</v>
+        <v>46048</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E65" s="2">
-        <v>96132</v>
+        <v>478478</v>
       </c>
       <c r="F65" s="2">
-        <v>95216</v>
+        <v>473921</v>
       </c>
       <c r="G65" s="2">
-        <v>93385</v>
+        <v>464807</v>
       </c>
       <c r="H65" s="2">
-        <v>92470</v>
+        <v>460250</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E66" s="2">
-        <v>957033</v>
+        <v>9575</v>
       </c>
       <c r="F66" s="2">
-        <v>947918</v>
+        <v>9484</v>
       </c>
       <c r="G66" s="2">
-        <v>929689</v>
+        <v>9301</v>
       </c>
       <c r="H66" s="2">
-        <v>920575</v>
+        <v>9210</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>12630</v>
+        <v>95717</v>
       </c>
       <c r="F67" s="2">
-        <v>12630</v>
+        <v>94805</v>
       </c>
       <c r="G67" s="2">
-        <v>12530</v>
+        <v>92982</v>
       </c>
       <c r="H67" s="2">
-        <v>12430</v>
+        <v>92071</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>103050</v>
+        <v>956928</v>
       </c>
       <c r="F68" s="2">
-        <v>103050</v>
+        <v>947814</v>
       </c>
       <c r="G68" s="2">
-        <v>102950</v>
+        <v>929587</v>
       </c>
       <c r="H68" s="2">
-        <v>102850</v>
+        <v>920474</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E69" s="2">
-        <v>17635</v>
+        <v>12630</v>
       </c>
       <c r="F69" s="2">
-        <v>17635</v>
+        <v>12630</v>
       </c>
       <c r="G69" s="2">
-        <v>17535</v>
+        <v>12530</v>
       </c>
       <c r="H69" s="2">
-        <v>17435</v>
+        <v>12430</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E70" s="2">
-        <v>22635</v>
+        <v>103050</v>
       </c>
       <c r="F70" s="2">
-        <v>22635</v>
+        <v>103050</v>
       </c>
       <c r="G70" s="2">
-        <v>22535</v>
+        <v>102950</v>
       </c>
       <c r="H70" s="2">
-        <v>22435</v>
+        <v>102850</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E71" s="2">
-        <v>27635</v>
+        <v>17635</v>
       </c>
       <c r="F71" s="2">
-        <v>27635</v>
+        <v>17635</v>
       </c>
       <c r="G71" s="2">
-        <v>27535</v>
+        <v>17535</v>
       </c>
       <c r="H71" s="2">
-        <v>27435</v>
+        <v>17435</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E72" s="2">
-        <v>32650</v>
+        <v>22635</v>
       </c>
       <c r="F72" s="2">
-        <v>32650</v>
+        <v>22635</v>
       </c>
       <c r="G72" s="2">
-        <v>32550</v>
+        <v>22535</v>
       </c>
       <c r="H72" s="2">
-        <v>32450</v>
+        <v>22435</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E73" s="2">
-        <v>303050</v>
+        <v>27635</v>
       </c>
       <c r="F73" s="2">
-        <v>303050</v>
+        <v>27635</v>
       </c>
       <c r="G73" s="2">
-        <v>302950</v>
+        <v>27535</v>
       </c>
       <c r="H73" s="2">
-        <v>302850</v>
+        <v>27435</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E74" s="2">
-        <v>37650</v>
+        <v>32650</v>
       </c>
       <c r="F74" s="2">
-        <v>37650</v>
+        <v>32650</v>
       </c>
       <c r="G74" s="2">
-        <v>37550</v>
+        <v>32550</v>
       </c>
       <c r="H74" s="2">
-        <v>37450</v>
+        <v>32450</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E75" s="2">
-        <v>42650</v>
+        <v>303050</v>
       </c>
       <c r="F75" s="2">
-        <v>42650</v>
+        <v>303050</v>
       </c>
       <c r="G75" s="2">
-        <v>42550</v>
+        <v>302950</v>
       </c>
       <c r="H75" s="2">
-        <v>42450</v>
+        <v>302850</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E76" s="2">
-        <v>7630</v>
+        <v>37650</v>
       </c>
       <c r="F76" s="2">
-        <v>7630</v>
+        <v>37650</v>
       </c>
       <c r="G76" s="2">
-        <v>7530</v>
+        <v>37550</v>
       </c>
       <c r="H76" s="2">
-        <v>7430</v>
+        <v>37450</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E77" s="2">
-        <v>52650</v>
+        <v>42650</v>
       </c>
       <c r="F77" s="2">
-        <v>52650</v>
+        <v>42650</v>
       </c>
       <c r="G77" s="2">
-        <v>52550</v>
+        <v>42550</v>
       </c>
       <c r="H77" s="2">
-        <v>52450</v>
+        <v>42450</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D78" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>1705</v>
+        <v>7630</v>
       </c>
       <c r="F78" s="2">
-        <v>1705</v>
+        <v>7630</v>
       </c>
       <c r="G78" s="2">
-        <v>1605</v>
+        <v>7530</v>
       </c>
       <c r="H78" s="2">
-        <v>1505</v>
+        <v>7430</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>10550</v>
+        <v>52650</v>
       </c>
       <c r="F79" s="2">
-        <v>10550</v>
+        <v>52650</v>
       </c>
       <c r="G79" s="2">
-        <v>10450</v>
+        <v>52550</v>
       </c>
       <c r="H79" s="2">
-        <v>10350</v>
+        <v>52450</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E80" s="2">
-        <v>100550</v>
+        <v>1705</v>
       </c>
       <c r="F80" s="2">
-        <v>100550</v>
+        <v>1705</v>
       </c>
       <c r="G80" s="2">
-        <v>100450</v>
+        <v>1605</v>
       </c>
       <c r="H80" s="2">
-        <v>100350</v>
+        <v>1505</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E81" s="2">
-        <v>1000484</v>
+        <v>10550</v>
       </c>
       <c r="F81" s="2">
-        <v>1000484</v>
+        <v>10550</v>
       </c>
       <c r="G81" s="2">
-        <v>1000384</v>
+        <v>10450</v>
       </c>
       <c r="H81" s="2">
-        <v>1000284</v>
+        <v>10350</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E82" s="2">
-        <v>11535</v>
+        <v>100550</v>
       </c>
       <c r="F82" s="2">
-        <v>11535</v>
+        <v>100550</v>
       </c>
       <c r="G82" s="2">
-        <v>11435</v>
+        <v>100450</v>
       </c>
       <c r="H82" s="2">
-        <v>11335</v>
+        <v>100350</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E83" s="2">
-        <v>115550</v>
+        <v>1000484</v>
       </c>
       <c r="F83" s="2">
-        <v>115550</v>
+        <v>1000484</v>
       </c>
       <c r="G83" s="2">
-        <v>115450</v>
+        <v>1000384</v>
       </c>
       <c r="H83" s="2">
-        <v>115350</v>
+        <v>1000284</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="2">
-        <v>12535</v>
+        <v>11535</v>
       </c>
       <c r="F84" s="2">
-        <v>12535</v>
+        <v>11535</v>
       </c>
       <c r="G84" s="2">
-        <v>12435</v>
+        <v>11435</v>
       </c>
       <c r="H84" s="2">
-        <v>12335</v>
+        <v>11335</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E85" s="2">
-        <v>125550</v>
+        <v>115550</v>
       </c>
       <c r="F85" s="2">
-        <v>125550</v>
+        <v>115550</v>
       </c>
       <c r="G85" s="2">
-        <v>125450</v>
+        <v>115450</v>
       </c>
       <c r="H85" s="2">
-        <v>125350</v>
+        <v>115350</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E86" s="2">
-        <v>13535</v>
+        <v>12535</v>
       </c>
       <c r="F86" s="2">
-        <v>13535</v>
+        <v>12535</v>
       </c>
       <c r="G86" s="2">
-        <v>13435</v>
+        <v>12435</v>
       </c>
       <c r="H86" s="2">
-        <v>13335</v>
+        <v>12335</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E87" s="2">
-        <v>14535</v>
+        <v>125550</v>
       </c>
       <c r="F87" s="2">
-        <v>14535</v>
+        <v>125550</v>
       </c>
       <c r="G87" s="2">
-        <v>14435</v>
+        <v>125450</v>
       </c>
       <c r="H87" s="2">
-        <v>14335</v>
+        <v>125350</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E88" s="2">
-        <v>15535</v>
+        <v>13535</v>
       </c>
       <c r="F88" s="2">
-        <v>15535</v>
+        <v>13535</v>
       </c>
       <c r="G88" s="2">
-        <v>15435</v>
+        <v>13435</v>
       </c>
       <c r="H88" s="2">
-        <v>15335</v>
+        <v>13335</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E89" s="2">
-        <v>150495</v>
+        <v>14535</v>
       </c>
       <c r="F89" s="2">
-        <v>150495</v>
+        <v>14535</v>
       </c>
       <c r="G89" s="2">
-        <v>150395</v>
+        <v>14435</v>
       </c>
       <c r="H89" s="2">
-        <v>150295</v>
+        <v>14335</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E90" s="2">
-        <v>16535</v>
+        <v>15535</v>
       </c>
       <c r="F90" s="2">
-        <v>16535</v>
+        <v>15535</v>
       </c>
       <c r="G90" s="2">
-        <v>16435</v>
+        <v>15435</v>
       </c>
       <c r="H90" s="2">
-        <v>16335</v>
+        <v>15335</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E91" s="2">
-        <v>17535</v>
+        <v>150495</v>
       </c>
       <c r="F91" s="2">
-        <v>17535</v>
+        <v>150495</v>
       </c>
       <c r="G91" s="2">
-        <v>17435</v>
+        <v>150395</v>
       </c>
       <c r="H91" s="2">
-        <v>17335</v>
+        <v>150295</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E92" s="2">
-        <v>18535</v>
+        <v>16535</v>
       </c>
       <c r="F92" s="2">
-        <v>18535</v>
+        <v>16535</v>
       </c>
       <c r="G92" s="2">
-        <v>18435</v>
+        <v>16435</v>
       </c>
       <c r="H92" s="2">
-        <v>18335</v>
+        <v>16335</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="2">
-        <v>19535</v>
+        <v>17535</v>
       </c>
       <c r="F93" s="2">
-        <v>19535</v>
+        <v>17535</v>
       </c>
       <c r="G93" s="2">
-        <v>19435</v>
+        <v>17435</v>
       </c>
       <c r="H93" s="2">
-        <v>19335</v>
+        <v>17335</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E94" s="2">
-        <v>2530</v>
+        <v>18535</v>
       </c>
       <c r="F94" s="2">
-        <v>2530</v>
+        <v>18535</v>
       </c>
       <c r="G94" s="2">
-        <v>2430</v>
+        <v>18435</v>
       </c>
       <c r="H94" s="2">
-        <v>2330</v>
+        <v>18335</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E95" s="2">
-        <v>20950</v>
+        <v>19535</v>
       </c>
       <c r="F95" s="2">
-        <v>20950</v>
+        <v>19535</v>
       </c>
       <c r="G95" s="2">
-        <v>20850</v>
+        <v>19435</v>
       </c>
       <c r="H95" s="2">
-        <v>20750</v>
+        <v>19335</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E96" s="2">
-        <v>200550</v>
+        <v>2530</v>
       </c>
       <c r="F96" s="2">
-        <v>200550</v>
+        <v>2530</v>
       </c>
       <c r="G96" s="2">
-        <v>200450</v>
+        <v>2430</v>
       </c>
       <c r="H96" s="2">
-        <v>200350</v>
+        <v>2330</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E97" s="2">
-        <v>25550</v>
+        <v>20950</v>
       </c>
       <c r="F97" s="2">
-        <v>25550</v>
+        <v>20950</v>
       </c>
       <c r="G97" s="2">
-        <v>25450</v>
+        <v>20850</v>
       </c>
       <c r="H97" s="2">
-        <v>25350</v>
+        <v>20750</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E98" s="2">
-        <v>250550</v>
+        <v>200550</v>
       </c>
       <c r="F98" s="2">
-        <v>250550</v>
+        <v>200550</v>
       </c>
       <c r="G98" s="2">
-        <v>250450</v>
+        <v>200450</v>
       </c>
       <c r="H98" s="2">
-        <v>250350</v>
+        <v>200350</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E99" s="2">
-        <v>30550</v>
+        <v>25550</v>
       </c>
       <c r="F99" s="2">
-        <v>30550</v>
+        <v>25550</v>
       </c>
       <c r="G99" s="2">
-        <v>30450</v>
+        <v>25450</v>
       </c>
       <c r="H99" s="2">
-        <v>30350</v>
+        <v>25350</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E100" s="2">
-        <v>300505</v>
+        <v>250550</v>
       </c>
       <c r="F100" s="2">
-        <v>300505</v>
+        <v>250550</v>
       </c>
       <c r="G100" s="2">
-        <v>300405</v>
+        <v>250450</v>
       </c>
       <c r="H100" s="2">
-        <v>300305</v>
+        <v>250350</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E101" s="2">
-        <v>35550</v>
+        <v>30550</v>
       </c>
       <c r="F101" s="2">
-        <v>35550</v>
+        <v>30550</v>
       </c>
       <c r="G101" s="2">
-        <v>35450</v>
+        <v>30450</v>
       </c>
       <c r="H101" s="2">
-        <v>35350</v>
+        <v>30350</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E102" s="2">
-        <v>40550</v>
+        <v>300505</v>
       </c>
       <c r="F102" s="2">
-        <v>40550</v>
+        <v>300505</v>
       </c>
       <c r="G102" s="2">
-        <v>40450</v>
+        <v>300405</v>
       </c>
       <c r="H102" s="2">
-        <v>40350</v>
+        <v>300305</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E103" s="2">
-        <v>400484</v>
+        <v>35550</v>
       </c>
       <c r="F103" s="2">
-        <v>400484</v>
+        <v>35550</v>
       </c>
       <c r="G103" s="2">
-        <v>400384</v>
+        <v>35450</v>
       </c>
       <c r="H103" s="2">
-        <v>400284</v>
+        <v>35350</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E104" s="2">
-        <v>45550</v>
+        <v>40550</v>
       </c>
       <c r="F104" s="2">
-        <v>45550</v>
+        <v>40550</v>
       </c>
       <c r="G104" s="2">
-        <v>45450</v>
+        <v>40450</v>
       </c>
       <c r="H104" s="2">
-        <v>45350</v>
+        <v>40350</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E105" s="2">
-        <v>5530</v>
+        <v>400484</v>
       </c>
       <c r="F105" s="2">
-        <v>5530</v>
+        <v>400484</v>
       </c>
       <c r="G105" s="2">
-        <v>5430</v>
+        <v>400384</v>
       </c>
       <c r="H105" s="2">
-        <v>5330</v>
+        <v>400284</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E106" s="2">
-        <v>50550</v>
+        <v>45550</v>
       </c>
       <c r="F106" s="2">
-        <v>50550</v>
+        <v>45550</v>
       </c>
       <c r="G106" s="2">
-        <v>50450</v>
+        <v>45450</v>
       </c>
       <c r="H106" s="2">
-        <v>50350</v>
+        <v>45350</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E107" s="2">
-        <v>55750</v>
+        <v>5530</v>
       </c>
       <c r="F107" s="2">
-        <v>55750</v>
+        <v>5530</v>
       </c>
       <c r="G107" s="2">
-        <v>55650</v>
+        <v>5430</v>
       </c>
       <c r="H107" s="2">
-        <v>55550</v>
+        <v>5330</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E108" s="2">
-        <v>60750</v>
+        <v>50550</v>
       </c>
       <c r="F108" s="2">
-        <v>60750</v>
+        <v>50550</v>
       </c>
       <c r="G108" s="2">
-        <v>60650</v>
+        <v>50450</v>
       </c>
       <c r="H108" s="2">
-        <v>60550</v>
+        <v>50350</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E109" s="2">
-        <v>65550</v>
+        <v>55750</v>
       </c>
       <c r="F109" s="2">
-        <v>65550</v>
+        <v>55750</v>
       </c>
       <c r="G109" s="2">
-        <v>65450</v>
+        <v>55650</v>
       </c>
       <c r="H109" s="2">
-        <v>65350</v>
+        <v>55550</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E110" s="2">
-        <v>7530</v>
+        <v>60750</v>
       </c>
       <c r="F110" s="2">
-        <v>7530</v>
+        <v>60750</v>
       </c>
       <c r="G110" s="2">
-        <v>7430</v>
+        <v>60650</v>
       </c>
       <c r="H110" s="2">
-        <v>7330</v>
+        <v>60550</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E111" s="2">
-        <v>70550</v>
+        <v>65550</v>
       </c>
       <c r="F111" s="2">
-        <v>70550</v>
+        <v>65550</v>
       </c>
       <c r="G111" s="2">
-        <v>70450</v>
+        <v>65450</v>
       </c>
       <c r="H111" s="2">
-        <v>70350</v>
+        <v>65350</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E112" s="2">
-        <v>75550</v>
+        <v>7530</v>
       </c>
       <c r="F112" s="2">
-        <v>75550</v>
+        <v>7530</v>
       </c>
       <c r="G112" s="2">
-        <v>75450</v>
+        <v>7430</v>
       </c>
       <c r="H112" s="2">
-        <v>75350</v>
+        <v>7330</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E113" s="2">
-        <v>80550</v>
+        <v>70550</v>
       </c>
       <c r="F113" s="2">
-        <v>80550</v>
+        <v>70550</v>
       </c>
       <c r="G113" s="2">
-        <v>80450</v>
+        <v>70450</v>
       </c>
       <c r="H113" s="2">
-        <v>80350</v>
+        <v>70350</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E114" s="2">
-        <v>85750</v>
+        <v>75550</v>
       </c>
       <c r="F114" s="2">
-        <v>85750</v>
+        <v>75550</v>
       </c>
       <c r="G114" s="2">
-        <v>85650</v>
+        <v>75450</v>
       </c>
       <c r="H114" s="2">
-        <v>85550</v>
+        <v>75350</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E115" s="2">
-        <v>90750</v>
+        <v>80550</v>
       </c>
       <c r="F115" s="2">
-        <v>90750</v>
+        <v>80550</v>
       </c>
       <c r="G115" s="2">
-        <v>90650</v>
+        <v>80450</v>
       </c>
       <c r="H115" s="2">
-        <v>90550</v>
+        <v>80350</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E116" s="2">
-        <v>900484</v>
+        <v>85750</v>
       </c>
       <c r="F116" s="2">
-        <v>900484</v>
+        <v>85750</v>
       </c>
       <c r="G116" s="2">
-        <v>900384</v>
+        <v>85650</v>
       </c>
       <c r="H116" s="2">
-        <v>900284</v>
+        <v>85550</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E117" s="2">
-        <v>95750</v>
+        <v>90750</v>
       </c>
       <c r="F117" s="2">
-        <v>95750</v>
+        <v>90750</v>
       </c>
       <c r="G117" s="2">
-        <v>95650</v>
+        <v>90650</v>
       </c>
       <c r="H117" s="2">
-        <v>95550</v>
+        <v>90550</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>10705</v>
+        <v>900484</v>
       </c>
       <c r="F118" s="2">
-        <v>10705</v>
+        <v>900484</v>
       </c>
       <c r="G118" s="2">
-        <v>10605</v>
+        <v>900384</v>
       </c>
       <c r="H118" s="2">
-        <v>10505</v>
+        <v>900284</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>100725</v>
+        <v>95750</v>
       </c>
       <c r="F119" s="2">
-        <v>100725</v>
+        <v>95750</v>
       </c>
       <c r="G119" s="2">
-        <v>100625</v>
+        <v>95650</v>
       </c>
       <c r="H119" s="2">
-        <v>100525</v>
+        <v>95550</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E120" s="2">
-        <v>125725</v>
+        <v>10705</v>
       </c>
       <c r="F120" s="2">
-        <v>125725</v>
+        <v>10705</v>
       </c>
       <c r="G120" s="2">
-        <v>125625</v>
+        <v>10605</v>
       </c>
       <c r="H120" s="2">
-        <v>125525</v>
+        <v>10505</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E121" s="2">
-        <v>15710</v>
+        <v>100725</v>
       </c>
       <c r="F121" s="2">
-        <v>15710</v>
+        <v>100725</v>
       </c>
       <c r="G121" s="2">
-        <v>15610</v>
+        <v>100625</v>
       </c>
       <c r="H121" s="2">
-        <v>15510</v>
+        <v>100525</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E122" s="2">
-        <v>150725</v>
+        <v>125725</v>
       </c>
       <c r="F122" s="2">
-        <v>150725</v>
+        <v>125725</v>
       </c>
       <c r="G122" s="2">
-        <v>150625</v>
+        <v>125625</v>
       </c>
       <c r="H122" s="2">
-        <v>150525</v>
+        <v>125525</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E123" s="2">
-        <v>20710</v>
+        <v>15710</v>
       </c>
       <c r="F123" s="2">
-        <v>20710</v>
+        <v>15710</v>
       </c>
       <c r="G123" s="2">
-        <v>20610</v>
+        <v>15610</v>
       </c>
       <c r="H123" s="2">
-        <v>20510</v>
+        <v>15510</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E124" s="2">
-        <v>200725</v>
+        <v>150725</v>
       </c>
       <c r="F124" s="2">
-        <v>200725</v>
+        <v>150725</v>
       </c>
       <c r="G124" s="2">
-        <v>200625</v>
+        <v>150625</v>
       </c>
       <c r="H124" s="2">
-        <v>200525</v>
+        <v>150525</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E125" s="2">
-        <v>25710</v>
+        <v>20710</v>
       </c>
       <c r="F125" s="2">
-        <v>25710</v>
+        <v>20710</v>
       </c>
       <c r="G125" s="2">
-        <v>25610</v>
+        <v>20610</v>
       </c>
       <c r="H125" s="2">
-        <v>25510</v>
+        <v>20510</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E126" s="2">
-        <v>250725</v>
+        <v>200725</v>
       </c>
       <c r="F126" s="2">
-        <v>250725</v>
+        <v>200725</v>
       </c>
       <c r="G126" s="2">
-        <v>250625</v>
+        <v>200625</v>
       </c>
       <c r="H126" s="2">
-        <v>250525</v>
+        <v>200525</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E127" s="2">
-        <v>30725</v>
+        <v>25710</v>
       </c>
       <c r="F127" s="2">
-        <v>30725</v>
+        <v>25710</v>
       </c>
       <c r="G127" s="2">
-        <v>30625</v>
+        <v>25610</v>
       </c>
       <c r="H127" s="2">
-        <v>30525</v>
+        <v>25510</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E128" s="2">
-        <v>300725</v>
+        <v>250725</v>
       </c>
       <c r="F128" s="2">
-        <v>300725</v>
+        <v>250725</v>
       </c>
       <c r="G128" s="2">
-        <v>300625</v>
+        <v>250625</v>
       </c>
       <c r="H128" s="2">
-        <v>300525</v>
+        <v>250525</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E129" s="2">
-        <v>35725</v>
+        <v>30725</v>
       </c>
       <c r="F129" s="2">
-        <v>35725</v>
+        <v>30725</v>
       </c>
       <c r="G129" s="2">
-        <v>35625</v>
+        <v>30625</v>
       </c>
       <c r="H129" s="2">
-        <v>35525</v>
+        <v>30525</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E130" s="2">
-        <v>40725</v>
+        <v>300725</v>
       </c>
       <c r="F130" s="2">
-        <v>40725</v>
+        <v>300725</v>
       </c>
       <c r="G130" s="2">
-        <v>40625</v>
+        <v>300625</v>
       </c>
       <c r="H130" s="2">
-        <v>40525</v>
+        <v>300525</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E131" s="2">
-        <v>400725</v>
+        <v>35725</v>
       </c>
       <c r="F131" s="2">
-        <v>400725</v>
+        <v>35725</v>
       </c>
       <c r="G131" s="2">
-        <v>400625</v>
+        <v>35625</v>
       </c>
       <c r="H131" s="2">
-        <v>400525</v>
+        <v>35525</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E132" s="2">
-        <v>45725</v>
+        <v>40725</v>
       </c>
       <c r="F132" s="2">
-        <v>45725</v>
+        <v>40725</v>
       </c>
       <c r="G132" s="2">
-        <v>45625</v>
+        <v>40625</v>
       </c>
       <c r="H132" s="2">
-        <v>45525</v>
+        <v>40525</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E133" s="2">
-        <v>50725</v>
+        <v>400725</v>
       </c>
       <c r="F133" s="2">
-        <v>50725</v>
+        <v>400725</v>
       </c>
       <c r="G133" s="2">
-        <v>50625</v>
+        <v>400625</v>
       </c>
       <c r="H133" s="2">
-        <v>50525</v>
+        <v>400525</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E134" s="2">
-        <v>500725</v>
+        <v>45725</v>
       </c>
       <c r="F134" s="2">
-        <v>500725</v>
+        <v>45725</v>
       </c>
       <c r="G134" s="2">
-        <v>500625</v>
+        <v>45625</v>
       </c>
       <c r="H134" s="2">
-        <v>500525</v>
+        <v>45525</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E135" s="2">
-        <v>55725</v>
+        <v>50725</v>
       </c>
       <c r="F135" s="2">
-        <v>55725</v>
+        <v>50725</v>
       </c>
       <c r="G135" s="2">
-        <v>55625</v>
+        <v>50625</v>
       </c>
       <c r="H135" s="2">
-        <v>55525</v>
+        <v>50525</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E136" s="2">
-        <v>60725</v>
+        <v>500725</v>
       </c>
       <c r="F136" s="2">
-        <v>60725</v>
+        <v>500725</v>
       </c>
       <c r="G136" s="2">
-        <v>60625</v>
+        <v>500625</v>
       </c>
       <c r="H136" s="2">
-        <v>60525</v>
+        <v>500525</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E137" s="2">
-        <v>65725</v>
+        <v>55725</v>
       </c>
       <c r="F137" s="2">
-        <v>65725</v>
+        <v>55725</v>
       </c>
       <c r="G137" s="2">
-        <v>65625</v>
+        <v>55625</v>
       </c>
       <c r="H137" s="2">
-        <v>65525</v>
+        <v>55525</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E138" s="2">
-        <v>70725</v>
+        <v>60725</v>
       </c>
       <c r="F138" s="2">
-        <v>70725</v>
+        <v>60725</v>
       </c>
       <c r="G138" s="2">
-        <v>70625</v>
+        <v>60625</v>
       </c>
       <c r="H138" s="2">
-        <v>70525</v>
+        <v>60525</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E139" s="2">
-        <v>75725</v>
+        <v>65725</v>
       </c>
       <c r="F139" s="2">
-        <v>75725</v>
+        <v>65725</v>
       </c>
       <c r="G139" s="2">
-        <v>75625</v>
+        <v>65625</v>
       </c>
       <c r="H139" s="2">
-        <v>75525</v>
+        <v>65525</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E140" s="2">
-        <v>80725</v>
+        <v>70725</v>
       </c>
       <c r="F140" s="2">
-        <v>80725</v>
+        <v>70725</v>
       </c>
       <c r="G140" s="2">
-        <v>80625</v>
+        <v>70625</v>
       </c>
       <c r="H140" s="2">
-        <v>80525</v>
+        <v>70525</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E141" s="2">
-        <v>85725</v>
+        <v>75725</v>
       </c>
       <c r="F141" s="2">
-        <v>85725</v>
+        <v>75725</v>
       </c>
       <c r="G141" s="2">
-        <v>85625</v>
+        <v>75625</v>
       </c>
       <c r="H141" s="2">
-        <v>85525</v>
+        <v>75525</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E142" s="2">
-        <v>90725</v>
+        <v>80725</v>
       </c>
       <c r="F142" s="2">
-        <v>90725</v>
+        <v>80725</v>
       </c>
       <c r="G142" s="2">
-        <v>90625</v>
+        <v>80625</v>
       </c>
       <c r="H142" s="2">
-        <v>90525</v>
+        <v>80525</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E143" s="2">
-        <v>95725</v>
+        <v>85725</v>
       </c>
       <c r="F143" s="2">
-        <v>95725</v>
+        <v>85725</v>
       </c>
       <c r="G143" s="2">
-        <v>95625</v>
+        <v>85625</v>
       </c>
       <c r="H143" s="2">
-        <v>95525</v>
+        <v>85525</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C144" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D144" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="2">
-        <v>2098</v>
+        <v>90725</v>
       </c>
       <c r="F144" s="2">
-        <v>2078</v>
+        <v>90725</v>
       </c>
       <c r="G144" s="2">
-        <v>2038</v>
+        <v>90625</v>
       </c>
       <c r="H144" s="2">
-        <v>2018</v>
+        <v>90525</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="2">
-        <v>24037</v>
+        <v>95725</v>
       </c>
       <c r="F145" s="2">
-        <v>23808</v>
+        <v>95725</v>
       </c>
       <c r="G145" s="2">
-        <v>23350</v>
+        <v>95625</v>
       </c>
       <c r="H145" s="2">
-        <v>23121</v>
+        <v>95525</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E146" s="2">
-        <v>284416</v>
+        <v>2098</v>
       </c>
       <c r="F146" s="2">
-        <v>281707</v>
+        <v>2078</v>
       </c>
       <c r="G146" s="2">
-        <v>276289</v>
+        <v>2038</v>
       </c>
       <c r="H146" s="2">
-        <v>273581</v>
+        <v>2018</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E147" s="2">
-        <v>428674</v>
+        <v>24037</v>
       </c>
       <c r="F147" s="2">
-        <v>424591</v>
+        <v>23808</v>
       </c>
       <c r="G147" s="2">
-        <v>416426</v>
+        <v>23350</v>
       </c>
       <c r="H147" s="2">
-        <v>412344</v>
+        <v>23121</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E148" s="2">
-        <v>61514</v>
+        <v>284416</v>
       </c>
       <c r="F148" s="2">
-        <v>60928</v>
+        <v>281707</v>
       </c>
       <c r="G148" s="2">
-        <v>59757</v>
+        <v>276289</v>
       </c>
       <c r="H148" s="2">
-        <v>59171</v>
+        <v>273581</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E149" s="2">
-        <v>710999</v>
+        <v>428674</v>
       </c>
       <c r="F149" s="2">
-        <v>704228</v>
+        <v>424591</v>
       </c>
       <c r="G149" s="2">
-        <v>690685</v>
+        <v>416426</v>
       </c>
       <c r="H149" s="2">
-        <v>683913</v>
+        <v>412344</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E150" s="2">
-        <v>12902</v>
+        <v>61514</v>
       </c>
       <c r="F150" s="2">
-        <v>12780</v>
+        <v>60928</v>
       </c>
       <c r="G150" s="2">
-        <v>12534</v>
+        <v>59757</v>
       </c>
       <c r="H150" s="2">
-        <v>12411</v>
+        <v>59171</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E151" s="2">
-        <v>1417851</v>
+        <v>710999</v>
       </c>
       <c r="F151" s="2">
-        <v>1404347</v>
+        <v>704228</v>
       </c>
       <c r="G151" s="2">
-        <v>1377341</v>
+        <v>690685</v>
       </c>
       <c r="H151" s="2">
-        <v>1363837</v>
+        <v>683913</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E152" s="2">
-        <v>144286</v>
+        <v>12902</v>
       </c>
       <c r="F152" s="2">
-        <v>142912</v>
+        <v>12780</v>
       </c>
       <c r="G152" s="2">
-        <v>140163</v>
+        <v>12534</v>
       </c>
       <c r="H152" s="2">
-        <v>138789</v>
+        <v>12411</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C153" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="2">
-        <v>15713</v>
+        <v>1417851</v>
       </c>
       <c r="F153" s="2">
-        <v>15564</v>
+        <v>1404347</v>
       </c>
       <c r="G153" s="2">
-        <v>15264</v>
+        <v>1377341</v>
       </c>
       <c r="H153" s="2">
-        <v>15115</v>
+        <v>1363837</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" s="2">
-        <v>156067</v>
+        <v>144286</v>
       </c>
       <c r="F154" s="2">
-        <v>154580</v>
+        <v>142912</v>
       </c>
       <c r="G154" s="2">
-        <v>151608</v>
+        <v>140163</v>
       </c>
       <c r="H154" s="2">
-        <v>150121</v>
+        <v>138789</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E155" s="2">
-        <v>1571473</v>
+        <v>15713</v>
       </c>
       <c r="F155" s="2">
-        <v>1556507</v>
+        <v>15564</v>
       </c>
       <c r="G155" s="2">
-        <v>1526574</v>
+        <v>15264</v>
       </c>
       <c r="H155" s="2">
-        <v>1511607</v>
+        <v>15115</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E156" s="2">
-        <v>323951</v>
+        <v>156067</v>
       </c>
       <c r="F156" s="2">
-        <v>320866</v>
+        <v>154580</v>
       </c>
       <c r="G156" s="2">
-        <v>314696</v>
+        <v>151608</v>
       </c>
       <c r="H156" s="2">
-        <v>311610</v>
+        <v>150121</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E157" s="2">
-        <v>6385</v>
+        <v>1571473</v>
       </c>
       <c r="F157" s="2">
-        <v>6324</v>
+        <v>1556507</v>
       </c>
       <c r="G157" s="2">
-        <v>6203</v>
+        <v>1526574</v>
       </c>
       <c r="H157" s="2">
-        <v>6142</v>
+        <v>1511607</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E158" s="2">
-        <v>77556</v>
+        <v>322901</v>
       </c>
       <c r="F158" s="2">
-        <v>76818</v>
+        <v>319826</v>
       </c>
       <c r="G158" s="2">
-        <v>75340</v>
+        <v>313676</v>
       </c>
       <c r="H158" s="2">
-        <v>74602</v>
+        <v>310600</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E159" s="2">
-        <v>786367</v>
+        <v>6385</v>
       </c>
       <c r="F159" s="2">
-        <v>778878</v>
+        <v>6324</v>
       </c>
       <c r="G159" s="2">
-        <v>763899</v>
+        <v>6203</v>
       </c>
       <c r="H159" s="2">
-        <v>756410</v>
+        <v>6142</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C160" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D160" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="2">
-        <v>24660</v>
+        <v>77556</v>
       </c>
       <c r="F160" s="2">
-        <v>24660</v>
+        <v>76818</v>
       </c>
       <c r="G160" s="2">
-        <v>24560</v>
+        <v>75340</v>
       </c>
       <c r="H160" s="2">
-        <v>24460</v>
+        <v>74602</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D161" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C161" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E161" s="2">
-        <v>1727</v>
+        <v>786367</v>
       </c>
       <c r="F161" s="2">
-        <v>1711</v>
+        <v>778878</v>
       </c>
       <c r="G161" s="2">
-        <v>1678</v>
+        <v>763899</v>
       </c>
       <c r="H161" s="2">
-        <v>1661</v>
+        <v>756410</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E162" s="2">
-        <v>13783</v>
+        <v>24660</v>
       </c>
       <c r="F162" s="2">
-        <v>13652</v>
+        <v>24660</v>
       </c>
       <c r="G162" s="2">
-        <v>13390</v>
+        <v>24560</v>
       </c>
       <c r="H162" s="2">
-        <v>13258</v>
+        <v>24460</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E163" s="2">
-        <v>132584</v>
+        <v>1670</v>
       </c>
       <c r="F163" s="2">
-        <v>131321</v>
+        <v>1654</v>
       </c>
       <c r="G163" s="2">
-        <v>128795</v>
+        <v>1622</v>
       </c>
       <c r="H163" s="2">
-        <v>127533</v>
+        <v>1606</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E164" s="2">
-        <v>142105</v>
+        <v>13330</v>
       </c>
       <c r="F164" s="2">
-        <v>140752</v>
+        <v>13203</v>
       </c>
       <c r="G164" s="2">
-        <v>138045</v>
+        <v>12949</v>
       </c>
       <c r="H164" s="2">
-        <v>136691</v>
+        <v>12822</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E165" s="2">
-        <v>18947</v>
+        <v>128210</v>
       </c>
       <c r="F165" s="2">
-        <v>18767</v>
+        <v>126989</v>
       </c>
       <c r="G165" s="2">
-        <v>18406</v>
+        <v>124547</v>
       </c>
       <c r="H165" s="2">
-        <v>18225</v>
+        <v>123326</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E166" s="2">
-        <v>189446</v>
+        <v>137419</v>
       </c>
       <c r="F166" s="2">
-        <v>187642</v>
+        <v>136110</v>
       </c>
       <c r="G166" s="2">
-        <v>184034</v>
+        <v>133493</v>
       </c>
       <c r="H166" s="2">
-        <v>182229</v>
+        <v>132184</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E167" s="2">
-        <v>28416</v>
+        <v>18323</v>
       </c>
       <c r="F167" s="2">
-        <v>28146</v>
+        <v>18148</v>
       </c>
       <c r="G167" s="2">
-        <v>27604</v>
+        <v>17799</v>
       </c>
       <c r="H167" s="2">
-        <v>27334</v>
+        <v>17625</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E168" s="2">
-        <v>287520</v>
+        <v>183199</v>
       </c>
       <c r="F168" s="2">
-        <v>284782</v>
+        <v>181454</v>
       </c>
       <c r="G168" s="2">
-        <v>279306</v>
+        <v>177965</v>
       </c>
       <c r="H168" s="2">
-        <v>276567</v>
+        <v>176220</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E169" s="2">
-        <v>37900</v>
+        <v>27479</v>
       </c>
       <c r="F169" s="2">
-        <v>37539</v>
+        <v>27217</v>
       </c>
       <c r="G169" s="2">
-        <v>36817</v>
+        <v>26693</v>
       </c>
       <c r="H169" s="2">
-        <v>36456</v>
+        <v>26432</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E170" s="2">
-        <v>47369</v>
+        <v>278036</v>
       </c>
       <c r="F170" s="2">
-        <v>46918</v>
+        <v>275388</v>
       </c>
       <c r="G170" s="2">
-        <v>46015</v>
+        <v>270092</v>
       </c>
       <c r="H170" s="2">
-        <v>45564</v>
+        <v>267444</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E171" s="2">
-        <v>56853</v>
+        <v>36650</v>
       </c>
       <c r="F171" s="2">
-        <v>56312</v>
+        <v>36301</v>
       </c>
       <c r="G171" s="2">
-        <v>55229</v>
+        <v>35603</v>
       </c>
       <c r="H171" s="2">
-        <v>54687</v>
+        <v>35254</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E172" s="2">
-        <v>866</v>
+        <v>45806</v>
       </c>
       <c r="F172" s="2">
-        <v>858</v>
+        <v>45370</v>
       </c>
       <c r="G172" s="2">
-        <v>842</v>
+        <v>44498</v>
       </c>
       <c r="H172" s="2">
-        <v>833</v>
+        <v>44061</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E173" s="2">
-        <v>6891</v>
+        <v>54979</v>
       </c>
       <c r="F173" s="2">
-        <v>6826</v>
+        <v>54455</v>
       </c>
       <c r="G173" s="2">
-        <v>6694</v>
+        <v>53408</v>
       </c>
       <c r="H173" s="2">
-        <v>6629</v>
+        <v>52885</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E174" s="2">
-        <v>67180</v>
+        <v>838</v>
       </c>
       <c r="F174" s="2">
-        <v>66540</v>
+        <v>830</v>
       </c>
       <c r="G174" s="2">
-        <v>65261</v>
+        <v>814</v>
       </c>
       <c r="H174" s="2">
-        <v>64621</v>
+        <v>806</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E175" s="2">
-        <v>9474</v>
+        <v>6664</v>
       </c>
       <c r="F175" s="2">
-        <v>9384</v>
+        <v>6601</v>
       </c>
       <c r="G175" s="2">
-        <v>9203</v>
+        <v>6474</v>
       </c>
       <c r="H175" s="2">
-        <v>9113</v>
+        <v>6410</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E176" s="2">
-        <v>94710</v>
+        <v>64966</v>
       </c>
       <c r="F176" s="2">
-        <v>93808</v>
+        <v>64347</v>
       </c>
       <c r="G176" s="2">
-        <v>92004</v>
+        <v>63109</v>
       </c>
       <c r="H176" s="2">
-        <v>91102</v>
+        <v>62491</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E177" s="2">
-        <v>946864</v>
+        <v>9161</v>
       </c>
       <c r="F177" s="2">
-        <v>937846</v>
+        <v>9074</v>
       </c>
       <c r="G177" s="2">
-        <v>919811</v>
+        <v>8900</v>
       </c>
       <c r="H177" s="2">
-        <v>910793</v>
+        <v>8812</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>339</v>
+        <v>83</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E178" s="2">
-        <v>17810</v>
+        <v>91586</v>
       </c>
       <c r="F178" s="2">
-        <v>17810</v>
+        <v>90714</v>
       </c>
       <c r="G178" s="2">
-        <v>17710</v>
+        <v>88970</v>
       </c>
       <c r="H178" s="2">
-        <v>17610</v>
+        <v>88097</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>339</v>
+        <v>83</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E179" s="2">
-        <v>222900</v>
+        <v>915626</v>
       </c>
       <c r="F179" s="2">
-        <v>222900</v>
+        <v>906906</v>
       </c>
       <c r="G179" s="2">
-        <v>222800</v>
+        <v>889466</v>
       </c>
       <c r="H179" s="2">
-        <v>222700</v>
+        <v>880745</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E180" s="2">
-        <v>137900</v>
+        <v>17810</v>
       </c>
       <c r="F180" s="2">
-        <v>137900</v>
+        <v>17810</v>
       </c>
       <c r="G180" s="2">
-        <v>137800</v>
+        <v>17710</v>
       </c>
       <c r="H180" s="2">
-        <v>137700</v>
+        <v>17610</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E181" s="2">
-        <v>63425</v>
+        <v>227925</v>
       </c>
       <c r="F181" s="2">
-        <v>63425</v>
+        <v>227925</v>
       </c>
       <c r="G181" s="2">
-        <v>63325</v>
+        <v>227825</v>
       </c>
       <c r="H181" s="2">
-        <v>63225</v>
+        <v>227725</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E182" s="2">
-        <v>169900</v>
+        <v>137900</v>
       </c>
       <c r="F182" s="2">
-        <v>169900</v>
+        <v>137900</v>
       </c>
       <c r="G182" s="2">
-        <v>169800</v>
+        <v>137800</v>
       </c>
       <c r="H182" s="2">
-        <v>169700</v>
+        <v>137700</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E183" s="2">
-        <v>68925</v>
+        <v>63425</v>
       </c>
       <c r="F183" s="2">
-        <v>68925</v>
+        <v>63425</v>
       </c>
       <c r="G183" s="2">
-        <v>68825</v>
+        <v>63325</v>
       </c>
       <c r="H183" s="2">
-        <v>68725</v>
+        <v>63225</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C184" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="D184" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E184" s="2">
-        <v>150736</v>
+        <v>169900</v>
       </c>
       <c r="F184" s="2">
-        <v>150736</v>
+        <v>169900</v>
       </c>
       <c r="G184" s="2">
-        <v>150636</v>
+        <v>169800</v>
       </c>
       <c r="H184" s="2">
-        <v>150536</v>
+        <v>169700</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D185" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C185" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E185" s="2">
-        <v>38900</v>
+        <v>68925</v>
       </c>
       <c r="F185" s="2">
-        <v>38900</v>
+        <v>68925</v>
       </c>
       <c r="G185" s="2">
-        <v>38800</v>
+        <v>68825</v>
       </c>
       <c r="H185" s="2">
-        <v>38700</v>
+        <v>68725</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C186" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E186" s="2">
-        <v>69925</v>
+        <v>150736</v>
       </c>
       <c r="F186" s="2">
-        <v>69925</v>
+        <v>150736</v>
       </c>
       <c r="G186" s="2">
-        <v>69825</v>
+        <v>150636</v>
       </c>
       <c r="H186" s="2">
-        <v>69725</v>
+        <v>150536</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E187" s="2">
-        <v>71150</v>
+        <v>37900</v>
       </c>
       <c r="F187" s="2">
-        <v>71150</v>
+        <v>37900</v>
       </c>
       <c r="G187" s="2">
-        <v>71050</v>
+        <v>37800</v>
       </c>
       <c r="H187" s="2">
-        <v>70950</v>
+        <v>37700</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E188" s="2">
-        <v>86060</v>
+        <v>58400</v>
       </c>
       <c r="F188" s="2">
-        <v>86060</v>
+        <v>58400</v>
       </c>
       <c r="G188" s="2">
-        <v>85960</v>
+        <v>58300</v>
       </c>
       <c r="H188" s="2">
-        <v>85860</v>
+        <v>58200</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E189" s="2">
-        <v>22400</v>
+        <v>71150</v>
       </c>
       <c r="F189" s="2">
-        <v>22400</v>
+        <v>71150</v>
       </c>
       <c r="G189" s="2">
-        <v>22300</v>
+        <v>71050</v>
       </c>
       <c r="H189" s="2">
-        <v>22200</v>
+        <v>70950</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E190" s="2">
-        <v>116100</v>
+        <v>86060</v>
       </c>
       <c r="F190" s="2">
-        <v>116100</v>
+        <v>86060</v>
       </c>
       <c r="G190" s="2">
-        <v>116000</v>
+        <v>85960</v>
       </c>
       <c r="H190" s="2">
-        <v>115900</v>
+        <v>85860</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E191" s="2">
-        <v>32850</v>
+        <v>30490</v>
       </c>
       <c r="F191" s="2">
-        <v>32850</v>
+        <v>30490</v>
       </c>
       <c r="G191" s="2">
-        <v>32750</v>
+        <v>30390</v>
       </c>
       <c r="H191" s="2">
-        <v>32650</v>
+        <v>30290</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C192" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="D192" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E192" s="2">
-        <v>10526</v>
+        <v>116100</v>
       </c>
       <c r="F192" s="2">
-        <v>10426</v>
+        <v>116100</v>
       </c>
       <c r="G192" s="2">
-        <v>10226</v>
+        <v>116000</v>
       </c>
       <c r="H192" s="2">
-        <v>10125</v>
+        <v>115900</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" s="2">
-        <v>104685</v>
+        <v>32850</v>
       </c>
       <c r="F193" s="2">
-        <v>103688</v>
+        <v>32850</v>
       </c>
       <c r="G193" s="2">
-        <v>101694</v>
+        <v>32750</v>
       </c>
       <c r="H193" s="2">
-        <v>100697</v>
+        <v>32650</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="2">
-        <v>156975</v>
+        <v>706984</v>
       </c>
       <c r="F194" s="2">
-        <v>155480</v>
+        <v>700251</v>
       </c>
       <c r="G194" s="2">
-        <v>152490</v>
+        <v>686784</v>
       </c>
       <c r="H194" s="2">
-        <v>150995</v>
+        <v>680051</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195" s="2">
-        <v>20974</v>
+        <v>424144</v>
       </c>
       <c r="F195" s="2">
-        <v>20774</v>
+        <v>420105</v>
       </c>
       <c r="G195" s="2">
-        <v>20375</v>
+        <v>412026</v>
       </c>
       <c r="H195" s="2">
-        <v>20175</v>
+        <v>407986</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="2">
-        <v>313950</v>
+        <v>70595</v>
       </c>
       <c r="F196" s="2">
-        <v>310960</v>
+        <v>69922</v>
       </c>
       <c r="G196" s="2">
-        <v>304980</v>
+        <v>68578</v>
       </c>
       <c r="H196" s="2">
-        <v>301990</v>
+        <v>67905</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>5185</v>
+        <v>10959</v>
       </c>
       <c r="F197" s="2">
-        <v>5136</v>
+        <v>10959</v>
       </c>
       <c r="G197" s="2">
-        <v>5037</v>
+        <v>10859</v>
       </c>
       <c r="H197" s="2">
-        <v>4987</v>
+        <v>10759</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>52448</v>
+        <v>101025</v>
       </c>
       <c r="F198" s="2">
-        <v>51948</v>
+        <v>101025</v>
       </c>
       <c r="G198" s="2">
-        <v>50949</v>
+        <v>100925</v>
       </c>
       <c r="H198" s="2">
-        <v>50450</v>
+        <v>100825</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>523425</v>
+        <v>15810</v>
       </c>
       <c r="F199" s="2">
-        <v>518440</v>
+        <v>15810</v>
       </c>
       <c r="G199" s="2">
-        <v>508470</v>
+        <v>15710</v>
       </c>
       <c r="H199" s="2">
-        <v>503485</v>
+        <v>15610</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="2">
-        <v>706984</v>
+        <v>151000</v>
       </c>
       <c r="F200" s="2">
-        <v>700251</v>
+        <v>151000</v>
       </c>
       <c r="G200" s="2">
-        <v>686784</v>
+        <v>150900</v>
       </c>
       <c r="H200" s="2">
-        <v>680051</v>
+        <v>150800</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2">
-        <v>424144</v>
+        <v>20860</v>
       </c>
       <c r="F201" s="2">
-        <v>420105</v>
+        <v>20860</v>
       </c>
       <c r="G201" s="2">
-        <v>412026</v>
+        <v>20760</v>
       </c>
       <c r="H201" s="2">
-        <v>407986</v>
+        <v>20660</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>70595</v>
+        <v>25860</v>
       </c>
       <c r="F202" s="2">
-        <v>69922</v>
+        <v>25860</v>
       </c>
       <c r="G202" s="2">
-        <v>68578</v>
+        <v>25760</v>
       </c>
       <c r="H202" s="2">
-        <v>67905</v>
+        <v>25660</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" s="2">
-        <v>411936</v>
+        <v>31025</v>
       </c>
       <c r="F203" s="2">
-        <v>408013</v>
+        <v>31025</v>
       </c>
       <c r="G203" s="2">
-        <v>400166</v>
+        <v>30925</v>
       </c>
       <c r="H203" s="2">
-        <v>396243</v>
+        <v>30825</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="E204" s="2">
-        <v>63088</v>
+        <v>315966</v>
       </c>
       <c r="F204" s="2">
-        <v>62487</v>
+        <v>315966</v>
       </c>
       <c r="G204" s="2">
-        <v>61286</v>
+        <v>306938</v>
       </c>
       <c r="H204" s="2">
-        <v>60685</v>
+        <v>306938</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E205" s="2">
-        <v>633914</v>
+        <v>36175</v>
       </c>
       <c r="F205" s="2">
-        <v>627877</v>
+        <v>36175</v>
       </c>
       <c r="G205" s="2">
-        <v>615803</v>
+        <v>36075</v>
       </c>
       <c r="H205" s="2">
-        <v>609765</v>
+        <v>35975</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E206" s="2">
-        <v>11823</v>
+        <v>368576</v>
       </c>
       <c r="F206" s="2">
-        <v>11710</v>
+        <v>368576</v>
       </c>
       <c r="G206" s="2">
-        <v>11485</v>
+        <v>358046</v>
       </c>
       <c r="H206" s="2">
-        <v>11373</v>
+        <v>358046</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="E207" s="2">
-        <v>1176026</v>
+        <v>41100</v>
       </c>
       <c r="F207" s="2">
-        <v>1164826</v>
+        <v>41100</v>
       </c>
       <c r="G207" s="2">
-        <v>1142426</v>
+        <v>41000</v>
       </c>
       <c r="H207" s="2">
-        <v>1131225</v>
+        <v>40900</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="E208" s="2">
-        <v>189959</v>
+        <v>421076</v>
       </c>
       <c r="F208" s="2">
-        <v>188150</v>
+        <v>421076</v>
       </c>
       <c r="G208" s="2">
-        <v>184531</v>
+        <v>409046</v>
       </c>
       <c r="H208" s="2">
-        <v>182722</v>
+        <v>409046</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="E209" s="2">
-        <v>10959</v>
+        <v>46100</v>
       </c>
       <c r="F209" s="2">
-        <v>10959</v>
+        <v>46100</v>
       </c>
       <c r="G209" s="2">
-        <v>10859</v>
+        <v>46000</v>
       </c>
       <c r="H209" s="2">
-        <v>10759</v>
+        <v>45900</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E210" s="2">
-        <v>101025</v>
+        <v>473209</v>
       </c>
       <c r="F210" s="2">
-        <v>101025</v>
+        <v>473209</v>
       </c>
       <c r="G210" s="2">
-        <v>100925</v>
+        <v>459689</v>
       </c>
       <c r="H210" s="2">
-        <v>100825</v>
+        <v>459689</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E211" s="2">
-        <v>15810</v>
+        <v>6000</v>
       </c>
       <c r="F211" s="2">
-        <v>15810</v>
+        <v>6000</v>
       </c>
       <c r="G211" s="2">
-        <v>15710</v>
+        <v>5900</v>
       </c>
       <c r="H211" s="2">
-        <v>15610</v>
+        <v>5800</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="E212" s="2">
-        <v>151000</v>
+        <v>51025</v>
       </c>
       <c r="F212" s="2">
-        <v>151000</v>
+        <v>51025</v>
       </c>
       <c r="G212" s="2">
-        <v>150900</v>
+        <v>50925</v>
       </c>
       <c r="H212" s="2">
-        <v>150800</v>
+        <v>50825</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E213" s="2">
-        <v>20860</v>
+        <v>56100</v>
       </c>
       <c r="F213" s="2">
-        <v>20860</v>
+        <v>56100</v>
       </c>
       <c r="G213" s="2">
-        <v>20760</v>
+        <v>56000</v>
       </c>
       <c r="H213" s="2">
-        <v>20660</v>
+        <v>55900</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E214" s="2">
-        <v>25860</v>
+        <v>61025</v>
       </c>
       <c r="F214" s="2">
-        <v>25860</v>
+        <v>61025</v>
       </c>
       <c r="G214" s="2">
-        <v>25760</v>
+        <v>60925</v>
       </c>
       <c r="H214" s="2">
-        <v>25660</v>
+        <v>60825</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E215" s="2">
-        <v>31025</v>
+        <v>66100</v>
       </c>
       <c r="F215" s="2">
-        <v>31025</v>
+        <v>66100</v>
       </c>
       <c r="G215" s="2">
-        <v>30925</v>
+        <v>66000</v>
       </c>
       <c r="H215" s="2">
-        <v>30825</v>
+        <v>65900</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E216" s="2">
-        <v>315966</v>
+        <v>71025</v>
       </c>
       <c r="F216" s="2">
-        <v>315966</v>
+        <v>71025</v>
       </c>
       <c r="G216" s="2">
-        <v>306938</v>
+        <v>70925</v>
       </c>
       <c r="H216" s="2">
-        <v>306938</v>
+        <v>70825</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E217" s="2">
-        <v>36175</v>
+        <v>76025</v>
       </c>
       <c r="F217" s="2">
-        <v>36175</v>
+        <v>76025</v>
       </c>
       <c r="G217" s="2">
-        <v>36075</v>
+        <v>75925</v>
       </c>
       <c r="H217" s="2">
-        <v>35975</v>
+        <v>75825</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="E218" s="2">
-        <v>368576</v>
+        <v>81100</v>
       </c>
       <c r="F218" s="2">
-        <v>368576</v>
+        <v>81100</v>
       </c>
       <c r="G218" s="2">
-        <v>358046</v>
+        <v>81000</v>
       </c>
       <c r="H218" s="2">
-        <v>358046</v>
+        <v>80900</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="E219" s="2">
-        <v>41100</v>
+        <v>201175</v>
       </c>
       <c r="F219" s="2">
-        <v>41100</v>
+        <v>201175</v>
       </c>
       <c r="G219" s="2">
-        <v>41000</v>
+        <v>201075</v>
       </c>
       <c r="H219" s="2">
-        <v>40900</v>
+        <v>200975</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="E220" s="2">
-        <v>421076</v>
+        <v>86025</v>
       </c>
       <c r="F220" s="2">
-        <v>421076</v>
+        <v>86025</v>
       </c>
       <c r="G220" s="2">
-        <v>409046</v>
+        <v>85925</v>
       </c>
       <c r="H220" s="2">
-        <v>409046</v>
+        <v>85825</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E221" s="2">
-        <v>46100</v>
+        <v>91100</v>
       </c>
       <c r="F221" s="2">
-        <v>46100</v>
+        <v>91100</v>
       </c>
       <c r="G221" s="2">
-        <v>46000</v>
+        <v>91000</v>
       </c>
       <c r="H221" s="2">
-        <v>45900</v>
+        <v>90900</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="E222" s="2">
-        <v>473209</v>
+        <v>96100</v>
       </c>
       <c r="F222" s="2">
-        <v>473209</v>
+        <v>96100</v>
       </c>
       <c r="G222" s="2">
-        <v>459689</v>
+        <v>96000</v>
       </c>
       <c r="H222" s="2">
-        <v>459689</v>
+        <v>95900</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E223" s="2">
-        <v>6000</v>
+        <v>101425</v>
       </c>
       <c r="F223" s="2">
-        <v>6000</v>
+        <v>101425</v>
       </c>
       <c r="G223" s="2">
-        <v>5900</v>
+        <v>101325</v>
       </c>
       <c r="H223" s="2">
-        <v>5800</v>
+        <v>101225</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224" s="2">
-        <v>51025</v>
+        <v>151450</v>
       </c>
       <c r="F224" s="2">
-        <v>51025</v>
+        <v>151450</v>
       </c>
       <c r="G224" s="2">
-        <v>50925</v>
+        <v>151350</v>
       </c>
       <c r="H224" s="2">
-        <v>50825</v>
+        <v>151250</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C225" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E225" s="2">
-        <v>56100</v>
+        <v>201600</v>
       </c>
       <c r="F225" s="2">
-        <v>56100</v>
+        <v>201600</v>
       </c>
       <c r="G225" s="2">
-        <v>56000</v>
+        <v>201500</v>
       </c>
       <c r="H225" s="2">
-        <v>55900</v>
+        <v>201400</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E226" s="2">
-        <v>61025</v>
+        <v>251600</v>
       </c>
       <c r="F226" s="2">
-        <v>61025</v>
+        <v>251600</v>
       </c>
       <c r="G226" s="2">
-        <v>60925</v>
+        <v>251500</v>
       </c>
       <c r="H226" s="2">
-        <v>60825</v>
+        <v>251400</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E227" s="2">
-        <v>66100</v>
+        <v>51095</v>
       </c>
       <c r="F227" s="2">
-        <v>66100</v>
+        <v>51095</v>
       </c>
       <c r="G227" s="2">
-        <v>66000</v>
+        <v>50995</v>
       </c>
       <c r="H227" s="2">
-        <v>65900</v>
+        <v>50895</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E228" s="2">
-        <v>71025</v>
+        <v>12996</v>
       </c>
       <c r="F228" s="2">
-        <v>71025</v>
+        <v>12872</v>
       </c>
       <c r="G228" s="2">
-        <v>70925</v>
+        <v>12625</v>
       </c>
       <c r="H228" s="2">
-        <v>70825</v>
+        <v>12501</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>252</v>
+        <v>478</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E229" s="2">
-        <v>76025</v>
+        <v>132174</v>
       </c>
       <c r="F229" s="2">
-        <v>76025</v>
+        <v>130915</v>
       </c>
       <c r="G229" s="2">
-        <v>75925</v>
+        <v>128398</v>
       </c>
       <c r="H229" s="2">
-        <v>75825</v>
+        <v>127139</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>252</v>
+        <v>478</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E230" s="2">
-        <v>81100</v>
+        <v>39256</v>
       </c>
       <c r="F230" s="2">
-        <v>81100</v>
+        <v>38882</v>
       </c>
       <c r="G230" s="2">
-        <v>81000</v>
+        <v>38135</v>
       </c>
       <c r="H230" s="2">
-        <v>80900</v>
+        <v>37761</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>252</v>
+        <v>478</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E231" s="2">
-        <v>201175</v>
+        <v>271848</v>
       </c>
       <c r="F231" s="2">
-        <v>201175</v>
+        <v>269259</v>
       </c>
       <c r="G231" s="2">
-        <v>201075</v>
+        <v>264081</v>
       </c>
       <c r="H231" s="2">
-        <v>200975</v>
+        <v>261492</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>252</v>
+        <v>478</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E232" s="2">
-        <v>86025</v>
+        <v>65402</v>
       </c>
       <c r="F232" s="2">
-        <v>86025</v>
+        <v>64780</v>
       </c>
       <c r="G232" s="2">
-        <v>85925</v>
+        <v>63534</v>
       </c>
       <c r="H232" s="2">
-        <v>85825</v>
+        <v>62911</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>252</v>
+        <v>478</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E233" s="2">
-        <v>91100</v>
+        <v>697547</v>
       </c>
       <c r="F233" s="2">
-        <v>91100</v>
+        <v>690903</v>
       </c>
       <c r="G233" s="2">
-        <v>91000</v>
+        <v>677617</v>
       </c>
       <c r="H233" s="2">
-        <v>90900</v>
+        <v>670973</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>252</v>
+        <v>491</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E234" s="2">
-        <v>96100</v>
+        <v>284135</v>
       </c>
       <c r="F234" s="2">
-        <v>96100</v>
+        <v>281429</v>
       </c>
       <c r="G234" s="2">
-        <v>96000</v>
+        <v>276017</v>
       </c>
       <c r="H234" s="2">
-        <v>95900</v>
+        <v>273311</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E235" s="2">
-        <v>101425</v>
+        <v>42785</v>
       </c>
       <c r="F235" s="2">
-        <v>101425</v>
+        <v>42378</v>
       </c>
       <c r="G235" s="2">
-        <v>101325</v>
+        <v>41563</v>
       </c>
       <c r="H235" s="2">
-        <v>101225</v>
+        <v>41155</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E236" s="2">
-        <v>151450</v>
+        <v>393251</v>
       </c>
       <c r="F236" s="2">
-        <v>151450</v>
+        <v>389506</v>
       </c>
       <c r="G236" s="2">
-        <v>151350</v>
+        <v>382016</v>
       </c>
       <c r="H236" s="2">
-        <v>151250</v>
+        <v>378270</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E237" s="2">
-        <v>201600</v>
+        <v>71291</v>
       </c>
       <c r="F237" s="2">
-        <v>201600</v>
+        <v>70612</v>
       </c>
       <c r="G237" s="2">
-        <v>201500</v>
+        <v>69254</v>
       </c>
       <c r="H237" s="2">
-        <v>201400</v>
+        <v>68575</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E238" s="2">
-        <v>251600</v>
+        <v>655984</v>
       </c>
       <c r="F238" s="2">
-        <v>251600</v>
+        <v>649737</v>
       </c>
       <c r="G238" s="2">
-        <v>251500</v>
+        <v>637242</v>
       </c>
       <c r="H238" s="2">
-        <v>251400</v>
+        <v>630994</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E239" s="2">
-        <v>51095</v>
+        <v>14263</v>
       </c>
       <c r="F239" s="2">
-        <v>51095</v>
+        <v>14127</v>
       </c>
       <c r="G239" s="2">
-        <v>50995</v>
+        <v>13856</v>
       </c>
       <c r="H239" s="2">
-        <v>50895</v>
+        <v>13720</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C240" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D240" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" s="2">
-        <v>11785</v>
+        <v>141606</v>
       </c>
       <c r="F240" s="2">
-        <v>11673</v>
+        <v>140258</v>
       </c>
       <c r="G240" s="2">
-        <v>11448</v>
+        <v>137560</v>
       </c>
       <c r="H240" s="2">
-        <v>11336</v>
+        <v>136212</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="C241" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E241" s="2">
-        <v>120414</v>
+        <v>1312818</v>
       </c>
       <c r="F241" s="2">
-        <v>119267</v>
+        <v>1300315</v>
       </c>
       <c r="G241" s="2">
-        <v>116974</v>
+        <v>1275309</v>
       </c>
       <c r="H241" s="2">
-        <v>115827</v>
+        <v>1262806</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C242" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E242" s="2">
-        <v>35169</v>
+        <v>11870</v>
       </c>
       <c r="F242" s="2">
-        <v>34834</v>
+        <v>11870</v>
       </c>
       <c r="G242" s="2">
-        <v>34164</v>
+        <v>11770</v>
       </c>
       <c r="H242" s="2">
-        <v>33829</v>
+        <v>11670</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C243" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E243" s="2">
-        <v>247698</v>
+        <v>96925</v>
       </c>
       <c r="F243" s="2">
-        <v>245339</v>
+        <v>96925</v>
       </c>
       <c r="G243" s="2">
-        <v>240621</v>
+        <v>96825</v>
       </c>
       <c r="H243" s="2">
-        <v>238262</v>
+        <v>96725</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="C244" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E244" s="2">
-        <v>59554</v>
+        <v>16350</v>
       </c>
       <c r="F244" s="2">
-        <v>58987</v>
+        <v>16350</v>
       </c>
       <c r="G244" s="2">
-        <v>57852</v>
+        <v>16250</v>
       </c>
       <c r="H244" s="2">
-        <v>57285</v>
+        <v>16150</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C245" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E245" s="2">
-        <v>627197</v>
+        <v>148900</v>
       </c>
       <c r="F245" s="2">
-        <v>621223</v>
+        <v>148900</v>
       </c>
       <c r="G245" s="2">
-        <v>609277</v>
+        <v>148800</v>
       </c>
       <c r="H245" s="2">
-        <v>603303</v>
+        <v>148700</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="C246" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E246" s="2">
-        <v>284135</v>
+        <v>21270</v>
       </c>
       <c r="F246" s="2">
-        <v>281429</v>
+        <v>21270</v>
       </c>
       <c r="G246" s="2">
-        <v>276017</v>
+        <v>21170</v>
       </c>
       <c r="H246" s="2">
-        <v>273311</v>
+        <v>21070</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="E247" s="2">
-        <v>42785</v>
+        <v>198150</v>
       </c>
       <c r="F247" s="2">
-        <v>42378</v>
+        <v>198150</v>
       </c>
       <c r="G247" s="2">
-        <v>41563</v>
+        <v>198050</v>
       </c>
       <c r="H247" s="2">
-        <v>41155</v>
+        <v>197950</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E248" s="2">
-        <v>426453</v>
+        <v>26250</v>
       </c>
       <c r="F248" s="2">
-        <v>422392</v>
+        <v>26250</v>
       </c>
       <c r="G248" s="2">
-        <v>414269</v>
+        <v>26150</v>
       </c>
       <c r="H248" s="2">
-        <v>410207</v>
+        <v>26050</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E249" s="2">
-        <v>71291</v>
+        <v>247515</v>
       </c>
       <c r="F249" s="2">
-        <v>70612</v>
+        <v>247515</v>
       </c>
       <c r="G249" s="2">
-        <v>69254</v>
+        <v>247415</v>
       </c>
       <c r="H249" s="2">
-        <v>68575</v>
+        <v>247315</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E250" s="2">
-        <v>711371</v>
+        <v>31090</v>
       </c>
       <c r="F250" s="2">
-        <v>704596</v>
+        <v>31090</v>
       </c>
       <c r="G250" s="2">
-        <v>691046</v>
+        <v>30990</v>
       </c>
       <c r="H250" s="2">
-        <v>684271</v>
+        <v>30890</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E251" s="2">
-        <v>14263</v>
+        <v>296765</v>
       </c>
       <c r="F251" s="2">
-        <v>14127</v>
+        <v>296765</v>
       </c>
       <c r="G251" s="2">
-        <v>13856</v>
+        <v>296665</v>
       </c>
       <c r="H251" s="2">
-        <v>13720</v>
+        <v>296565</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="E252" s="2">
-        <v>141606</v>
+        <v>40330</v>
       </c>
       <c r="F252" s="2">
-        <v>140258</v>
+        <v>40330</v>
       </c>
       <c r="G252" s="2">
-        <v>137560</v>
+        <v>40230</v>
       </c>
       <c r="H252" s="2">
-        <v>136212</v>
+        <v>40130</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>517</v>
+        <v>392</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E253" s="2">
-        <v>1423665</v>
+        <v>395265</v>
       </c>
       <c r="F253" s="2">
-        <v>1410106</v>
+        <v>395265</v>
       </c>
       <c r="G253" s="2">
-        <v>1382988</v>
+        <v>395165</v>
       </c>
       <c r="H253" s="2">
-        <v>1369430</v>
+        <v>395065</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>534</v>
+        <v>392</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E254" s="2">
-        <v>4935</v>
+        <v>5385</v>
       </c>
       <c r="F254" s="2">
-        <v>4888</v>
+        <v>5385</v>
       </c>
       <c r="G254" s="2">
-        <v>4794</v>
+        <v>5285</v>
       </c>
       <c r="H254" s="2">
-        <v>4747</v>
+        <v>5185</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C255" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="D255" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="2">
-        <v>47985</v>
+        <v>50180</v>
       </c>
       <c r="F255" s="2">
-        <v>47528</v>
+        <v>50180</v>
       </c>
       <c r="G255" s="2">
-        <v>46614</v>
+        <v>50080</v>
       </c>
       <c r="H255" s="2">
-        <v>46157</v>
+        <v>49980</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>534</v>
+        <v>392</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E256" s="2">
-        <v>16485</v>
+        <v>494035</v>
       </c>
       <c r="F256" s="2">
-        <v>16328</v>
+        <v>494035</v>
       </c>
       <c r="G256" s="2">
-        <v>16014</v>
+        <v>493935</v>
       </c>
       <c r="H256" s="2">
-        <v>15857</v>
+        <v>493835</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E257" s="2">
-        <v>11834</v>
+        <v>60030</v>
       </c>
       <c r="F257" s="2">
-        <v>11834</v>
+        <v>60030</v>
       </c>
       <c r="G257" s="2">
-        <v>11734</v>
+        <v>59930</v>
       </c>
       <c r="H257" s="2">
-        <v>11634</v>
+        <v>59830</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E258" s="2">
-        <v>97175</v>
+        <v>69880</v>
       </c>
       <c r="F258" s="2">
-        <v>97175</v>
+        <v>69880</v>
       </c>
       <c r="G258" s="2">
-        <v>97075</v>
+        <v>69780</v>
       </c>
       <c r="H258" s="2">
-        <v>96975</v>
+        <v>69680</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E259" s="2">
-        <v>16350</v>
+        <v>79730</v>
       </c>
       <c r="F259" s="2">
-        <v>16350</v>
+        <v>79730</v>
       </c>
       <c r="G259" s="2">
-        <v>16250</v>
+        <v>79630</v>
       </c>
       <c r="H259" s="2">
-        <v>16150</v>
+        <v>79530</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="E260" s="2">
-        <v>148900</v>
+        <v>89580</v>
       </c>
       <c r="F260" s="2">
-        <v>148900</v>
+        <v>89580</v>
       </c>
       <c r="G260" s="2">
-        <v>148800</v>
+        <v>89480</v>
       </c>
       <c r="H260" s="2">
-        <v>148700</v>
+        <v>89380</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E261" s="2">
-        <v>21270</v>
+        <v>56675</v>
       </c>
       <c r="F261" s="2">
-        <v>21270</v>
+        <v>56675</v>
       </c>
       <c r="G261" s="2">
-        <v>21170</v>
+        <v>56575</v>
       </c>
       <c r="H261" s="2">
-        <v>21070</v>
+        <v>56475</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E262" s="2">
-        <v>198150</v>
+        <v>6993</v>
       </c>
       <c r="F262" s="2">
-        <v>198150</v>
+        <v>6926</v>
       </c>
       <c r="G262" s="2">
-        <v>198050</v>
+        <v>6793</v>
       </c>
       <c r="H262" s="2">
-        <v>197950</v>
+        <v>6727</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E263" s="2">
-        <v>26250</v>
+        <v>186050</v>
       </c>
       <c r="F263" s="2">
-        <v>26250</v>
+        <v>186050</v>
       </c>
       <c r="G263" s="2">
-        <v>26150</v>
+        <v>185950</v>
       </c>
       <c r="H263" s="2">
-        <v>26050</v>
+        <v>185850</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E264" s="2">
-        <v>247515</v>
+        <v>17300</v>
       </c>
       <c r="F264" s="2">
-        <v>247515</v>
+        <v>17300</v>
       </c>
       <c r="G264" s="2">
-        <v>247415</v>
+        <v>17200</v>
       </c>
       <c r="H264" s="2">
-        <v>247315</v>
+        <v>17100</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E265" s="2">
-        <v>31090</v>
+        <v>22965</v>
       </c>
       <c r="F265" s="2">
-        <v>31090</v>
+        <v>22965</v>
       </c>
       <c r="G265" s="2">
-        <v>30990</v>
+        <v>22865</v>
       </c>
       <c r="H265" s="2">
-        <v>30890</v>
+        <v>22765</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E266" s="2">
-        <v>296765</v>
+        <v>28500</v>
       </c>
       <c r="F266" s="2">
-        <v>296765</v>
+        <v>28500</v>
       </c>
       <c r="G266" s="2">
-        <v>296665</v>
+        <v>28400</v>
       </c>
       <c r="H266" s="2">
-        <v>296565</v>
+        <v>28300</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E267" s="2">
-        <v>40330</v>
+        <v>36430</v>
       </c>
       <c r="F267" s="2">
-        <v>40330</v>
+        <v>36430</v>
       </c>
       <c r="G267" s="2">
-        <v>40230</v>
+        <v>36330</v>
       </c>
       <c r="H267" s="2">
-        <v>40130</v>
+        <v>36230</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E268" s="2">
-        <v>395265</v>
+        <v>40645</v>
       </c>
       <c r="F268" s="2">
-        <v>395265</v>
+        <v>40645</v>
       </c>
       <c r="G268" s="2">
-        <v>395165</v>
+        <v>40545</v>
       </c>
       <c r="H268" s="2">
-        <v>395065</v>
+        <v>40445</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E269" s="2">
-        <v>5385</v>
+        <v>45325</v>
       </c>
       <c r="F269" s="2">
-        <v>5385</v>
+        <v>45325</v>
       </c>
       <c r="G269" s="2">
-        <v>5285</v>
+        <v>45225</v>
       </c>
       <c r="H269" s="2">
-        <v>5185</v>
+        <v>45125</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E270" s="2">
-        <v>50180</v>
+        <v>51175</v>
       </c>
       <c r="F270" s="2">
-        <v>50180</v>
+        <v>51175</v>
       </c>
       <c r="G270" s="2">
-        <v>50080</v>
+        <v>51075</v>
       </c>
       <c r="H270" s="2">
-        <v>49980</v>
+        <v>50975</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>388</v>
+        <v>10</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="E271" s="2">
-        <v>494035</v>
+        <v>141305</v>
       </c>
       <c r="F271" s="2">
-        <v>494035</v>
+        <v>139959</v>
       </c>
       <c r="G271" s="2">
-        <v>493935</v>
+        <v>137268</v>
       </c>
       <c r="H271" s="2">
-        <v>493835</v>
+        <v>135922</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="E272" s="2">
-        <v>60030</v>
+        <v>10995</v>
       </c>
       <c r="F272" s="2">
-        <v>60030</v>
+        <v>10995</v>
       </c>
       <c r="G272" s="2">
-        <v>59930</v>
+        <v>10895</v>
       </c>
       <c r="H272" s="2">
-        <v>59830</v>
+        <v>10795</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="E273" s="2">
-        <v>69880</v>
+        <v>100995</v>
       </c>
       <c r="F273" s="2">
-        <v>69880</v>
+        <v>100995</v>
       </c>
       <c r="G273" s="2">
-        <v>69780</v>
+        <v>100895</v>
       </c>
       <c r="H273" s="2">
-        <v>69680</v>
+        <v>100795</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="E274" s="2">
-        <v>79730</v>
+        <v>15995</v>
       </c>
       <c r="F274" s="2">
-        <v>79730</v>
+        <v>15995</v>
       </c>
       <c r="G274" s="2">
-        <v>79630</v>
+        <v>15895</v>
       </c>
       <c r="H274" s="2">
-        <v>79530</v>
+        <v>15795</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E275" s="2">
-        <v>89580</v>
+        <v>150995</v>
       </c>
       <c r="F275" s="2">
-        <v>89580</v>
+        <v>150995</v>
       </c>
       <c r="G275" s="2">
-        <v>89480</v>
+        <v>150895</v>
       </c>
       <c r="H275" s="2">
-        <v>89380</v>
+        <v>150795</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E276" s="2">
-        <v>57520</v>
+        <v>20995</v>
       </c>
       <c r="F276" s="2">
-        <v>57520</v>
+        <v>20995</v>
       </c>
       <c r="G276" s="2">
-        <v>57420</v>
+        <v>20895</v>
       </c>
       <c r="H276" s="2">
-        <v>57320</v>
+        <v>20795</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="E277" s="2">
-        <v>6993</v>
+        <v>200995</v>
       </c>
       <c r="F277" s="2">
-        <v>6926</v>
+        <v>200995</v>
       </c>
       <c r="G277" s="2">
-        <v>6793</v>
+        <v>200895</v>
       </c>
       <c r="H277" s="2">
-        <v>6727</v>
+        <v>200795</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E278" s="2">
-        <v>18460</v>
+        <v>25995</v>
       </c>
       <c r="F278" s="2">
-        <v>18460</v>
+        <v>25995</v>
       </c>
       <c r="G278" s="2">
-        <v>18360</v>
+        <v>25895</v>
       </c>
       <c r="H278" s="2">
-        <v>18260</v>
+        <v>25795</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E279" s="2">
-        <v>23335</v>
+        <v>250995</v>
       </c>
       <c r="F279" s="2">
-        <v>23335</v>
+        <v>250995</v>
       </c>
       <c r="G279" s="2">
-        <v>23235</v>
+        <v>250895</v>
       </c>
       <c r="H279" s="2">
-        <v>23135</v>
+        <v>250795</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="E280" s="2">
-        <v>29025</v>
+        <v>30995</v>
       </c>
       <c r="F280" s="2">
-        <v>29025</v>
+        <v>30995</v>
       </c>
       <c r="G280" s="2">
-        <v>28925</v>
+        <v>30895</v>
       </c>
       <c r="H280" s="2">
-        <v>28825</v>
+        <v>30795</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E281" s="2">
-        <v>36430</v>
+        <v>300995</v>
       </c>
       <c r="F281" s="2">
-        <v>36430</v>
+        <v>300995</v>
       </c>
       <c r="G281" s="2">
-        <v>36330</v>
+        <v>300895</v>
       </c>
       <c r="H281" s="2">
-        <v>36230</v>
+        <v>300795</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="E282" s="2">
-        <v>41650</v>
+        <v>35995</v>
       </c>
       <c r="F282" s="2">
-        <v>41650</v>
+        <v>35995</v>
       </c>
       <c r="G282" s="2">
-        <v>41550</v>
+        <v>35895</v>
       </c>
       <c r="H282" s="2">
-        <v>41450</v>
+        <v>35795</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="E283" s="2">
-        <v>46120</v>
+        <v>40995</v>
       </c>
       <c r="F283" s="2">
-        <v>46120</v>
+        <v>40995</v>
       </c>
       <c r="G283" s="2">
-        <v>46020</v>
+        <v>40895</v>
       </c>
       <c r="H283" s="2">
-        <v>45920</v>
+        <v>40795</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>388</v>
+        <v>568</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E284" s="2">
-        <v>51820</v>
+        <v>400995</v>
       </c>
       <c r="F284" s="2">
-        <v>51820</v>
+        <v>400995</v>
       </c>
       <c r="G284" s="2">
-        <v>51720</v>
+        <v>400895</v>
       </c>
       <c r="H284" s="2">
-        <v>51620</v>
+        <v>400795</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>10</v>
+        <v>568</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E285" s="2">
-        <v>141305</v>
+        <v>45995</v>
       </c>
       <c r="F285" s="2">
-        <v>139959</v>
+        <v>45995</v>
       </c>
       <c r="G285" s="2">
-        <v>137268</v>
+        <v>45895</v>
       </c>
       <c r="H285" s="2">
-        <v>135922</v>
+        <v>45795</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="E286" s="2">
-        <v>10995</v>
+        <v>450995</v>
       </c>
       <c r="F286" s="2">
-        <v>10995</v>
+        <v>450995</v>
       </c>
       <c r="G286" s="2">
-        <v>10895</v>
+        <v>450895</v>
       </c>
       <c r="H286" s="2">
-        <v>10795</v>
+        <v>450795</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C287" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="D287" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="2">
-        <v>100995</v>
+        <v>50995</v>
       </c>
       <c r="F287" s="2">
-        <v>100995</v>
+        <v>50995</v>
       </c>
       <c r="G287" s="2">
-        <v>100895</v>
+        <v>50895</v>
       </c>
       <c r="H287" s="2">
-        <v>100795</v>
+        <v>50795</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="E288" s="2">
-        <v>15995</v>
+        <v>500995</v>
       </c>
       <c r="F288" s="2">
-        <v>15995</v>
+        <v>500995</v>
       </c>
       <c r="G288" s="2">
-        <v>15895</v>
+        <v>500895</v>
       </c>
       <c r="H288" s="2">
-        <v>15795</v>
+        <v>500795</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="E289" s="2">
-        <v>150995</v>
+        <v>55995</v>
       </c>
       <c r="F289" s="2">
-        <v>150995</v>
+        <v>55995</v>
       </c>
       <c r="G289" s="2">
-        <v>150895</v>
+        <v>55895</v>
       </c>
       <c r="H289" s="2">
-        <v>150795</v>
+        <v>55795</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="E290" s="2">
-        <v>20995</v>
+        <v>60995</v>
       </c>
       <c r="F290" s="2">
-        <v>20995</v>
+        <v>60995</v>
       </c>
       <c r="G290" s="2">
-        <v>20895</v>
+        <v>60895</v>
       </c>
       <c r="H290" s="2">
-        <v>20795</v>
+        <v>60795</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="E291" s="2">
-        <v>200995</v>
+        <v>65995</v>
       </c>
       <c r="F291" s="2">
-        <v>200995</v>
+        <v>65995</v>
       </c>
       <c r="G291" s="2">
-        <v>200895</v>
+        <v>65895</v>
       </c>
       <c r="H291" s="2">
-        <v>200795</v>
+        <v>65795</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E292" s="2">
-        <v>25995</v>
+        <v>70995</v>
       </c>
       <c r="F292" s="2">
-        <v>25995</v>
+        <v>70995</v>
       </c>
       <c r="G292" s="2">
-        <v>25895</v>
+        <v>70895</v>
       </c>
       <c r="H292" s="2">
-        <v>25795</v>
+        <v>70795</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="E293" s="2">
-        <v>250995</v>
+        <v>75995</v>
       </c>
       <c r="F293" s="2">
-        <v>250995</v>
+        <v>75995</v>
       </c>
       <c r="G293" s="2">
-        <v>250895</v>
+        <v>75895</v>
       </c>
       <c r="H293" s="2">
-        <v>250795</v>
+        <v>75795</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="E294" s="2">
-        <v>30995</v>
+        <v>80995</v>
       </c>
       <c r="F294" s="2">
-        <v>30995</v>
+        <v>80995</v>
       </c>
       <c r="G294" s="2">
-        <v>30895</v>
+        <v>80895</v>
       </c>
       <c r="H294" s="2">
-        <v>30795</v>
+        <v>80795</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E295" s="2">
-        <v>300995</v>
+        <v>85995</v>
       </c>
       <c r="F295" s="2">
-        <v>300995</v>
+        <v>85995</v>
       </c>
       <c r="G295" s="2">
-        <v>300895</v>
+        <v>85895</v>
       </c>
       <c r="H295" s="2">
-        <v>300795</v>
+        <v>85795</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E296" s="2">
-        <v>35995</v>
+        <v>90995</v>
       </c>
       <c r="F296" s="2">
-        <v>35995</v>
+        <v>90995</v>
       </c>
       <c r="G296" s="2">
-        <v>35895</v>
+        <v>90895</v>
       </c>
       <c r="H296" s="2">
-        <v>35795</v>
+        <v>90795</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E297" s="2">
-        <v>40995</v>
+        <v>95995</v>
       </c>
       <c r="F297" s="2">
-        <v>40995</v>
+        <v>95995</v>
       </c>
       <c r="G297" s="2">
-        <v>40895</v>
+        <v>95895</v>
       </c>
       <c r="H297" s="2">
-        <v>40795</v>
+        <v>95795</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>599</v>
+        <v>478</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="E298" s="2">
-        <v>400995</v>
+        <v>143339</v>
       </c>
       <c r="F298" s="2">
-        <v>400995</v>
+        <v>141974</v>
       </c>
       <c r="G298" s="2">
-        <v>400895</v>
+        <v>139243</v>
       </c>
       <c r="H298" s="2">
-        <v>400795</v>
+        <v>137878</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>599</v>
+        <v>343</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="E299" s="2">
-        <v>45995</v>
+        <v>14535</v>
       </c>
       <c r="F299" s="2">
-        <v>45995</v>
+        <v>14535</v>
       </c>
       <c r="G299" s="2">
-        <v>45895</v>
+        <v>14435</v>
       </c>
       <c r="H299" s="2">
-        <v>45795</v>
+        <v>14335</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E300" s="2">
-        <v>450995</v>
+        <v>12630</v>
       </c>
       <c r="F300" s="2">
-        <v>450995</v>
+        <v>12630</v>
       </c>
       <c r="G300" s="2">
-        <v>450895</v>
+        <v>12530</v>
       </c>
       <c r="H300" s="2">
-        <v>450795</v>
+        <v>12430</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="E301" s="2">
-        <v>50995</v>
+        <v>103050</v>
       </c>
       <c r="F301" s="2">
-        <v>50995</v>
+        <v>103050</v>
       </c>
       <c r="G301" s="2">
-        <v>50895</v>
+        <v>102950</v>
       </c>
       <c r="H301" s="2">
-        <v>50795</v>
+        <v>102850</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="E302" s="2">
-        <v>500995</v>
+        <v>17635</v>
       </c>
       <c r="F302" s="2">
-        <v>500995</v>
+        <v>17635</v>
       </c>
       <c r="G302" s="2">
-        <v>500895</v>
+        <v>17535</v>
       </c>
       <c r="H302" s="2">
-        <v>500795</v>
+        <v>17435</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E303" s="2">
-        <v>55995</v>
+        <v>22635</v>
       </c>
       <c r="F303" s="2">
-        <v>55995</v>
+        <v>22635</v>
       </c>
       <c r="G303" s="2">
-        <v>55895</v>
+        <v>22535</v>
       </c>
       <c r="H303" s="2">
-        <v>55795</v>
+        <v>22435</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="E304" s="2">
-        <v>60995</v>
+        <v>27635</v>
       </c>
       <c r="F304" s="2">
-        <v>60995</v>
+        <v>27635</v>
       </c>
       <c r="G304" s="2">
-        <v>60895</v>
+        <v>27535</v>
       </c>
       <c r="H304" s="2">
-        <v>60795</v>
+        <v>27435</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="E305" s="2">
-        <v>65995</v>
+        <v>32650</v>
       </c>
       <c r="F305" s="2">
-        <v>65995</v>
+        <v>32650</v>
       </c>
       <c r="G305" s="2">
-        <v>65895</v>
+        <v>32550</v>
       </c>
       <c r="H305" s="2">
-        <v>65795</v>
+        <v>32450</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E306" s="2">
-        <v>70995</v>
+        <v>303050</v>
       </c>
       <c r="F306" s="2">
-        <v>70995</v>
+        <v>303050</v>
       </c>
       <c r="G306" s="2">
-        <v>70895</v>
+        <v>302950</v>
       </c>
       <c r="H306" s="2">
-        <v>70795</v>
+        <v>302850</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="E307" s="2">
-        <v>75995</v>
+        <v>37650</v>
       </c>
       <c r="F307" s="2">
-        <v>75995</v>
+        <v>37650</v>
       </c>
       <c r="G307" s="2">
-        <v>75895</v>
+        <v>37550</v>
       </c>
       <c r="H307" s="2">
-        <v>75795</v>
+        <v>37450</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="E308" s="2">
-        <v>80995</v>
+        <v>42650</v>
       </c>
       <c r="F308" s="2">
-        <v>80995</v>
+        <v>42650</v>
       </c>
       <c r="G308" s="2">
-        <v>80895</v>
+        <v>42550</v>
       </c>
       <c r="H308" s="2">
-        <v>80795</v>
+        <v>42450</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E309" s="2">
-        <v>85995</v>
+        <v>7630</v>
       </c>
       <c r="F309" s="2">
-        <v>85995</v>
+        <v>7630</v>
       </c>
       <c r="G309" s="2">
-        <v>85895</v>
+        <v>7530</v>
       </c>
       <c r="H309" s="2">
-        <v>85795</v>
+        <v>7430</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="E310" s="2">
-        <v>90995</v>
+        <v>52650</v>
       </c>
       <c r="F310" s="2">
-        <v>90995</v>
+        <v>52650</v>
       </c>
       <c r="G310" s="2">
-        <v>90895</v>
+        <v>52550</v>
       </c>
       <c r="H310" s="2">
-        <v>90795</v>
+        <v>52450</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>599</v>
+        <v>152</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="E311" s="2">
-        <v>95995</v>
+        <v>72650</v>
       </c>
       <c r="F311" s="2">
-        <v>95995</v>
+        <v>72650</v>
       </c>
       <c r="G311" s="2">
-        <v>95895</v>
+        <v>72550</v>
       </c>
       <c r="H311" s="2">
-        <v>95795</v>
+        <v>72450</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>504</v>
+        <v>649</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="E312" s="2">
-        <v>145548</v>
+        <v>3651</v>
       </c>
       <c r="F312" s="2">
-        <v>144162</v>
+        <v>3616</v>
       </c>
       <c r="G312" s="2">
-        <v>141389</v>
+        <v>3547</v>
       </c>
       <c r="H312" s="2">
-        <v>140003</v>
+        <v>3512</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E313" s="2">
-        <v>18755</v>
+        <v>51041</v>
       </c>
       <c r="F313" s="2">
-        <v>18755</v>
+        <v>50554</v>
       </c>
       <c r="G313" s="2">
-        <v>18655</v>
+        <v>49582</v>
       </c>
       <c r="H313" s="2">
-        <v>18555</v>
+        <v>49096</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="E314" s="2">
-        <v>29030</v>
+        <v>5637</v>
       </c>
       <c r="F314" s="2">
-        <v>29030</v>
+        <v>5584</v>
       </c>
       <c r="G314" s="2">
-        <v>28930</v>
+        <v>5476</v>
       </c>
       <c r="H314" s="2">
-        <v>28830</v>
+        <v>5423</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="E315" s="2">
-        <v>5745</v>
+        <v>565808</v>
       </c>
       <c r="F315" s="2">
-        <v>5745</v>
+        <v>560420</v>
       </c>
       <c r="G315" s="2">
-        <v>5645</v>
+        <v>549642</v>
       </c>
       <c r="H315" s="2">
-        <v>5545</v>
+        <v>544254</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E316" s="2">
-        <v>9530</v>
+        <v>71908</v>
       </c>
       <c r="F316" s="2">
-        <v>9530</v>
+        <v>71223</v>
       </c>
       <c r="G316" s="2">
-        <v>9430</v>
+        <v>69854</v>
       </c>
       <c r="H316" s="2">
-        <v>9330</v>
+        <v>69169</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="E317" s="2">
-        <v>22365</v>
+        <v>8288</v>
       </c>
       <c r="F317" s="2">
-        <v>22365</v>
+        <v>8209</v>
       </c>
       <c r="G317" s="2">
-        <v>22265</v>
+        <v>8051</v>
       </c>
       <c r="H317" s="2">
-        <v>22165</v>
+        <v>7972</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="E318" s="2">
-        <v>14535</v>
+        <v>84828</v>
       </c>
       <c r="F318" s="2">
-        <v>14535</v>
+        <v>84021</v>
       </c>
       <c r="G318" s="2">
-        <v>14435</v>
+        <v>82405</v>
       </c>
       <c r="H318" s="2">
-        <v>14335</v>
+        <v>81597</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E319" s="2">
-        <v>12630</v>
+        <v>121596</v>
       </c>
       <c r="F319" s="2">
-        <v>12630</v>
+        <v>120438</v>
       </c>
       <c r="G319" s="2">
-        <v>12530</v>
+        <v>118122</v>
       </c>
       <c r="H319" s="2">
-        <v>12430</v>
+        <v>116964</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="E320" s="2">
-        <v>103050</v>
+        <v>13262</v>
       </c>
       <c r="F320" s="2">
-        <v>103050</v>
+        <v>13135</v>
       </c>
       <c r="G320" s="2">
-        <v>102950</v>
+        <v>12883</v>
       </c>
       <c r="H320" s="2">
-        <v>102850</v>
+        <v>12756</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="E321" s="2">
-        <v>17635</v>
+        <v>1326035</v>
       </c>
       <c r="F321" s="2">
-        <v>17635</v>
+        <v>1313406</v>
       </c>
       <c r="G321" s="2">
-        <v>17535</v>
+        <v>1288148</v>
       </c>
       <c r="H321" s="2">
-        <v>17435</v>
+        <v>1275519</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="E322" s="2">
-        <v>22635</v>
+        <v>1662</v>
       </c>
       <c r="F322" s="2">
-        <v>22635</v>
+        <v>1646</v>
       </c>
       <c r="G322" s="2">
-        <v>22535</v>
+        <v>1615</v>
       </c>
       <c r="H322" s="2">
-        <v>22435</v>
+        <v>1599</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="E323" s="2">
-        <v>27635</v>
+        <v>166649</v>
       </c>
       <c r="F323" s="2">
-        <v>27635</v>
+        <v>165062</v>
       </c>
       <c r="G323" s="2">
-        <v>27535</v>
+        <v>161887</v>
       </c>
       <c r="H323" s="2">
-        <v>27435</v>
+        <v>160300</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E324" s="2">
-        <v>32650</v>
+        <v>17569</v>
       </c>
       <c r="F324" s="2">
-        <v>32650</v>
+        <v>17401</v>
       </c>
       <c r="G324" s="2">
-        <v>32550</v>
+        <v>17067</v>
       </c>
       <c r="H324" s="2">
-        <v>32450</v>
+        <v>16899</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E325" s="2">
-        <v>303050</v>
+        <v>25518</v>
       </c>
       <c r="F325" s="2">
-        <v>303050</v>
+        <v>25275</v>
       </c>
       <c r="G325" s="2">
-        <v>302950</v>
+        <v>24789</v>
       </c>
       <c r="H325" s="2">
-        <v>302850</v>
+        <v>24546</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>148</v>
+        <v>649</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="E326" s="2">
-        <v>37650</v>
+        <v>256417</v>
       </c>
       <c r="F326" s="2">
-        <v>37650</v>
+        <v>253975</v>
       </c>
       <c r="G326" s="2">
-        <v>37550</v>
+        <v>249091</v>
       </c>
       <c r="H326" s="2">
-        <v>37450</v>
+        <v>246649</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E327" s="2">
-        <v>42650</v>
+        <v>29340</v>
       </c>
       <c r="F327" s="2">
-        <v>42650</v>
+        <v>29061</v>
       </c>
       <c r="G327" s="2">
-        <v>42550</v>
+        <v>28502</v>
       </c>
       <c r="H327" s="2">
-        <v>42450</v>
+        <v>28222</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E328" s="2">
-        <v>7630</v>
+        <v>8680</v>
       </c>
       <c r="F328" s="2">
-        <v>7630</v>
+        <v>8680</v>
       </c>
       <c r="G328" s="2">
-        <v>7530</v>
+        <v>8580</v>
       </c>
       <c r="H328" s="2">
-        <v>7430</v>
+        <v>8480</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E329" s="2">
-        <v>52650</v>
+        <v>11410</v>
       </c>
       <c r="F329" s="2">
-        <v>52650</v>
+        <v>11410</v>
       </c>
       <c r="G329" s="2">
-        <v>52550</v>
+        <v>11310</v>
       </c>
       <c r="H329" s="2">
-        <v>52450</v>
+        <v>11210</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>148</v>
+        <v>343</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E330" s="2">
-        <v>72650</v>
+        <v>64025</v>
       </c>
       <c r="F330" s="2">
-        <v>72650</v>
+        <v>64025</v>
       </c>
       <c r="G330" s="2">
-        <v>72550</v>
+        <v>63925</v>
       </c>
       <c r="H330" s="2">
-        <v>72450</v>
+        <v>63825</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>690</v>
+        <v>343</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="E331" s="2">
-        <v>3098</v>
+        <v>12260</v>
       </c>
       <c r="F331" s="2">
-        <v>3068</v>
+        <v>12260</v>
       </c>
       <c r="G331" s="2">
-        <v>3009</v>
+        <v>12160</v>
       </c>
       <c r="H331" s="2">
-        <v>2980</v>
+        <v>12060</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C332" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="D332" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E332" s="2">
-        <v>43298</v>
+        <v>10025</v>
       </c>
       <c r="F332" s="2">
-        <v>42885</v>
+        <v>10025</v>
       </c>
       <c r="G332" s="2">
-        <v>42061</v>
+        <v>9925</v>
       </c>
       <c r="H332" s="2">
-        <v>41648</v>
+        <v>9825</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>690</v>
+        <v>343</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E333" s="2">
-        <v>4783</v>
+        <v>45850</v>
       </c>
       <c r="F333" s="2">
-        <v>4737</v>
+        <v>45850</v>
       </c>
       <c r="G333" s="2">
-        <v>4646</v>
+        <v>45750</v>
       </c>
       <c r="H333" s="2">
-        <v>4601</v>
+        <v>45650</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>690</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="E334" s="2">
-        <v>479931</v>
+        <v>25450</v>
       </c>
       <c r="F334" s="2">
-        <v>475360</v>
+        <v>25450</v>
       </c>
       <c r="G334" s="2">
-        <v>466219</v>
+        <v>25350</v>
       </c>
       <c r="H334" s="2">
-        <v>461648</v>
+        <v>25250</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>690</v>
+        <v>42</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="E335" s="2">
-        <v>60999</v>
+        <v>9608</v>
       </c>
       <c r="F335" s="2">
-        <v>60418</v>
+        <v>9608</v>
       </c>
       <c r="G335" s="2">
-        <v>59256</v>
+        <v>9508</v>
       </c>
       <c r="H335" s="2">
-        <v>58675</v>
+        <v>9408</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>690</v>
+        <v>14</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="E336" s="2">
-        <v>7031</v>
+        <v>6615</v>
       </c>
       <c r="F336" s="2">
-        <v>6964</v>
+        <v>6615</v>
       </c>
       <c r="G336" s="2">
-        <v>6830</v>
+        <v>6515</v>
       </c>
       <c r="H336" s="2">
-        <v>6763</v>
+        <v>6415</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>690</v>
+        <v>14</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="E337" s="2">
-        <v>71958</v>
+        <v>11695</v>
       </c>
       <c r="F337" s="2">
-        <v>71272</v>
+        <v>11695</v>
       </c>
       <c r="G337" s="2">
-        <v>69902</v>
+        <v>11595</v>
       </c>
       <c r="H337" s="2">
-        <v>69216</v>
+        <v>11495</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>690</v>
+        <v>14</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="E338" s="2">
-        <v>103144</v>
+        <v>12550</v>
       </c>
       <c r="F338" s="2">
-        <v>102161</v>
+        <v>12550</v>
       </c>
       <c r="G338" s="2">
-        <v>100197</v>
+        <v>12450</v>
       </c>
       <c r="H338" s="2">
-        <v>99214</v>
+        <v>12350</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E339" s="2">
-        <v>11251</v>
+        <v>3340</v>
       </c>
       <c r="F339" s="2">
-        <v>11144</v>
+        <v>3308</v>
       </c>
       <c r="G339" s="2">
-        <v>10929</v>
+        <v>3245</v>
       </c>
       <c r="H339" s="2">
-        <v>10822</v>
+        <v>3213</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E340" s="2">
-        <v>1124766</v>
+        <v>30285</v>
       </c>
       <c r="F340" s="2">
-        <v>1114054</v>
+        <v>29997</v>
       </c>
       <c r="G340" s="2">
-        <v>1092630</v>
+        <v>29420</v>
       </c>
       <c r="H340" s="2">
-        <v>1081918</v>
+        <v>29131</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="E341" s="2">
-        <v>1411</v>
+        <v>2736668</v>
       </c>
       <c r="F341" s="2">
-        <v>1398</v>
+        <v>2710604</v>
       </c>
       <c r="G341" s="2">
-        <v>1371</v>
+        <v>2658477</v>
       </c>
       <c r="H341" s="2">
-        <v>1357</v>
+        <v>2632414</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E342" s="2">
-        <v>141357</v>
+        <v>303064</v>
       </c>
       <c r="F342" s="2">
-        <v>140011</v>
+        <v>300177</v>
       </c>
       <c r="G342" s="2">
-        <v>137319</v>
+        <v>294405</v>
       </c>
       <c r="H342" s="2">
-        <v>135972</v>
+        <v>291518</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="E343" s="2">
-        <v>14904</v>
+        <v>33620</v>
       </c>
       <c r="F343" s="2">
-        <v>14762</v>
+        <v>33300</v>
       </c>
       <c r="G343" s="2">
-        <v>14478</v>
+        <v>32659</v>
       </c>
       <c r="H343" s="2">
-        <v>14336</v>
+        <v>32339</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="E344" s="2">
-        <v>21647</v>
+        <v>33708</v>
       </c>
       <c r="F344" s="2">
-        <v>21441</v>
+        <v>33387</v>
       </c>
       <c r="G344" s="2">
-        <v>21028</v>
+        <v>32745</v>
       </c>
       <c r="H344" s="2">
-        <v>20822</v>
+        <v>32424</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="E345" s="2">
-        <v>217501</v>
+        <v>3896</v>
       </c>
       <c r="F345" s="2">
-        <v>215430</v>
+        <v>3858</v>
       </c>
       <c r="G345" s="2">
-        <v>211287</v>
+        <v>3784</v>
       </c>
       <c r="H345" s="2">
-        <v>209215</v>
+        <v>3747</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>79</v>
+        <v>704</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="E346" s="2">
-        <v>29340</v>
+        <v>353575</v>
       </c>
       <c r="F346" s="2">
-        <v>29061</v>
+        <v>350208</v>
       </c>
       <c r="G346" s="2">
-        <v>28502</v>
+        <v>343473</v>
       </c>
       <c r="H346" s="2">
-        <v>28222</v>
+        <v>340105</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="E347" s="2">
-        <v>8175</v>
+        <v>414858</v>
       </c>
       <c r="F347" s="2">
-        <v>8175</v>
+        <v>410907</v>
       </c>
       <c r="G347" s="2">
-        <v>8075</v>
+        <v>403005</v>
       </c>
       <c r="H347" s="2">
-        <v>7975</v>
+        <v>399054</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="E348" s="2">
-        <v>10415</v>
+        <v>44712</v>
       </c>
       <c r="F348" s="2">
-        <v>10415</v>
+        <v>44286</v>
       </c>
       <c r="G348" s="2">
-        <v>10315</v>
+        <v>43435</v>
       </c>
       <c r="H348" s="2">
-        <v>10215</v>
+        <v>43009</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="E349" s="2">
-        <v>64025</v>
+        <v>50538</v>
       </c>
       <c r="F349" s="2">
-        <v>64025</v>
+        <v>50056</v>
       </c>
       <c r="G349" s="2">
-        <v>63925</v>
+        <v>49094</v>
       </c>
       <c r="H349" s="2">
-        <v>63825</v>
+        <v>48612</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E350" s="2">
-        <v>11575</v>
+        <v>6001</v>
       </c>
       <c r="F350" s="2">
-        <v>11575</v>
+        <v>5944</v>
       </c>
       <c r="G350" s="2">
-        <v>11475</v>
+        <v>5829</v>
       </c>
       <c r="H350" s="2">
-        <v>11375</v>
+        <v>5772</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E351" s="2">
-        <v>9420</v>
+        <v>547355</v>
       </c>
       <c r="F351" s="2">
-        <v>9420</v>
+        <v>542142</v>
       </c>
       <c r="G351" s="2">
-        <v>9320</v>
+        <v>531716</v>
       </c>
       <c r="H351" s="2">
-        <v>9220</v>
+        <v>526503</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E352" s="2">
-        <v>45850</v>
+        <v>65960</v>
       </c>
       <c r="F352" s="2">
-        <v>45850</v>
+        <v>65332</v>
       </c>
       <c r="G352" s="2">
-        <v>45750</v>
+        <v>64075</v>
       </c>
       <c r="H352" s="2">
-        <v>45650</v>
+        <v>63447</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E353" s="2">
-        <v>25525</v>
+        <v>70704</v>
       </c>
       <c r="F353" s="2">
-        <v>25525</v>
+        <v>70030</v>
       </c>
       <c r="G353" s="2">
-        <v>25425</v>
+        <v>68684</v>
       </c>
       <c r="H353" s="2">
-        <v>25325</v>
+        <v>68010</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>42</v>
+        <v>704</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E354" s="2">
-        <v>9608</v>
+        <v>726890</v>
       </c>
       <c r="F354" s="2">
-        <v>9608</v>
+        <v>719967</v>
       </c>
       <c r="G354" s="2">
-        <v>9508</v>
+        <v>706122</v>
       </c>
       <c r="H354" s="2">
-        <v>9408</v>
+        <v>699199</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>14</v>
+        <v>704</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="E355" s="2">
-        <v>6615</v>
+        <v>83019</v>
       </c>
       <c r="F355" s="2">
-        <v>6615</v>
+        <v>82229</v>
       </c>
       <c r="G355" s="2">
-        <v>6515</v>
+        <v>80647</v>
       </c>
       <c r="H355" s="2">
-        <v>6415</v>
+        <v>79857</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>14</v>
+        <v>704</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E356" s="2">
-        <v>11690</v>
+        <v>8873</v>
       </c>
       <c r="F356" s="2">
-        <v>11690</v>
+        <v>8788</v>
       </c>
       <c r="G356" s="2">
-        <v>11590</v>
+        <v>8619</v>
       </c>
       <c r="H356" s="2">
-        <v>11490</v>
+        <v>8535</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>14</v>
+        <v>704</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="E357" s="2">
-        <v>12550</v>
+        <v>83710</v>
       </c>
       <c r="F357" s="2">
-        <v>12550</v>
+        <v>82913</v>
       </c>
       <c r="G357" s="2">
-        <v>12450</v>
+        <v>81318</v>
       </c>
       <c r="H357" s="2">
-        <v>12350</v>
+        <v>80521</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="E358" s="2">
-        <v>2982</v>
+        <v>88250</v>
       </c>
       <c r="F358" s="2">
-        <v>2954</v>
+        <v>87410</v>
       </c>
       <c r="G358" s="2">
-        <v>2897</v>
+        <v>85729</v>
       </c>
       <c r="H358" s="2">
-        <v>2868</v>
+        <v>84888</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="C359" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="D359" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="D359" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E359" s="2">
-        <v>27197</v>
+        <v>89918</v>
       </c>
       <c r="F359" s="2">
-        <v>26938</v>
+        <v>89061</v>
       </c>
       <c r="G359" s="2">
-        <v>26420</v>
+        <v>87349</v>
       </c>
       <c r="H359" s="2">
-        <v>26161</v>
+        <v>86492</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="E360" s="2">
-        <v>2457026</v>
+        <v>10540</v>
       </c>
       <c r="F360" s="2">
-        <v>2433626</v>
+        <v>10440</v>
       </c>
       <c r="G360" s="2">
-        <v>2386826</v>
+        <v>10239</v>
       </c>
       <c r="H360" s="2">
-        <v>2363425</v>
+        <v>10138</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="E361" s="2">
-        <v>268710</v>
+        <v>102716</v>
       </c>
       <c r="F361" s="2">
-        <v>266151</v>
+        <v>101738</v>
       </c>
       <c r="G361" s="2">
-        <v>261032</v>
+        <v>99782</v>
       </c>
       <c r="H361" s="2">
-        <v>258473</v>
+        <v>98803</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="E362" s="2">
-        <v>29651</v>
+        <v>962186</v>
       </c>
       <c r="F362" s="2">
-        <v>29369</v>
+        <v>953023</v>
       </c>
       <c r="G362" s="2">
-        <v>28804</v>
+        <v>934695</v>
       </c>
       <c r="H362" s="2">
-        <v>28521</v>
+        <v>925532</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="E363" s="2">
-        <v>30701</v>
+        <v>110593</v>
       </c>
       <c r="F363" s="2">
-        <v>30409</v>
+        <v>109540</v>
       </c>
       <c r="G363" s="2">
-        <v>29824</v>
+        <v>107434</v>
       </c>
       <c r="H363" s="2">
-        <v>29531</v>
+        <v>106380</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="E364" s="2">
-        <v>3512</v>
+        <v>1094683</v>
       </c>
       <c r="F364" s="2">
-        <v>3479</v>
+        <v>1084257</v>
       </c>
       <c r="G364" s="2">
-        <v>3412</v>
+        <v>1063406</v>
       </c>
       <c r="H364" s="2">
-        <v>3378</v>
+        <v>1052981</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="E365" s="2">
-        <v>314064</v>
+        <v>119708</v>
       </c>
       <c r="F365" s="2">
-        <v>311073</v>
+        <v>118568</v>
       </c>
       <c r="G365" s="2">
-        <v>305091</v>
+        <v>116288</v>
       </c>
       <c r="H365" s="2">
-        <v>302100</v>
+        <v>115148</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="E366" s="2">
-        <v>373597</v>
+        <v>13017</v>
       </c>
       <c r="F366" s="2">
-        <v>370039</v>
+        <v>12893</v>
       </c>
       <c r="G366" s="2">
-        <v>362923</v>
+        <v>12645</v>
       </c>
       <c r="H366" s="2">
-        <v>359365</v>
+        <v>12521</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="E367" s="2">
-        <v>39393</v>
+        <v>134731</v>
       </c>
       <c r="F367" s="2">
-        <v>39018</v>
+        <v>133448</v>
       </c>
       <c r="G367" s="2">
-        <v>38267</v>
+        <v>130881</v>
       </c>
       <c r="H367" s="2">
-        <v>37892</v>
+        <v>129598</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="E368" s="2">
-        <v>45863</v>
+        <v>1312744</v>
       </c>
       <c r="F368" s="2">
-        <v>45426</v>
+        <v>1300241</v>
       </c>
       <c r="G368" s="2">
-        <v>44553</v>
+        <v>1275237</v>
       </c>
       <c r="H368" s="2">
-        <v>44116</v>
+        <v>1262734</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="E369" s="2">
-        <v>5486</v>
+        <v>153228</v>
       </c>
       <c r="F369" s="2">
-        <v>5434</v>
+        <v>151768</v>
       </c>
       <c r="G369" s="2">
-        <v>5330</v>
+        <v>148850</v>
       </c>
       <c r="H369" s="2">
-        <v>5277</v>
+        <v>147390</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="E370" s="2">
-        <v>491426</v>
+        <v>164000</v>
       </c>
       <c r="F370" s="2">
-        <v>486746</v>
+        <v>162438</v>
       </c>
       <c r="G370" s="2">
-        <v>477386</v>
+        <v>159314</v>
       </c>
       <c r="H370" s="2">
-        <v>472705</v>
+        <v>157752</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E371" s="2">
-        <v>59076</v>
+        <v>17351</v>
       </c>
       <c r="F371" s="2">
-        <v>58514</v>
+        <v>17186</v>
       </c>
       <c r="G371" s="2">
-        <v>57388</v>
+        <v>16856</v>
       </c>
       <c r="H371" s="2">
-        <v>56826</v>
+        <v>16690</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E372" s="2">
-        <v>64047</v>
+        <v>174559</v>
       </c>
       <c r="F372" s="2">
-        <v>63437</v>
+        <v>172897</v>
       </c>
       <c r="G372" s="2">
-        <v>62217</v>
+        <v>169572</v>
       </c>
       <c r="H372" s="2">
-        <v>61607</v>
+        <v>167909</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E373" s="2">
-        <v>653586</v>
+        <v>1860072</v>
       </c>
       <c r="F373" s="2">
-        <v>647362</v>
+        <v>1842357</v>
       </c>
       <c r="G373" s="2">
-        <v>634912</v>
+        <v>1806927</v>
       </c>
       <c r="H373" s="2">
-        <v>628688</v>
+        <v>1789212</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="E374" s="2">
-        <v>74200</v>
+        <v>21242</v>
       </c>
       <c r="F374" s="2">
-        <v>73494</v>
+        <v>21039</v>
       </c>
       <c r="G374" s="2">
-        <v>72080</v>
+        <v>20635</v>
       </c>
       <c r="H374" s="2">
-        <v>71374</v>
+        <v>20432</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="E375" s="2">
-        <v>7939</v>
+        <v>208685</v>
       </c>
       <c r="F375" s="2">
-        <v>7863</v>
+        <v>206698</v>
       </c>
       <c r="G375" s="2">
-        <v>7712</v>
+        <v>202723</v>
       </c>
       <c r="H375" s="2">
-        <v>7637</v>
+        <v>200735</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="E376" s="2">
-        <v>75981</v>
+        <v>25267</v>
       </c>
       <c r="F376" s="2">
-        <v>75258</v>
+        <v>25027</v>
       </c>
       <c r="G376" s="2">
-        <v>73810</v>
+        <v>24545</v>
       </c>
       <c r="H376" s="2">
-        <v>73087</v>
+        <v>24305</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="E377" s="2">
-        <v>78759</v>
+        <v>250885</v>
       </c>
       <c r="F377" s="2">
-        <v>78009</v>
+        <v>248496</v>
       </c>
       <c r="G377" s="2">
-        <v>76509</v>
+        <v>243717</v>
       </c>
       <c r="H377" s="2">
-        <v>75759</v>
+        <v>241327</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="E378" s="2">
-        <v>1055</v>
+        <v>2625461</v>
       </c>
       <c r="F378" s="2">
-        <v>1045</v>
+        <v>2600457</v>
       </c>
       <c r="G378" s="2">
-        <v>1025</v>
+        <v>2550448</v>
       </c>
       <c r="H378" s="2">
-        <v>1015</v>
+        <v>2525443</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>745</v>
+        <v>343</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="E379" s="2">
-        <v>80260</v>
+        <v>24910</v>
       </c>
       <c r="F379" s="2">
-        <v>79496</v>
+        <v>24910</v>
       </c>
       <c r="G379" s="2">
-        <v>77967</v>
+        <v>24810</v>
       </c>
       <c r="H379" s="2">
-        <v>77202</v>
+        <v>24710</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="E380" s="2">
-        <v>9440</v>
+        <v>233659</v>
       </c>
       <c r="F380" s="2">
-        <v>9350</v>
+        <v>231433</v>
       </c>
       <c r="G380" s="2">
-        <v>9170</v>
+        <v>226983</v>
       </c>
       <c r="H380" s="2">
-        <v>9080</v>
+        <v>224757</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E381" s="2">
-        <v>92208</v>
+        <v>60598</v>
       </c>
       <c r="F381" s="2">
-        <v>91330</v>
+        <v>60020</v>
       </c>
       <c r="G381" s="2">
-        <v>89573</v>
+        <v>58866</v>
       </c>
       <c r="H381" s="2">
-        <v>88695</v>
+        <v>58289</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E382" s="2">
-        <v>864997</v>
+        <v>605740</v>
       </c>
       <c r="F382" s="2">
-        <v>856759</v>
+        <v>599971</v>
       </c>
       <c r="G382" s="2">
-        <v>840283</v>
+        <v>588433</v>
       </c>
       <c r="H382" s="2">
-        <v>832045</v>
+        <v>582664</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E383" s="2">
-        <v>98443</v>
+        <v>12964</v>
       </c>
       <c r="F383" s="2">
-        <v>97505</v>
+        <v>12841</v>
       </c>
       <c r="G383" s="2">
-        <v>95630</v>
+        <v>12594</v>
       </c>
       <c r="H383" s="2">
-        <v>94693</v>
+        <v>12470</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E384" s="2">
-        <v>982826</v>
+        <v>116948</v>
       </c>
       <c r="F384" s="2">
-        <v>973466</v>
+        <v>115834</v>
       </c>
       <c r="G384" s="2">
-        <v>954746</v>
+        <v>113607</v>
       </c>
       <c r="H384" s="2">
-        <v>945385</v>
+        <v>112493</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E385" s="2">
-        <v>109422</v>
+        <v>1168188</v>
       </c>
       <c r="F385" s="2">
-        <v>108379</v>
+        <v>1157062</v>
       </c>
       <c r="G385" s="2">
-        <v>106295</v>
+        <v>1134811</v>
       </c>
       <c r="H385" s="2">
-        <v>105253</v>
+        <v>1123686</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D386" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="C386" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E386" s="2">
-        <v>11945</v>
+        <v>11025</v>
       </c>
       <c r="F386" s="2">
-        <v>11831</v>
+        <v>11025</v>
       </c>
       <c r="G386" s="2">
-        <v>11604</v>
+        <v>10925</v>
       </c>
       <c r="H386" s="2">
-        <v>11490</v>
+        <v>10825</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>121089</v>
+        <v>101025</v>
       </c>
       <c r="F387" s="2">
-        <v>119936</v>
+        <v>101025</v>
       </c>
       <c r="G387" s="2">
-        <v>117629</v>
+        <v>100925</v>
       </c>
       <c r="H387" s="2">
-        <v>116476</v>
+        <v>100825</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="2">
-        <v>1179176</v>
+        <v>16025</v>
       </c>
       <c r="F388" s="2">
-        <v>1167946</v>
+        <v>16025</v>
       </c>
       <c r="G388" s="2">
-        <v>1145486</v>
+        <v>15925</v>
       </c>
       <c r="H388" s="2">
-        <v>1134255</v>
+        <v>15825</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="2">
-        <v>1506</v>
+        <v>151025</v>
       </c>
       <c r="F389" s="2">
-        <v>1491</v>
+        <v>151025</v>
       </c>
       <c r="G389" s="2">
-        <v>1463</v>
+        <v>150925</v>
       </c>
       <c r="H389" s="2">
-        <v>1448</v>
+        <v>150825</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="2">
-        <v>137228</v>
+        <v>21025</v>
       </c>
       <c r="F390" s="2">
-        <v>135921</v>
+        <v>21025</v>
       </c>
       <c r="G390" s="2">
-        <v>133307</v>
+        <v>20925</v>
       </c>
       <c r="H390" s="2">
-        <v>132000</v>
+        <v>20825</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="2">
-        <v>149202</v>
+        <v>26025</v>
       </c>
       <c r="F391" s="2">
-        <v>147781</v>
+        <v>26025</v>
       </c>
       <c r="G391" s="2">
-        <v>144939</v>
+        <v>25925</v>
       </c>
       <c r="H391" s="2">
-        <v>143518</v>
+        <v>25825</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" s="2">
-        <v>15922</v>
+        <v>31025</v>
       </c>
       <c r="F392" s="2">
-        <v>15771</v>
+        <v>31025</v>
       </c>
       <c r="G392" s="2">
-        <v>15467</v>
+        <v>30925</v>
       </c>
       <c r="H392" s="2">
-        <v>15316</v>
+        <v>30825</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="C393" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393" s="2">
-        <v>158153</v>
+        <v>36025</v>
       </c>
       <c r="F393" s="2">
-        <v>156647</v>
+        <v>36025</v>
       </c>
       <c r="G393" s="2">
-        <v>153634</v>
+        <v>35925</v>
       </c>
       <c r="H393" s="2">
-        <v>152128</v>
+        <v>35825</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="C394" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E394" s="2">
-        <v>1670576</v>
+        <v>41025</v>
       </c>
       <c r="F394" s="2">
-        <v>1654666</v>
+        <v>41025</v>
       </c>
       <c r="G394" s="2">
-        <v>1622846</v>
+        <v>40925</v>
       </c>
       <c r="H394" s="2">
-        <v>1606935</v>
+        <v>40825</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="C395" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E395" s="2">
-        <v>19432</v>
+        <v>401025</v>
       </c>
       <c r="F395" s="2">
-        <v>19247</v>
+        <v>401025</v>
       </c>
       <c r="G395" s="2">
-        <v>18877</v>
+        <v>400925</v>
       </c>
       <c r="H395" s="2">
-        <v>18692</v>
+        <v>400825</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="C396" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E396" s="2">
-        <v>188568</v>
+        <v>46025</v>
       </c>
       <c r="F396" s="2">
-        <v>186773</v>
+        <v>46025</v>
       </c>
       <c r="G396" s="2">
-        <v>183181</v>
+        <v>45925</v>
       </c>
       <c r="H396" s="2">
-        <v>181385</v>
+        <v>45825</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="C397" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E397" s="2">
-        <v>22884</v>
+        <v>451025</v>
       </c>
       <c r="F397" s="2">
-        <v>22666</v>
+        <v>451025</v>
       </c>
       <c r="G397" s="2">
-        <v>22230</v>
+        <v>450925</v>
       </c>
       <c r="H397" s="2">
-        <v>22012</v>
+        <v>450825</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="C398" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E398" s="2">
-        <v>228761</v>
+        <v>51025</v>
       </c>
       <c r="F398" s="2">
-        <v>226583</v>
+        <v>51025</v>
       </c>
       <c r="G398" s="2">
-        <v>222225</v>
+        <v>50925</v>
       </c>
       <c r="H398" s="2">
-        <v>220047</v>
+        <v>50825</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="C399" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E399" s="2">
-        <v>2358326</v>
+        <v>501025</v>
       </c>
       <c r="F399" s="2">
-        <v>2335866</v>
+        <v>501025</v>
       </c>
       <c r="G399" s="2">
-        <v>2290946</v>
+        <v>500925</v>
       </c>
       <c r="H399" s="2">
-        <v>2268485</v>
+        <v>500825</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="C400" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E400" s="2">
-        <v>24910</v>
+        <v>56025</v>
       </c>
       <c r="F400" s="2">
-        <v>24910</v>
+        <v>56025</v>
       </c>
       <c r="G400" s="2">
-        <v>24810</v>
+        <v>55925</v>
       </c>
       <c r="H400" s="2">
-        <v>24710</v>
+        <v>55825</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="C401" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E401" s="2">
-        <v>233659</v>
+        <v>61025</v>
       </c>
       <c r="F401" s="2">
-        <v>231433</v>
+        <v>61025</v>
       </c>
       <c r="G401" s="2">
-        <v>226983</v>
+        <v>60925</v>
       </c>
       <c r="H401" s="2">
-        <v>224757</v>
+        <v>60825</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="E402" s="2">
-        <v>60598</v>
+        <v>66025</v>
       </c>
       <c r="F402" s="2">
-        <v>60020</v>
+        <v>66025</v>
       </c>
       <c r="G402" s="2">
-        <v>58866</v>
+        <v>65925</v>
       </c>
       <c r="H402" s="2">
-        <v>58289</v>
+        <v>65825</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="E403" s="2">
-        <v>605740</v>
+        <v>71025</v>
       </c>
       <c r="F403" s="2">
-        <v>599971</v>
+        <v>71025</v>
       </c>
       <c r="G403" s="2">
-        <v>588433</v>
+        <v>70925</v>
       </c>
       <c r="H403" s="2">
-        <v>582664</v>
+        <v>70825</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="E404" s="2">
-        <v>12964</v>
+        <v>76025</v>
       </c>
       <c r="F404" s="2">
-        <v>12841</v>
+        <v>76025</v>
       </c>
       <c r="G404" s="2">
-        <v>12594</v>
+        <v>75925</v>
       </c>
       <c r="H404" s="2">
-        <v>12470</v>
+        <v>75825</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="E405" s="2">
-        <v>128328</v>
+        <v>81025</v>
       </c>
       <c r="F405" s="2">
-        <v>127106</v>
+        <v>81025</v>
       </c>
       <c r="G405" s="2">
-        <v>124661</v>
+        <v>80925</v>
       </c>
       <c r="H405" s="2">
-        <v>123439</v>
+        <v>80825</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>832</v>
+        <v>800</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="E406" s="2">
-        <v>1168188</v>
+        <v>86025</v>
       </c>
       <c r="F406" s="2">
-        <v>1157062</v>
+        <v>86025</v>
       </c>
       <c r="G406" s="2">
-        <v>1134811</v>
+        <v>85925</v>
       </c>
       <c r="H406" s="2">
-        <v>1123686</v>
+        <v>85825</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>845</v>
+        <v>800</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="E407" s="2">
-        <v>11025</v>
+        <v>91025</v>
       </c>
       <c r="F407" s="2">
-        <v>11025</v>
+        <v>91025</v>
       </c>
       <c r="G407" s="2">
-        <v>10925</v>
+        <v>90925</v>
       </c>
       <c r="H407" s="2">
-        <v>10825</v>
+        <v>90825</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C408" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="D408" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E408" s="2">
-        <v>101025</v>
+        <v>96025</v>
       </c>
       <c r="F408" s="2">
-        <v>101025</v>
+        <v>96025</v>
       </c>
       <c r="G408" s="2">
-        <v>100925</v>
+        <v>95925</v>
       </c>
       <c r="H408" s="2">
-        <v>100825</v>
+        <v>95825</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>845</v>
+        <v>478</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="E409" s="2">
-        <v>16025</v>
+        <v>132926</v>
       </c>
       <c r="F409" s="2">
-        <v>16025</v>
+        <v>131660</v>
       </c>
       <c r="G409" s="2">
-        <v>15925</v>
+        <v>129128</v>
       </c>
       <c r="H409" s="2">
-        <v>15825</v>
+        <v>127862</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E410" s="2">
-        <v>151025</v>
+        <v>9299</v>
       </c>
       <c r="F410" s="2">
-        <v>151025</v>
+        <v>9210</v>
       </c>
       <c r="G410" s="2">
-        <v>150925</v>
+        <v>9033</v>
       </c>
       <c r="H410" s="2">
-        <v>150825</v>
+        <v>8945</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="E411" s="2">
-        <v>21025</v>
+        <v>92426</v>
       </c>
       <c r="F411" s="2">
-        <v>21025</v>
+        <v>91546</v>
       </c>
       <c r="G411" s="2">
-        <v>20925</v>
+        <v>89786</v>
       </c>
       <c r="H411" s="2">
-        <v>20825</v>
+        <v>88905</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="E412" s="2">
-        <v>26025</v>
+        <v>19860</v>
       </c>
       <c r="F412" s="2">
-        <v>26025</v>
+        <v>19671</v>
       </c>
       <c r="G412" s="2">
-        <v>25925</v>
+        <v>19292</v>
       </c>
       <c r="H412" s="2">
-        <v>25825</v>
+        <v>19103</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="E413" s="2">
-        <v>31025</v>
+        <v>189066</v>
       </c>
       <c r="F413" s="2">
-        <v>31025</v>
+        <v>187266</v>
       </c>
       <c r="G413" s="2">
-        <v>30925</v>
+        <v>183664</v>
       </c>
       <c r="H413" s="2">
-        <v>30825</v>
+        <v>181864</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E414" s="2">
-        <v>36025</v>
+        <v>284062</v>
       </c>
       <c r="F414" s="2">
-        <v>36025</v>
+        <v>281356</v>
       </c>
       <c r="G414" s="2">
-        <v>35925</v>
+        <v>275946</v>
       </c>
       <c r="H414" s="2">
-        <v>35825</v>
+        <v>273240</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="E415" s="2">
-        <v>41025</v>
+        <v>45998</v>
       </c>
       <c r="F415" s="2">
-        <v>41025</v>
+        <v>45560</v>
       </c>
       <c r="G415" s="2">
-        <v>40925</v>
+        <v>44684</v>
       </c>
       <c r="H415" s="2">
-        <v>40825</v>
+        <v>44246</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="E416" s="2">
-        <v>401025</v>
+        <v>467375</v>
       </c>
       <c r="F416" s="2">
-        <v>401025</v>
+        <v>462924</v>
       </c>
       <c r="G416" s="2">
-        <v>400925</v>
+        <v>454021</v>
       </c>
       <c r="H416" s="2">
-        <v>400825</v>
+        <v>449570</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="C417" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E417" s="2">
-        <v>46025</v>
+        <v>102385</v>
       </c>
       <c r="F417" s="2">
-        <v>46025</v>
+        <v>102385</v>
       </c>
       <c r="G417" s="2">
-        <v>45925</v>
+        <v>102285</v>
       </c>
       <c r="H417" s="2">
-        <v>45825</v>
+        <v>102185</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="C418" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" s="2">
-        <v>451025</v>
+        <v>1002385</v>
       </c>
       <c r="F418" s="2">
-        <v>451025</v>
+        <v>1002385</v>
       </c>
       <c r="G418" s="2">
-        <v>450925</v>
+        <v>1002285</v>
       </c>
       <c r="H418" s="2">
-        <v>450825</v>
+        <v>1002185</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="C419" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="2">
-        <v>51025</v>
+        <v>21700</v>
       </c>
       <c r="F419" s="2">
-        <v>51025</v>
+        <v>21700</v>
       </c>
       <c r="G419" s="2">
-        <v>50925</v>
+        <v>21600</v>
       </c>
       <c r="H419" s="2">
-        <v>50825</v>
+        <v>21500</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="C420" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E420" s="2">
-        <v>501025</v>
+        <v>201700</v>
       </c>
       <c r="F420" s="2">
-        <v>501025</v>
+        <v>201700</v>
       </c>
       <c r="G420" s="2">
-        <v>500925</v>
+        <v>201600</v>
       </c>
       <c r="H420" s="2">
-        <v>500825</v>
+        <v>201500</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="C421" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E421" s="2">
-        <v>56025</v>
+        <v>52184</v>
       </c>
       <c r="F421" s="2">
-        <v>56025</v>
+        <v>52184</v>
       </c>
       <c r="G421" s="2">
-        <v>55925</v>
+        <v>52084</v>
       </c>
       <c r="H421" s="2">
-        <v>55825</v>
+        <v>51984</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="C422" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="2">
-        <v>61025</v>
+        <v>501700</v>
       </c>
       <c r="F422" s="2">
-        <v>61025</v>
+        <v>501700</v>
       </c>
       <c r="G422" s="2">
-        <v>60925</v>
+        <v>501600</v>
       </c>
       <c r="H422" s="2">
-        <v>60825</v>
+        <v>501500</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="C423" s="1" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E423" s="2">
-        <v>66025</v>
+        <v>423994</v>
       </c>
       <c r="F423" s="2">
-        <v>66025</v>
+        <v>419956</v>
       </c>
       <c r="G423" s="2">
-        <v>65925</v>
+        <v>411880</v>
       </c>
       <c r="H423" s="2">
-        <v>65825</v>
+        <v>407842</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E424" s="2">
-        <v>71025</v>
+        <v>84744</v>
       </c>
       <c r="F424" s="2">
-        <v>71025</v>
+        <v>83937</v>
       </c>
       <c r="G424" s="2">
-        <v>70925</v>
+        <v>82323</v>
       </c>
       <c r="H424" s="2">
-        <v>70825</v>
+        <v>81516</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E425" s="2">
-        <v>76025</v>
+        <v>847961</v>
       </c>
       <c r="F425" s="2">
-        <v>76025</v>
+        <v>839885</v>
       </c>
       <c r="G425" s="2">
-        <v>75925</v>
+        <v>823734</v>
       </c>
       <c r="H425" s="2">
-        <v>75825</v>
+        <v>815658</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E426" s="2">
-        <v>81025</v>
+        <v>16879</v>
       </c>
       <c r="F426" s="2">
-        <v>81025</v>
+        <v>16718</v>
       </c>
       <c r="G426" s="2">
-        <v>80925</v>
+        <v>16397</v>
       </c>
       <c r="H426" s="2">
-        <v>80825</v>
+        <v>16236</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E427" s="2">
-        <v>86025</v>
+        <v>169462</v>
       </c>
       <c r="F427" s="2">
-        <v>86025</v>
+        <v>167848</v>
       </c>
       <c r="G427" s="2">
-        <v>85925</v>
+        <v>164620</v>
       </c>
       <c r="H427" s="2">
-        <v>85825</v>
+        <v>163006</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E428" s="2">
-        <v>91025</v>
+        <v>1703806</v>
       </c>
       <c r="F428" s="2">
-        <v>91025</v>
+        <v>1687579</v>
       </c>
       <c r="G428" s="2">
-        <v>90925</v>
+        <v>1655125</v>
       </c>
       <c r="H428" s="2">
-        <v>90825</v>
+        <v>1638899</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>845</v>
+        <v>890</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E429" s="2">
-        <v>96025</v>
+        <v>821</v>
       </c>
       <c r="F429" s="2">
-        <v>96025</v>
+        <v>813</v>
       </c>
       <c r="G429" s="2">
-        <v>95925</v>
+        <v>798</v>
       </c>
       <c r="H429" s="2">
-        <v>95825</v>
+        <v>790</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>504</v>
+        <v>890</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E430" s="2">
-        <v>136293</v>
+        <v>1637</v>
       </c>
       <c r="F430" s="2">
-        <v>134995</v>
+        <v>1621</v>
       </c>
       <c r="G430" s="2">
-        <v>132399</v>
+        <v>1590</v>
       </c>
       <c r="H430" s="2">
-        <v>131101</v>
+        <v>1575</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E431" s="2">
-        <v>9352</v>
+        <v>6531</v>
       </c>
       <c r="F431" s="2">
-        <v>9263</v>
+        <v>6469</v>
       </c>
       <c r="G431" s="2">
-        <v>9085</v>
+        <v>6344</v>
       </c>
       <c r="H431" s="2">
-        <v>8996</v>
+        <v>6282</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E432" s="2">
-        <v>94546</v>
+        <v>8747</v>
       </c>
       <c r="F432" s="2">
-        <v>93646</v>
+        <v>8663</v>
       </c>
       <c r="G432" s="2">
-        <v>91845</v>
+        <v>8497</v>
       </c>
       <c r="H432" s="2">
-        <v>90944</v>
+        <v>8413</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E433" s="2">
-        <v>19755</v>
+        <v>13062</v>
       </c>
       <c r="F433" s="2">
-        <v>19567</v>
+        <v>12938</v>
       </c>
       <c r="G433" s="2">
-        <v>19190</v>
+        <v>12689</v>
       </c>
       <c r="H433" s="2">
-        <v>19002</v>
+        <v>12564</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E434" s="2">
-        <v>188016</v>
+        <v>26234</v>
       </c>
       <c r="F434" s="2">
-        <v>186226</v>
+        <v>25984</v>
       </c>
       <c r="G434" s="2">
-        <v>182644</v>
+        <v>25485</v>
       </c>
       <c r="H434" s="2">
-        <v>180854</v>
+        <v>25235</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E435" s="2">
-        <v>283012</v>
+        <v>34991</v>
       </c>
       <c r="F435" s="2">
-        <v>280316</v>
+        <v>34658</v>
       </c>
       <c r="G435" s="2">
-        <v>274926</v>
+        <v>33992</v>
       </c>
       <c r="H435" s="2">
-        <v>272230</v>
+        <v>33658</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E436" s="2">
-        <v>45998</v>
+        <v>43733</v>
       </c>
       <c r="F436" s="2">
-        <v>45560</v>
+        <v>43316</v>
       </c>
       <c r="G436" s="2">
-        <v>44684</v>
+        <v>42483</v>
       </c>
       <c r="H436" s="2">
-        <v>44246</v>
+        <v>42067</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E437" s="2">
-        <v>481462</v>
+        <v>52474</v>
       </c>
       <c r="F437" s="2">
-        <v>476876</v>
+        <v>51974</v>
       </c>
       <c r="G437" s="2">
-        <v>467706</v>
+        <v>50975</v>
       </c>
       <c r="H437" s="2">
-        <v>463120</v>
+        <v>50475</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C438" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="D438" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E438" s="2">
-        <v>102190</v>
+        <v>62031</v>
       </c>
       <c r="F438" s="2">
-        <v>102190</v>
+        <v>61440</v>
       </c>
       <c r="G438" s="2">
-        <v>102090</v>
+        <v>60259</v>
       </c>
       <c r="H438" s="2">
-        <v>101990</v>
+        <v>59668</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" s="2">
-        <v>1003400</v>
+        <v>87439</v>
       </c>
       <c r="F439" s="2">
-        <v>1003400</v>
+        <v>86606</v>
       </c>
       <c r="G439" s="2">
-        <v>1003300</v>
+        <v>84941</v>
       </c>
       <c r="H439" s="2">
-        <v>1003200</v>
+        <v>84108</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="2">
-        <v>22179</v>
+        <v>122404</v>
       </c>
       <c r="F440" s="2">
-        <v>22179</v>
+        <v>121238</v>
       </c>
       <c r="G440" s="2">
-        <v>22079</v>
+        <v>118907</v>
       </c>
       <c r="H440" s="2">
-        <v>21979</v>
+        <v>117741</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E441" s="2">
-        <v>202199</v>
+        <v>131145</v>
       </c>
       <c r="F441" s="2">
-        <v>202199</v>
+        <v>129896</v>
       </c>
       <c r="G441" s="2">
-        <v>202099</v>
+        <v>127398</v>
       </c>
       <c r="H441" s="2">
-        <v>201999</v>
+        <v>126149</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E442" s="2">
-        <v>52190</v>
+        <v>174851</v>
       </c>
       <c r="F442" s="2">
-        <v>52190</v>
+        <v>173186</v>
       </c>
       <c r="G442" s="2">
-        <v>52090</v>
+        <v>169856</v>
       </c>
       <c r="H442" s="2">
-        <v>51990</v>
+        <v>168190</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E443" s="2">
-        <v>502199</v>
+        <v>262263</v>
       </c>
       <c r="F443" s="2">
-        <v>502199</v>
+        <v>259765</v>
       </c>
       <c r="G443" s="2">
-        <v>502099</v>
+        <v>254769</v>
       </c>
       <c r="H443" s="2">
-        <v>501999</v>
+        <v>252272</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E444" s="2">
-        <v>399623</v>
+        <v>875779</v>
       </c>
       <c r="F444" s="2">
-        <v>395817</v>
+        <v>867438</v>
       </c>
       <c r="G444" s="2">
-        <v>388205</v>
+        <v>850757</v>
       </c>
       <c r="H444" s="2">
-        <v>384399</v>
+        <v>842416</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E445" s="2">
-        <v>79872</v>
+        <v>97560</v>
       </c>
       <c r="F445" s="2">
-        <v>79112</v>
+        <v>96631</v>
       </c>
       <c r="G445" s="2">
-        <v>77590</v>
+        <v>94772</v>
       </c>
       <c r="H445" s="2">
-        <v>76830</v>
+        <v>93843</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E446" s="2">
-        <v>799218</v>
+        <v>494424</v>
       </c>
       <c r="F446" s="2">
-        <v>791606</v>
+        <v>489715</v>
       </c>
       <c r="G446" s="2">
-        <v>776383</v>
+        <v>480298</v>
       </c>
       <c r="H446" s="2">
-        <v>768772</v>
+        <v>475589</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" s="2">
-        <v>15908</v>
+        <v>141305</v>
       </c>
       <c r="F447" s="2">
-        <v>15756</v>
+        <v>139959</v>
       </c>
       <c r="G447" s="2">
-        <v>15453</v>
+        <v>137268</v>
       </c>
       <c r="H447" s="2">
-        <v>15302</v>
+        <v>135922</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="2">
-        <v>159719</v>
+        <v>65705</v>
       </c>
       <c r="F448" s="2">
-        <v>158198</v>
+        <v>65079</v>
       </c>
       <c r="G448" s="2">
-        <v>155155</v>
+        <v>63828</v>
       </c>
       <c r="H448" s="2">
-        <v>153634</v>
+        <v>63202</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C449" s="1" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E449" s="2">
-        <v>1599729</v>
+        <v>100950</v>
       </c>
       <c r="F449" s="2">
-        <v>1584493</v>
+        <v>100950</v>
       </c>
       <c r="G449" s="2">
-        <v>1554022</v>
+        <v>100850</v>
       </c>
       <c r="H449" s="2">
-        <v>1538787</v>
+        <v>100750</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C450" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="D450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E450" s="2">
-        <v>872</v>
+        <v>10850</v>
       </c>
       <c r="F450" s="2">
-        <v>863</v>
+        <v>10850</v>
       </c>
       <c r="G450" s="2">
-        <v>847</v>
+        <v>10750</v>
       </c>
       <c r="H450" s="2">
-        <v>838</v>
+        <v>10650</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E451" s="2">
-        <v>1738</v>
+        <v>125950</v>
       </c>
       <c r="F451" s="2">
-        <v>1721</v>
+        <v>125950</v>
       </c>
       <c r="G451" s="2">
-        <v>1688</v>
+        <v>125850</v>
       </c>
       <c r="H451" s="2">
-        <v>1672</v>
+        <v>125750</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="C452" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="2">
-        <v>6904</v>
+        <v>150950</v>
       </c>
       <c r="F452" s="2">
-        <v>6838</v>
+        <v>150950</v>
       </c>
       <c r="G452" s="2">
-        <v>6707</v>
+        <v>150850</v>
       </c>
       <c r="H452" s="2">
-        <v>6641</v>
+        <v>150750</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="2">
-        <v>9480</v>
+        <v>15950</v>
       </c>
       <c r="F453" s="2">
-        <v>9390</v>
+        <v>15950</v>
       </c>
       <c r="G453" s="2">
-        <v>9210</v>
+        <v>15850</v>
       </c>
       <c r="H453" s="2">
-        <v>9119</v>
+        <v>15750</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="C454" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="2">
-        <v>13808</v>
+        <v>200950</v>
       </c>
       <c r="F454" s="2">
-        <v>13676</v>
+        <v>200950</v>
       </c>
       <c r="G454" s="2">
-        <v>13413</v>
+        <v>200850</v>
       </c>
       <c r="H454" s="2">
-        <v>13282</v>
+        <v>200750</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="C455" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E455" s="2">
-        <v>28437</v>
+        <v>20950</v>
       </c>
       <c r="F455" s="2">
-        <v>28166</v>
+        <v>20950</v>
       </c>
       <c r="G455" s="2">
-        <v>27625</v>
+        <v>20850</v>
       </c>
       <c r="H455" s="2">
-        <v>27354</v>
+        <v>20750</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="C456" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E456" s="2">
-        <v>37929</v>
+        <v>250950</v>
       </c>
       <c r="F456" s="2">
-        <v>37568</v>
+        <v>250950</v>
       </c>
       <c r="G456" s="2">
-        <v>36845</v>
+        <v>250850</v>
       </c>
       <c r="H456" s="2">
-        <v>36484</v>
+        <v>250750</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="C457" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E457" s="2">
-        <v>47404</v>
+        <v>25950</v>
       </c>
       <c r="F457" s="2">
-        <v>46953</v>
+        <v>25950</v>
       </c>
       <c r="G457" s="2">
-        <v>46050</v>
+        <v>25850</v>
       </c>
       <c r="H457" s="2">
-        <v>45598</v>
+        <v>25750</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E458" s="2">
-        <v>56880</v>
+        <v>300950</v>
       </c>
       <c r="F458" s="2">
-        <v>56338</v>
+        <v>300950</v>
       </c>
       <c r="G458" s="2">
-        <v>55254</v>
+        <v>300850</v>
       </c>
       <c r="H458" s="2">
-        <v>54713</v>
+        <v>300750</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E459" s="2">
-        <v>67222</v>
+        <v>30850</v>
       </c>
       <c r="F459" s="2">
-        <v>66582</v>
+        <v>30850</v>
       </c>
       <c r="G459" s="2">
-        <v>65301</v>
+        <v>30750</v>
       </c>
       <c r="H459" s="2">
-        <v>64661</v>
+        <v>30650</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="C460" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E460" s="2">
-        <v>94781</v>
+        <v>350950</v>
       </c>
       <c r="F460" s="2">
-        <v>93879</v>
+        <v>350950</v>
       </c>
       <c r="G460" s="2">
-        <v>92073</v>
+        <v>350850</v>
       </c>
       <c r="H460" s="2">
-        <v>91171</v>
+        <v>350750</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C461" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E461" s="2">
-        <v>132684</v>
+        <v>35950</v>
       </c>
       <c r="F461" s="2">
-        <v>131421</v>
+        <v>35950</v>
       </c>
       <c r="G461" s="2">
-        <v>128893</v>
+        <v>35850</v>
       </c>
       <c r="H461" s="2">
-        <v>127630</v>
+        <v>35750</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="C462" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E462" s="2">
-        <v>142160</v>
+        <v>400950</v>
       </c>
       <c r="F462" s="2">
-        <v>140806</v>
+        <v>400950</v>
       </c>
       <c r="G462" s="2">
-        <v>138098</v>
+        <v>400850</v>
       </c>
       <c r="H462" s="2">
-        <v>136744</v>
+        <v>400750</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="C463" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E463" s="2">
-        <v>189537</v>
+        <v>40950</v>
       </c>
       <c r="F463" s="2">
-        <v>187731</v>
+        <v>40950</v>
       </c>
       <c r="G463" s="2">
-        <v>184121</v>
+        <v>40850</v>
       </c>
       <c r="H463" s="2">
-        <v>182316</v>
+        <v>40750</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="C464" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E464" s="2">
-        <v>284292</v>
+        <v>450950</v>
       </c>
       <c r="F464" s="2">
-        <v>281584</v>
+        <v>450950</v>
       </c>
       <c r="G464" s="2">
-        <v>276169</v>
+        <v>450850</v>
       </c>
       <c r="H464" s="2">
-        <v>273462</v>
+        <v>450750</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="C465" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E465" s="2">
-        <v>949310</v>
+        <v>45950</v>
       </c>
       <c r="F465" s="2">
-        <v>940269</v>
+        <v>45950</v>
       </c>
       <c r="G465" s="2">
-        <v>922187</v>
+        <v>45850</v>
       </c>
       <c r="H465" s="2">
-        <v>913146</v>
+        <v>45750</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="C466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E466" s="2">
-        <v>97368</v>
+        <v>500950</v>
       </c>
       <c r="F466" s="2">
-        <v>96440</v>
+        <v>500950</v>
       </c>
       <c r="G466" s="2">
-        <v>94586</v>
+        <v>500850</v>
       </c>
       <c r="H466" s="2">
-        <v>93658</v>
+        <v>500750</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>968</v>
+        <v>932</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="E467" s="2">
-        <v>494424</v>
+        <v>50950</v>
       </c>
       <c r="F467" s="2">
-        <v>489715</v>
+        <v>50950</v>
       </c>
       <c r="G467" s="2">
-        <v>480298</v>
+        <v>50850</v>
       </c>
       <c r="H467" s="2">
-        <v>475589</v>
+        <v>50750</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>10</v>
+        <v>932</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="E468" s="2">
-        <v>141305</v>
+        <v>55950</v>
       </c>
       <c r="F468" s="2">
-        <v>139959</v>
+        <v>55950</v>
       </c>
       <c r="G468" s="2">
-        <v>137268</v>
+        <v>55850</v>
       </c>
       <c r="H468" s="2">
-        <v>135922</v>
+        <v>55750</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>504</v>
+        <v>932</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="E469" s="2">
-        <v>72702</v>
+        <v>6400</v>
       </c>
       <c r="F469" s="2">
-        <v>72010</v>
+        <v>6400</v>
       </c>
       <c r="G469" s="2">
-        <v>70625</v>
+        <v>6300</v>
       </c>
       <c r="H469" s="2">
-        <v>69932</v>
+        <v>6200</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="E470" s="2">
-        <v>100950</v>
+        <v>60950</v>
       </c>
       <c r="F470" s="2">
-        <v>100950</v>
+        <v>60950</v>
       </c>
       <c r="G470" s="2">
-        <v>100850</v>
+        <v>60850</v>
       </c>
       <c r="H470" s="2">
-        <v>100750</v>
+        <v>60750</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="C471" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="D471" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E471" s="2">
-        <v>10850</v>
+        <v>65950</v>
       </c>
       <c r="F471" s="2">
-        <v>10850</v>
+        <v>65950</v>
       </c>
       <c r="G471" s="2">
-        <v>10750</v>
+        <v>65850</v>
       </c>
       <c r="H471" s="2">
-        <v>10650</v>
+        <v>65750</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="E472" s="2">
-        <v>125950</v>
+        <v>70950</v>
       </c>
       <c r="F472" s="2">
-        <v>125950</v>
+        <v>70950</v>
       </c>
       <c r="G472" s="2">
-        <v>125850</v>
+        <v>70850</v>
       </c>
       <c r="H472" s="2">
-        <v>125750</v>
+        <v>70750</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="E473" s="2">
-        <v>150950</v>
+        <v>75950</v>
       </c>
       <c r="F473" s="2">
-        <v>150950</v>
+        <v>75950</v>
       </c>
       <c r="G473" s="2">
-        <v>150850</v>
+        <v>75850</v>
       </c>
       <c r="H473" s="2">
-        <v>150750</v>
+        <v>75750</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E474" s="2">
-        <v>15950</v>
+        <v>80950</v>
       </c>
       <c r="F474" s="2">
-        <v>15950</v>
+        <v>80950</v>
       </c>
       <c r="G474" s="2">
-        <v>15850</v>
+        <v>80850</v>
       </c>
       <c r="H474" s="2">
-        <v>15750</v>
+        <v>80750</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E475" s="2">
-        <v>200950</v>
+        <v>85950</v>
       </c>
       <c r="F475" s="2">
-        <v>200950</v>
+        <v>85950</v>
       </c>
       <c r="G475" s="2">
-        <v>200850</v>
+        <v>85850</v>
       </c>
       <c r="H475" s="2">
-        <v>200750</v>
+        <v>85750</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E476" s="2">
-        <v>20950</v>
+        <v>90950</v>
       </c>
       <c r="F476" s="2">
-        <v>20950</v>
+        <v>90950</v>
       </c>
       <c r="G476" s="2">
-        <v>20850</v>
+        <v>90850</v>
       </c>
       <c r="H476" s="2">
-        <v>20750</v>
+        <v>90750</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>977</v>
+        <v>932</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="E477" s="2">
-        <v>250950</v>
+        <v>95950</v>
       </c>
       <c r="F477" s="2">
-        <v>250950</v>
+        <v>95950</v>
       </c>
       <c r="G477" s="2">
-        <v>250850</v>
+        <v>95850</v>
       </c>
       <c r="H477" s="2">
-        <v>250750</v>
+        <v>95750</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="E478" s="2">
-        <v>25950</v>
+        <v>10411</v>
       </c>
       <c r="F478" s="2">
-        <v>25950</v>
+        <v>10411</v>
       </c>
       <c r="G478" s="2">
-        <v>25850</v>
+        <v>10311</v>
       </c>
       <c r="H478" s="2">
-        <v>25750</v>
+        <v>10211</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E479" s="2">
-        <v>300950</v>
+        <v>100395</v>
       </c>
       <c r="F479" s="2">
-        <v>300950</v>
+        <v>100395</v>
       </c>
       <c r="G479" s="2">
-        <v>300850</v>
+        <v>100295</v>
       </c>
       <c r="H479" s="2">
-        <v>300750</v>
+        <v>100195</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="E480" s="2">
-        <v>30850</v>
+        <v>15421</v>
       </c>
       <c r="F480" s="2">
-        <v>30850</v>
+        <v>15421</v>
       </c>
       <c r="G480" s="2">
-        <v>30750</v>
+        <v>15321</v>
       </c>
       <c r="H480" s="2">
-        <v>30650</v>
+        <v>15221</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="E481" s="2">
-        <v>350950</v>
+        <v>150495</v>
       </c>
       <c r="F481" s="2">
-        <v>350950</v>
+        <v>150495</v>
       </c>
       <c r="G481" s="2">
-        <v>350850</v>
+        <v>150395</v>
       </c>
       <c r="H481" s="2">
-        <v>350750</v>
+        <v>150295</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="E482" s="2">
-        <v>35950</v>
+        <v>20421</v>
       </c>
       <c r="F482" s="2">
-        <v>35950</v>
+        <v>20421</v>
       </c>
       <c r="G482" s="2">
-        <v>35850</v>
+        <v>20321</v>
       </c>
       <c r="H482" s="2">
-        <v>35750</v>
+        <v>20221</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="E483" s="2">
-        <v>400950</v>
+        <v>200495</v>
       </c>
       <c r="F483" s="2">
-        <v>400950</v>
+        <v>200495</v>
       </c>
       <c r="G483" s="2">
-        <v>400850</v>
+        <v>200395</v>
       </c>
       <c r="H483" s="2">
-        <v>400750</v>
+        <v>200295</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="E484" s="2">
-        <v>40950</v>
+        <v>25413</v>
       </c>
       <c r="F484" s="2">
-        <v>40950</v>
+        <v>25413</v>
       </c>
       <c r="G484" s="2">
-        <v>40850</v>
+        <v>25313</v>
       </c>
       <c r="H484" s="2">
-        <v>40750</v>
+        <v>25213</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="E485" s="2">
-        <v>450950</v>
+        <v>30425</v>
       </c>
       <c r="F485" s="2">
-        <v>450950</v>
+        <v>30425</v>
       </c>
       <c r="G485" s="2">
-        <v>450850</v>
+        <v>30325</v>
       </c>
       <c r="H485" s="2">
-        <v>450750</v>
+        <v>30225</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="E486" s="2">
-        <v>45950</v>
+        <v>300495</v>
       </c>
       <c r="F486" s="2">
-        <v>45950</v>
+        <v>300495</v>
       </c>
       <c r="G486" s="2">
-        <v>45850</v>
+        <v>300395</v>
       </c>
       <c r="H486" s="2">
-        <v>45750</v>
+        <v>300295</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="E487" s="2">
-        <v>500950</v>
+        <v>35428</v>
       </c>
       <c r="F487" s="2">
-        <v>500950</v>
+        <v>35428</v>
       </c>
       <c r="G487" s="2">
-        <v>500850</v>
+        <v>35328</v>
       </c>
       <c r="H487" s="2">
-        <v>500750</v>
+        <v>35228</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="E488" s="2">
-        <v>50950</v>
+        <v>40425</v>
       </c>
       <c r="F488" s="2">
-        <v>50950</v>
+        <v>40425</v>
       </c>
       <c r="G488" s="2">
-        <v>50850</v>
+        <v>40325</v>
       </c>
       <c r="H488" s="2">
-        <v>50750</v>
+        <v>40225</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="E489" s="2">
-        <v>55950</v>
+        <v>45423</v>
       </c>
       <c r="F489" s="2">
-        <v>55950</v>
+        <v>45423</v>
       </c>
       <c r="G489" s="2">
-        <v>55850</v>
+        <v>45323</v>
       </c>
       <c r="H489" s="2">
-        <v>55750</v>
+        <v>45223</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="E490" s="2">
-        <v>6400</v>
+        <v>5409</v>
       </c>
       <c r="F490" s="2">
-        <v>6400</v>
+        <v>5409</v>
       </c>
       <c r="G490" s="2">
-        <v>6300</v>
+        <v>5309</v>
       </c>
       <c r="H490" s="2">
-        <v>6200</v>
+        <v>5209</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="E491" s="2">
-        <v>60950</v>
+        <v>50420</v>
       </c>
       <c r="F491" s="2">
-        <v>60950</v>
+        <v>50420</v>
       </c>
       <c r="G491" s="2">
-        <v>60850</v>
+        <v>50320</v>
       </c>
       <c r="H491" s="2">
-        <v>60750</v>
+        <v>50220</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E492" s="2">
-        <v>65950</v>
+        <v>500495</v>
       </c>
       <c r="F492" s="2">
-        <v>65950</v>
+        <v>500495</v>
       </c>
       <c r="G492" s="2">
-        <v>65850</v>
+        <v>500395</v>
       </c>
       <c r="H492" s="2">
-        <v>65750</v>
+        <v>500295</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="E493" s="2">
-        <v>70950</v>
+        <v>55418</v>
       </c>
       <c r="F493" s="2">
-        <v>70950</v>
+        <v>55418</v>
       </c>
       <c r="G493" s="2">
-        <v>70850</v>
+        <v>55318</v>
       </c>
       <c r="H493" s="2">
-        <v>70750</v>
+        <v>55218</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E494" s="2">
-        <v>75950</v>
+        <v>60415</v>
       </c>
       <c r="F494" s="2">
-        <v>75950</v>
+        <v>60415</v>
       </c>
       <c r="G494" s="2">
-        <v>75850</v>
+        <v>60315</v>
       </c>
       <c r="H494" s="2">
-        <v>75750</v>
+        <v>60215</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="E495" s="2">
-        <v>80950</v>
+        <v>65413</v>
       </c>
       <c r="F495" s="2">
-        <v>80950</v>
+        <v>65413</v>
       </c>
       <c r="G495" s="2">
-        <v>80850</v>
+        <v>65313</v>
       </c>
       <c r="H495" s="2">
-        <v>80750</v>
+        <v>65213</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E496" s="2">
-        <v>85950</v>
+        <v>70410</v>
       </c>
       <c r="F496" s="2">
-        <v>85950</v>
+        <v>70410</v>
       </c>
       <c r="G496" s="2">
-        <v>85850</v>
+        <v>70310</v>
       </c>
       <c r="H496" s="2">
-        <v>85750</v>
+        <v>70210</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E497" s="2">
-        <v>90950</v>
+        <v>75408</v>
       </c>
       <c r="F497" s="2">
-        <v>90950</v>
+        <v>75408</v>
       </c>
       <c r="G497" s="2">
-        <v>90850</v>
+        <v>75308</v>
       </c>
       <c r="H497" s="2">
-        <v>90750</v>
+        <v>75208</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="E498" s="2">
-        <v>95950</v>
+        <v>80425</v>
       </c>
       <c r="F498" s="2">
-        <v>95950</v>
+        <v>80425</v>
       </c>
       <c r="G498" s="2">
-        <v>95850</v>
+        <v>80325</v>
       </c>
       <c r="H498" s="2">
-        <v>95750</v>
+        <v>80225</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E499" s="2">
-        <v>10385</v>
+        <v>85357</v>
       </c>
       <c r="F499" s="2">
-        <v>10385</v>
+        <v>85357</v>
       </c>
       <c r="G499" s="2">
-        <v>10285</v>
+        <v>85257</v>
       </c>
       <c r="H499" s="2">
-        <v>10185</v>
+        <v>85157</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="C500" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="D500" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E500" s="2">
-        <v>100050</v>
+        <v>90420</v>
       </c>
       <c r="F500" s="2">
-        <v>100050</v>
+        <v>90420</v>
       </c>
       <c r="G500" s="2">
-        <v>99950</v>
+        <v>90320</v>
       </c>
       <c r="H500" s="2">
-        <v>99850</v>
+        <v>90220</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="E501" s="2">
-        <v>15380</v>
+        <v>95398</v>
       </c>
       <c r="F501" s="2">
-        <v>15380</v>
+        <v>95398</v>
       </c>
       <c r="G501" s="2">
-        <v>15280</v>
+        <v>95298</v>
       </c>
       <c r="H501" s="2">
-        <v>15180</v>
+        <v>95198</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="E502" s="2">
-        <v>149875</v>
+        <v>10555</v>
       </c>
       <c r="F502" s="2">
-        <v>149875</v>
+        <v>10555</v>
       </c>
       <c r="G502" s="2">
-        <v>149775</v>
+        <v>10455</v>
       </c>
       <c r="H502" s="2">
-        <v>149675</v>
+        <v>10355</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E503" s="2">
-        <v>20355</v>
+        <v>99250</v>
       </c>
       <c r="F503" s="2">
-        <v>20355</v>
+        <v>99250</v>
       </c>
       <c r="G503" s="2">
-        <v>20255</v>
+        <v>99150</v>
       </c>
       <c r="H503" s="2">
-        <v>20155</v>
+        <v>99050</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="E504" s="2">
-        <v>199675</v>
+        <v>15189</v>
       </c>
       <c r="F504" s="2">
-        <v>199675</v>
+        <v>15189</v>
       </c>
       <c r="G504" s="2">
-        <v>199575</v>
+        <v>15089</v>
       </c>
       <c r="H504" s="2">
-        <v>199475</v>
+        <v>14989</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="E505" s="2">
-        <v>25335</v>
+        <v>149150</v>
       </c>
       <c r="F505" s="2">
-        <v>25335</v>
+        <v>149150</v>
       </c>
       <c r="G505" s="2">
-        <v>25235</v>
+        <v>149050</v>
       </c>
       <c r="H505" s="2">
-        <v>25135</v>
+        <v>148950</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E506" s="2">
-        <v>30330</v>
+        <v>20179</v>
       </c>
       <c r="F506" s="2">
-        <v>30330</v>
+        <v>20179</v>
       </c>
       <c r="G506" s="2">
-        <v>30230</v>
+        <v>20079</v>
       </c>
       <c r="H506" s="2">
-        <v>30130</v>
+        <v>19979</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="E507" s="2">
-        <v>298445</v>
+        <v>199150</v>
       </c>
       <c r="F507" s="2">
-        <v>298445</v>
+        <v>199150</v>
       </c>
       <c r="G507" s="2">
-        <v>298345</v>
+        <v>199050</v>
       </c>
       <c r="H507" s="2">
-        <v>298245</v>
+        <v>198950</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="E508" s="2">
-        <v>35310</v>
+        <v>25009</v>
       </c>
       <c r="F508" s="2">
-        <v>35310</v>
+        <v>25009</v>
       </c>
       <c r="G508" s="2">
-        <v>35210</v>
+        <v>24909</v>
       </c>
       <c r="H508" s="2">
-        <v>35110</v>
+        <v>24809</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E509" s="2">
-        <v>40290</v>
+        <v>29920</v>
       </c>
       <c r="F509" s="2">
-        <v>40290</v>
+        <v>29920</v>
       </c>
       <c r="G509" s="2">
-        <v>40190</v>
+        <v>29820</v>
       </c>
       <c r="H509" s="2">
-        <v>40090</v>
+        <v>29720</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="E510" s="2">
-        <v>45270</v>
+        <v>298395</v>
       </c>
       <c r="F510" s="2">
-        <v>45270</v>
+        <v>298395</v>
       </c>
       <c r="G510" s="2">
-        <v>45170</v>
+        <v>298295</v>
       </c>
       <c r="H510" s="2">
-        <v>45070</v>
+        <v>298195</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="E511" s="2">
-        <v>5400</v>
+        <v>35090</v>
       </c>
       <c r="F511" s="2">
-        <v>5400</v>
+        <v>35090</v>
       </c>
       <c r="G511" s="2">
-        <v>5300</v>
+        <v>34990</v>
       </c>
       <c r="H511" s="2">
-        <v>5200</v>
+        <v>34890</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E512" s="2">
-        <v>50255</v>
+        <v>39550</v>
       </c>
       <c r="F512" s="2">
-        <v>50255</v>
+        <v>39550</v>
       </c>
       <c r="G512" s="2">
-        <v>50155</v>
+        <v>39450</v>
       </c>
       <c r="H512" s="2">
-        <v>50055</v>
+        <v>39350</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E513" s="2">
-        <v>498475</v>
+        <v>44705</v>
       </c>
       <c r="F513" s="2">
-        <v>498475</v>
+        <v>44705</v>
       </c>
       <c r="G513" s="2">
-        <v>498375</v>
+        <v>44605</v>
       </c>
       <c r="H513" s="2">
-        <v>498275</v>
+        <v>44505</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="E514" s="2">
-        <v>55220</v>
+        <v>5604</v>
       </c>
       <c r="F514" s="2">
-        <v>55220</v>
+        <v>5604</v>
       </c>
       <c r="G514" s="2">
-        <v>55120</v>
+        <v>5504</v>
       </c>
       <c r="H514" s="2">
-        <v>55020</v>
+        <v>5404</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="E515" s="2">
-        <v>60210</v>
+        <v>49595</v>
       </c>
       <c r="F515" s="2">
-        <v>60210</v>
+        <v>49595</v>
       </c>
       <c r="G515" s="2">
-        <v>60110</v>
+        <v>49495</v>
       </c>
       <c r="H515" s="2">
-        <v>60010</v>
+        <v>49395</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="E516" s="2">
-        <v>65190</v>
+        <v>497395</v>
       </c>
       <c r="F516" s="2">
-        <v>65190</v>
+        <v>497395</v>
       </c>
       <c r="G516" s="2">
-        <v>65090</v>
+        <v>497295</v>
       </c>
       <c r="H516" s="2">
-        <v>64990</v>
+        <v>497195</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="E517" s="2">
-        <v>70170</v>
+        <v>54545</v>
       </c>
       <c r="F517" s="2">
-        <v>70170</v>
+        <v>54545</v>
       </c>
       <c r="G517" s="2">
-        <v>70070</v>
+        <v>54445</v>
       </c>
       <c r="H517" s="2">
-        <v>69970</v>
+        <v>54345</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E518" s="2">
-        <v>75150</v>
+        <v>59464</v>
       </c>
       <c r="F518" s="2">
-        <v>75150</v>
+        <v>59464</v>
       </c>
       <c r="G518" s="2">
-        <v>75050</v>
+        <v>59364</v>
       </c>
       <c r="H518" s="2">
-        <v>74950</v>
+        <v>59264</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="E519" s="2">
-        <v>80130</v>
+        <v>69299</v>
       </c>
       <c r="F519" s="2">
-        <v>80130</v>
+        <v>69299</v>
       </c>
       <c r="G519" s="2">
-        <v>80030</v>
+        <v>69199</v>
       </c>
       <c r="H519" s="2">
-        <v>79930</v>
+        <v>69099</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E520" s="2">
-        <v>85110</v>
+        <v>75155</v>
       </c>
       <c r="F520" s="2">
-        <v>85110</v>
+        <v>75155</v>
       </c>
       <c r="G520" s="2">
-        <v>85010</v>
+        <v>75055</v>
       </c>
       <c r="H520" s="2">
-        <v>84910</v>
+        <v>74955</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="E521" s="2">
-        <v>90090</v>
+        <v>79134</v>
       </c>
       <c r="F521" s="2">
-        <v>90090</v>
+        <v>79134</v>
       </c>
       <c r="G521" s="2">
-        <v>89990</v>
+        <v>79034</v>
       </c>
       <c r="H521" s="2">
-        <v>89890</v>
+        <v>78934</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1036</v>
+        <v>343</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="E522" s="2">
-        <v>95070</v>
+        <v>84054</v>
       </c>
       <c r="F522" s="2">
-        <v>95070</v>
+        <v>84054</v>
       </c>
       <c r="G522" s="2">
-        <v>94970</v>
+        <v>83954</v>
       </c>
       <c r="H522" s="2">
-        <v>94870</v>
+        <v>83854</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1085</v>
+        <v>343</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
       <c r="E523" s="2">
-        <v>119674</v>
+        <v>88974</v>
       </c>
       <c r="F523" s="2">
-        <v>118534</v>
+        <v>88974</v>
       </c>
       <c r="G523" s="2">
-        <v>116255</v>
+        <v>88874</v>
       </c>
       <c r="H523" s="2">
-        <v>115115</v>
+        <v>88774</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1085</v>
+        <v>343</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="E524" s="2">
-        <v>6479</v>
+        <v>93889</v>
       </c>
       <c r="F524" s="2">
-        <v>6417</v>
+        <v>93889</v>
       </c>
       <c r="G524" s="2">
-        <v>6293</v>
+        <v>93789</v>
       </c>
       <c r="H524" s="2">
-        <v>6232</v>
+        <v>93689</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E525" s="2">
-        <v>10541</v>
+        <v>62375</v>
       </c>
       <c r="F525" s="2">
-        <v>10541</v>
+        <v>62375</v>
       </c>
       <c r="G525" s="2">
-        <v>10441</v>
+        <v>62275</v>
       </c>
       <c r="H525" s="2">
-        <v>10341</v>
+        <v>62175</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="E526" s="2">
-        <v>99250</v>
+        <v>6925</v>
       </c>
       <c r="F526" s="2">
-        <v>99250</v>
+        <v>6925</v>
       </c>
       <c r="G526" s="2">
-        <v>99150</v>
+        <v>6825</v>
       </c>
       <c r="H526" s="2">
-        <v>99050</v>
+        <v>6725</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="E527" s="2">
-        <v>15225</v>
+        <v>10185</v>
       </c>
       <c r="F527" s="2">
-        <v>15225</v>
+        <v>10185</v>
       </c>
       <c r="G527" s="2">
-        <v>15125</v>
+        <v>10085</v>
       </c>
       <c r="H527" s="2">
-        <v>15025</v>
+        <v>9985</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1096</v>
+        <v>1092</v>
       </c>
       <c r="E528" s="2">
-        <v>149150</v>
+        <v>16025</v>
       </c>
       <c r="F528" s="2">
-        <v>149150</v>
+        <v>16025</v>
       </c>
       <c r="G528" s="2">
-        <v>149050</v>
+        <v>15925</v>
       </c>
       <c r="H528" s="2">
-        <v>148950</v>
+        <v>15825</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="E529" s="2">
-        <v>20225</v>
+        <v>26350</v>
       </c>
       <c r="F529" s="2">
-        <v>20225</v>
+        <v>26350</v>
       </c>
       <c r="G529" s="2">
-        <v>20125</v>
+        <v>26250</v>
       </c>
       <c r="H529" s="2">
-        <v>20025</v>
+        <v>26150</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="E530" s="2">
-        <v>199150</v>
+        <v>38225</v>
       </c>
       <c r="F530" s="2">
-        <v>199150</v>
+        <v>38225</v>
       </c>
       <c r="G530" s="2">
-        <v>199050</v>
+        <v>38125</v>
       </c>
       <c r="H530" s="2">
-        <v>198950</v>
+        <v>38025</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="E531" s="2">
-        <v>25019</v>
+        <v>11165</v>
       </c>
       <c r="F531" s="2">
-        <v>25019</v>
+        <v>11165</v>
       </c>
       <c r="G531" s="2">
-        <v>24919</v>
+        <v>11065</v>
       </c>
       <c r="H531" s="2">
-        <v>24819</v>
+        <v>10965</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="E532" s="2">
-        <v>29905</v>
+        <v>98100</v>
       </c>
       <c r="F532" s="2">
-        <v>29905</v>
+        <v>98100</v>
       </c>
       <c r="G532" s="2">
-        <v>29805</v>
+        <v>98000</v>
       </c>
       <c r="H532" s="2">
-        <v>29705</v>
+        <v>97900</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="E533" s="2">
-        <v>298395</v>
+        <v>16045</v>
       </c>
       <c r="F533" s="2">
-        <v>298395</v>
+        <v>16045</v>
       </c>
       <c r="G533" s="2">
-        <v>298295</v>
+        <v>15945</v>
       </c>
       <c r="H533" s="2">
-        <v>298195</v>
+        <v>15845</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="E534" s="2">
-        <v>35090</v>
+        <v>149045</v>
       </c>
       <c r="F534" s="2">
-        <v>35090</v>
+        <v>149045</v>
       </c>
       <c r="G534" s="2">
-        <v>34990</v>
+        <v>148945</v>
       </c>
       <c r="H534" s="2">
-        <v>34890</v>
+        <v>148845</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="E535" s="2">
-        <v>39475</v>
+        <v>20900</v>
       </c>
       <c r="F535" s="2">
-        <v>39475</v>
+        <v>20900</v>
       </c>
       <c r="G535" s="2">
-        <v>39375</v>
+        <v>20800</v>
       </c>
       <c r="H535" s="2">
-        <v>39275</v>
+        <v>20700</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
       <c r="E536" s="2">
-        <v>44759</v>
+        <v>197266</v>
       </c>
       <c r="F536" s="2">
-        <v>44759</v>
+        <v>197266</v>
       </c>
       <c r="G536" s="2">
-        <v>44659</v>
+        <v>197166</v>
       </c>
       <c r="H536" s="2">
-        <v>44559</v>
+        <v>197066</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="E537" s="2">
-        <v>5596</v>
+        <v>25825</v>
       </c>
       <c r="F537" s="2">
-        <v>5596</v>
+        <v>25825</v>
       </c>
       <c r="G537" s="2">
-        <v>5496</v>
+        <v>25725</v>
       </c>
       <c r="H537" s="2">
-        <v>5396</v>
+        <v>25625</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="E538" s="2">
-        <v>49615</v>
+        <v>30815</v>
       </c>
       <c r="F538" s="2">
-        <v>49615</v>
+        <v>30815</v>
       </c>
       <c r="G538" s="2">
-        <v>49515</v>
+        <v>30715</v>
       </c>
       <c r="H538" s="2">
-        <v>49415</v>
+        <v>30615</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="E539" s="2">
-        <v>497395</v>
+        <v>297165</v>
       </c>
       <c r="F539" s="2">
-        <v>497395</v>
+        <v>297165</v>
       </c>
       <c r="G539" s="2">
-        <v>497295</v>
+        <v>297065</v>
       </c>
       <c r="H539" s="2">
-        <v>497195</v>
+        <v>296965</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
       <c r="E540" s="2">
-        <v>54609</v>
+        <v>39805</v>
       </c>
       <c r="F540" s="2">
-        <v>54609</v>
+        <v>39805</v>
       </c>
       <c r="G540" s="2">
-        <v>54509</v>
+        <v>39705</v>
       </c>
       <c r="H540" s="2">
-        <v>54409</v>
+        <v>39605</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="E541" s="2">
-        <v>59534</v>
+        <v>6220</v>
       </c>
       <c r="F541" s="2">
-        <v>59534</v>
+        <v>6220</v>
       </c>
       <c r="G541" s="2">
-        <v>59434</v>
+        <v>6120</v>
       </c>
       <c r="H541" s="2">
-        <v>59334</v>
+        <v>6020</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="E542" s="2">
-        <v>69379</v>
+        <v>49420</v>
       </c>
       <c r="F542" s="2">
-        <v>69379</v>
+        <v>49420</v>
       </c>
       <c r="G542" s="2">
-        <v>69279</v>
+        <v>49320</v>
       </c>
       <c r="H542" s="2">
-        <v>69179</v>
+        <v>49220</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1126</v>
+        <v>1122</v>
       </c>
       <c r="E543" s="2">
-        <v>75155</v>
+        <v>491566</v>
       </c>
       <c r="F543" s="2">
-        <v>75155</v>
+        <v>491566</v>
       </c>
       <c r="G543" s="2">
-        <v>75055</v>
+        <v>491466</v>
       </c>
       <c r="H543" s="2">
-        <v>74955</v>
+        <v>491366</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1127</v>
+        <v>1123</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1128</v>
+        <v>1124</v>
       </c>
       <c r="E544" s="2">
-        <v>79229</v>
+        <v>59225</v>
       </c>
       <c r="F544" s="2">
-        <v>79229</v>
+        <v>59225</v>
       </c>
       <c r="G544" s="2">
-        <v>79129</v>
+        <v>59125</v>
       </c>
       <c r="H544" s="2">
-        <v>79029</v>
+        <v>59025</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1129</v>
+        <v>1125</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1130</v>
+        <v>1126</v>
       </c>
       <c r="E545" s="2">
-        <v>84149</v>
+        <v>68930</v>
       </c>
       <c r="F545" s="2">
-        <v>84149</v>
+        <v>68930</v>
       </c>
       <c r="G545" s="2">
-        <v>84049</v>
+        <v>68830</v>
       </c>
       <c r="H545" s="2">
-        <v>83949</v>
+        <v>68730</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
       <c r="E546" s="2">
-        <v>89079</v>
+        <v>78675</v>
       </c>
       <c r="F546" s="2">
-        <v>89079</v>
+        <v>78675</v>
       </c>
       <c r="G546" s="2">
-        <v>88979</v>
+        <v>78575</v>
       </c>
       <c r="H546" s="2">
-        <v>88879</v>
+        <v>78475</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>339</v>
+        <v>14</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="E547" s="2">
-        <v>94004</v>
+        <v>88215</v>
       </c>
       <c r="F547" s="2">
-        <v>94004</v>
+        <v>88215</v>
       </c>
       <c r="G547" s="2">
-        <v>93904</v>
+        <v>88115</v>
       </c>
       <c r="H547" s="2">
-        <v>93804</v>
+        <v>88015</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>339</v>
+        <v>877</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1136</v>
+        <v>1132</v>
       </c>
       <c r="E548" s="2">
-        <v>62375</v>
+        <v>423994</v>
       </c>
       <c r="F548" s="2">
-        <v>62375</v>
+        <v>419956</v>
       </c>
       <c r="G548" s="2">
-        <v>62275</v>
+        <v>411880</v>
       </c>
       <c r="H548" s="2">
-        <v>62175</v>
+        <v>407842</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1137</v>
+        <v>1133</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>339</v>
+        <v>877</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="E549" s="2">
-        <v>6925</v>
+        <v>84744</v>
       </c>
       <c r="F549" s="2">
-        <v>6925</v>
+        <v>83937</v>
       </c>
       <c r="G549" s="2">
-        <v>6825</v>
+        <v>82323</v>
       </c>
       <c r="H549" s="2">
-        <v>6725</v>
+        <v>81516</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>339</v>
+        <v>877</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="E550" s="2">
-        <v>10185</v>
+        <v>847961</v>
       </c>
       <c r="F550" s="2">
-        <v>10185</v>
+        <v>839885</v>
       </c>
       <c r="G550" s="2">
-        <v>10085</v>
+        <v>823734</v>
       </c>
       <c r="H550" s="2">
-        <v>9985</v>
+        <v>815658</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>339</v>
+        <v>877</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="E551" s="2">
-        <v>16025</v>
+        <v>16879</v>
       </c>
       <c r="F551" s="2">
-        <v>16025</v>
+        <v>16718</v>
       </c>
       <c r="G551" s="2">
-        <v>15925</v>
+        <v>16397</v>
       </c>
       <c r="H551" s="2">
-        <v>15825</v>
+        <v>16236</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>339</v>
+        <v>877</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="E552" s="2">
-        <v>26350</v>
+        <v>169462</v>
       </c>
       <c r="F552" s="2">
-        <v>26350</v>
+        <v>167848</v>
       </c>
       <c r="G552" s="2">
-        <v>26250</v>
+        <v>164620</v>
       </c>
       <c r="H552" s="2">
-        <v>26150</v>
+        <v>163006</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="E553" s="2">
-        <v>38225</v>
+        <v>47400</v>
       </c>
       <c r="F553" s="2">
-        <v>38225</v>
+        <v>47400</v>
       </c>
       <c r="G553" s="2">
-        <v>38125</v>
+        <v>47300</v>
       </c>
       <c r="H553" s="2">
-        <v>38025</v>
+        <v>47200</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="E554" s="2">
-        <v>11165</v>
+        <v>14760</v>
       </c>
       <c r="F554" s="2">
-        <v>11165</v>
+        <v>14760</v>
       </c>
       <c r="G554" s="2">
-        <v>11065</v>
+        <v>14660</v>
       </c>
       <c r="H554" s="2">
-        <v>10965</v>
+        <v>14560</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="E555" s="2">
-        <v>98100</v>
+        <v>4260</v>
       </c>
       <c r="F555" s="2">
-        <v>98100</v>
+        <v>4260</v>
       </c>
       <c r="G555" s="2">
-        <v>98000</v>
+        <v>4160</v>
       </c>
       <c r="H555" s="2">
-        <v>97900</v>
+        <v>4060</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="E556" s="2">
-        <v>16045</v>
+        <v>60450</v>
       </c>
       <c r="F556" s="2">
-        <v>16045</v>
+        <v>60450</v>
       </c>
       <c r="G556" s="2">
-        <v>15945</v>
+        <v>60350</v>
       </c>
       <c r="H556" s="2">
-        <v>15845</v>
+        <v>60250</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="E557" s="2">
-        <v>149045</v>
+        <v>6500</v>
       </c>
       <c r="F557" s="2">
-        <v>149045</v>
+        <v>6500</v>
       </c>
       <c r="G557" s="2">
-        <v>148945</v>
+        <v>6400</v>
       </c>
       <c r="H557" s="2">
-        <v>148845</v>
+        <v>6300</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="E558" s="2">
-        <v>20900</v>
+        <v>18850</v>
       </c>
       <c r="F558" s="2">
-        <v>20900</v>
+        <v>18850</v>
       </c>
       <c r="G558" s="2">
-        <v>20800</v>
+        <v>18750</v>
       </c>
       <c r="H558" s="2">
-        <v>20700</v>
+        <v>18650</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="E559" s="2">
-        <v>197266</v>
+        <v>30450</v>
       </c>
       <c r="F559" s="2">
-        <v>197266</v>
+        <v>30450</v>
       </c>
       <c r="G559" s="2">
-        <v>197166</v>
+        <v>30350</v>
       </c>
       <c r="H559" s="2">
-        <v>197066</v>
+        <v>30250</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="E560" s="2">
-        <v>25825</v>
+        <v>33900</v>
       </c>
       <c r="F560" s="2">
-        <v>25825</v>
+        <v>33900</v>
       </c>
       <c r="G560" s="2">
-        <v>25725</v>
+        <v>33800</v>
       </c>
       <c r="H560" s="2">
-        <v>25625</v>
+        <v>33700</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="E561" s="2">
-        <v>30815</v>
+        <v>20400</v>
       </c>
       <c r="F561" s="2">
-        <v>30815</v>
+        <v>20400</v>
       </c>
       <c r="G561" s="2">
-        <v>30715</v>
+        <v>20300</v>
       </c>
       <c r="H561" s="2">
-        <v>30615</v>
+        <v>20200</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="E562" s="2">
-        <v>297165</v>
+        <v>90775</v>
       </c>
       <c r="F562" s="2">
-        <v>297165</v>
+        <v>90775</v>
       </c>
       <c r="G562" s="2">
-        <v>297065</v>
+        <v>90675</v>
       </c>
       <c r="H562" s="2">
-        <v>296965</v>
+        <v>90575</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="E563" s="2">
-        <v>39805</v>
+        <v>124875</v>
       </c>
       <c r="F563" s="2">
-        <v>39805</v>
+        <v>124875</v>
       </c>
       <c r="G563" s="2">
-        <v>39705</v>
+        <v>124775</v>
       </c>
       <c r="H563" s="2">
-        <v>39605</v>
+        <v>124675</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="E564" s="2">
-        <v>394925</v>
+        <v>72925</v>
       </c>
       <c r="F564" s="2">
-        <v>394925</v>
+        <v>72925</v>
       </c>
       <c r="G564" s="2">
-        <v>394825</v>
+        <v>72825</v>
       </c>
       <c r="H564" s="2">
-        <v>394725</v>
+        <v>72725</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="E565" s="2">
-        <v>6220</v>
+        <v>156975</v>
       </c>
       <c r="F565" s="2">
-        <v>6220</v>
+        <v>155480</v>
       </c>
       <c r="G565" s="2">
-        <v>6120</v>
+        <v>152490</v>
       </c>
       <c r="H565" s="2">
-        <v>6020</v>
+        <v>150995</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="E566" s="2">
-        <v>49420</v>
+        <v>320880</v>
       </c>
       <c r="F566" s="2">
-        <v>49420</v>
+        <v>317824</v>
       </c>
       <c r="G566" s="2">
-        <v>49320</v>
+        <v>311712</v>
       </c>
       <c r="H566" s="2">
-        <v>49220</v>
+        <v>308656</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="E567" s="2">
-        <v>491566</v>
+        <v>807444</v>
       </c>
       <c r="F567" s="2">
-        <v>491566</v>
+        <v>799754</v>
       </c>
       <c r="G567" s="2">
-        <v>491466</v>
+        <v>784374</v>
       </c>
       <c r="H567" s="2">
-        <v>491366</v>
+        <v>776684</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="E568" s="2">
-        <v>59225</v>
+        <v>108760</v>
       </c>
       <c r="F568" s="2">
-        <v>59225</v>
+        <v>107724</v>
       </c>
       <c r="G568" s="2">
-        <v>59125</v>
+        <v>105653</v>
       </c>
       <c r="H568" s="2">
-        <v>59025</v>
+        <v>104617</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="E569" s="2">
-        <v>68930</v>
+        <v>1085415</v>
       </c>
       <c r="F569" s="2">
-        <v>68930</v>
+        <v>1075078</v>
       </c>
       <c r="G569" s="2">
-        <v>68830</v>
+        <v>1054404</v>
       </c>
       <c r="H569" s="2">
-        <v>68730</v>
+        <v>1044066</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1180</v>
+        <v>1178</v>
       </c>
       <c r="E570" s="2">
-        <v>78395</v>
+        <v>1121336</v>
       </c>
       <c r="F570" s="2">
-        <v>78395</v>
+        <v>1110657</v>
       </c>
       <c r="G570" s="2">
-        <v>78295</v>
+        <v>1089298</v>
       </c>
       <c r="H570" s="2">
-        <v>78195</v>
+        <v>1078618</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="E571" s="2">
-        <v>88215</v>
+        <v>163127</v>
       </c>
       <c r="F571" s="2">
-        <v>88215</v>
+        <v>161573</v>
       </c>
       <c r="G571" s="2">
-        <v>88115</v>
+        <v>158466</v>
       </c>
       <c r="H571" s="2">
-        <v>88015</v>
+        <v>156913</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="E572" s="2">
-        <v>399623</v>
+        <v>217494</v>
       </c>
       <c r="F572" s="2">
-        <v>395817</v>
+        <v>215422</v>
       </c>
       <c r="G572" s="2">
-        <v>388205</v>
+        <v>211280</v>
       </c>
       <c r="H572" s="2">
-        <v>384399</v>
+        <v>209208</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="E573" s="2">
-        <v>79872</v>
+        <v>271860</v>
       </c>
       <c r="F573" s="2">
-        <v>79112</v>
+        <v>269271</v>
       </c>
       <c r="G573" s="2">
-        <v>77590</v>
+        <v>264092</v>
       </c>
       <c r="H573" s="2">
-        <v>76830</v>
+        <v>261503</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
       <c r="E574" s="2">
-        <v>799218</v>
+        <v>326227</v>
       </c>
       <c r="F574" s="2">
-        <v>791606</v>
+        <v>323120</v>
       </c>
       <c r="G574" s="2">
-        <v>776383</v>
+        <v>316906</v>
       </c>
       <c r="H574" s="2">
-        <v>768772</v>
+        <v>313799</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="E575" s="2">
-        <v>15908</v>
+        <v>377680</v>
       </c>
       <c r="F575" s="2">
-        <v>15756</v>
+        <v>374083</v>
       </c>
       <c r="G575" s="2">
-        <v>15453</v>
+        <v>366889</v>
       </c>
       <c r="H575" s="2">
-        <v>15302</v>
+        <v>363292</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>922</v>
+        <v>1173</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="E576" s="2">
-        <v>159719</v>
+        <v>434959</v>
       </c>
       <c r="F576" s="2">
-        <v>158198</v>
+        <v>430817</v>
       </c>
       <c r="G576" s="2">
-        <v>155155</v>
+        <v>422532</v>
       </c>
       <c r="H576" s="2">
-        <v>153634</v>
+        <v>418389</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>42</v>
+        <v>1173</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="E577" s="2">
-        <v>56640</v>
+        <v>486414</v>
       </c>
       <c r="F577" s="2">
-        <v>56640</v>
+        <v>481781</v>
       </c>
       <c r="G577" s="2">
-        <v>56540</v>
+        <v>472516</v>
       </c>
       <c r="H577" s="2">
-        <v>56440</v>
+        <v>467884</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>42</v>
+        <v>1173</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="E578" s="2">
-        <v>15560</v>
+        <v>54393</v>
       </c>
       <c r="F578" s="2">
-        <v>15560</v>
+        <v>53875</v>
       </c>
       <c r="G578" s="2">
-        <v>15460</v>
+        <v>52839</v>
       </c>
       <c r="H578" s="2">
-        <v>15360</v>
+        <v>52321</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>42</v>
+        <v>1173</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="E579" s="2">
-        <v>4425</v>
+        <v>542721</v>
       </c>
       <c r="F579" s="2">
-        <v>4425</v>
+        <v>537552</v>
       </c>
       <c r="G579" s="2">
-        <v>4325</v>
+        <v>527215</v>
       </c>
       <c r="H579" s="2">
-        <v>4225</v>
+        <v>522046</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="E580" s="2">
-        <v>60450</v>
+        <v>597088</v>
       </c>
       <c r="F580" s="2">
-        <v>60450</v>
+        <v>591401</v>
       </c>
       <c r="G580" s="2">
-        <v>60350</v>
+        <v>580028</v>
       </c>
       <c r="H580" s="2">
-        <v>60250</v>
+        <v>574342</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="E581" s="2">
-        <v>57425</v>
+        <v>651455</v>
       </c>
       <c r="F581" s="2">
-        <v>57425</v>
+        <v>645250</v>
       </c>
       <c r="G581" s="2">
-        <v>57325</v>
+        <v>632842</v>
       </c>
       <c r="H581" s="2">
-        <v>57225</v>
+        <v>626637</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="E582" s="2">
-        <v>6500</v>
+        <v>760187</v>
       </c>
       <c r="F582" s="2">
-        <v>6500</v>
+        <v>752948</v>
       </c>
       <c r="G582" s="2">
-        <v>6400</v>
+        <v>738468</v>
       </c>
       <c r="H582" s="2">
-        <v>6300</v>
+        <v>731228</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="E583" s="2">
-        <v>18850</v>
+        <v>920374</v>
       </c>
       <c r="F583" s="2">
-        <v>18850</v>
+        <v>911609</v>
       </c>
       <c r="G583" s="2">
-        <v>18750</v>
+        <v>894078</v>
       </c>
       <c r="H583" s="2">
-        <v>18650</v>
+        <v>885312</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1207</v>
+        <v>1205</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="E584" s="2">
-        <v>110925</v>
+        <v>108760</v>
       </c>
       <c r="F584" s="2">
-        <v>110925</v>
+        <v>107724</v>
       </c>
       <c r="G584" s="2">
-        <v>110825</v>
+        <v>105653</v>
       </c>
       <c r="H584" s="2">
-        <v>110725</v>
+        <v>104617</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>14</v>
+        <v>478</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="E585" s="2">
-        <v>30450</v>
+        <v>160001</v>
       </c>
       <c r="F585" s="2">
-        <v>30450</v>
+        <v>158477</v>
       </c>
       <c r="G585" s="2">
-        <v>30350</v>
+        <v>155430</v>
       </c>
       <c r="H585" s="2">
-        <v>30250</v>
+        <v>153906</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="E586" s="2">
-        <v>33900</v>
+        <v>107275</v>
       </c>
       <c r="F586" s="2">
-        <v>33900</v>
+        <v>107275</v>
       </c>
       <c r="G586" s="2">
-        <v>33800</v>
+        <v>107175</v>
       </c>
       <c r="H586" s="2">
-        <v>33700</v>
+        <v>107075</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="E587" s="2">
-        <v>20400</v>
+        <v>36050</v>
       </c>
       <c r="F587" s="2">
-        <v>20400</v>
+        <v>36050</v>
       </c>
       <c r="G587" s="2">
-        <v>20300</v>
+        <v>35950</v>
       </c>
       <c r="H587" s="2">
-        <v>20200</v>
+        <v>35850</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="E588" s="2">
-        <v>90775</v>
+        <v>134100</v>
       </c>
       <c r="F588" s="2">
-        <v>90775</v>
+        <v>134100</v>
       </c>
       <c r="G588" s="2">
-        <v>90675</v>
+        <v>134000</v>
       </c>
       <c r="H588" s="2">
-        <v>90575</v>
+        <v>133900</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="E589" s="2">
-        <v>124875</v>
+        <v>15780</v>
       </c>
       <c r="F589" s="2">
-        <v>124875</v>
+        <v>15780</v>
       </c>
       <c r="G589" s="2">
-        <v>124775</v>
+        <v>15680</v>
       </c>
       <c r="H589" s="2">
-        <v>124675</v>
+        <v>15580</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1036</v>
+        <v>991</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="E590" s="2">
-        <v>72925</v>
+        <v>34260</v>
       </c>
       <c r="F590" s="2">
-        <v>72925</v>
+        <v>34260</v>
       </c>
       <c r="G590" s="2">
-        <v>72825</v>
+        <v>34160</v>
       </c>
       <c r="H590" s="2">
-        <v>72725</v>
+        <v>34060</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1222</v>
+        <v>991</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E591" s="2">
-        <v>156975</v>
+        <v>41725</v>
       </c>
       <c r="F591" s="2">
-        <v>155480</v>
+        <v>41725</v>
       </c>
       <c r="G591" s="2">
-        <v>152490</v>
+        <v>41625</v>
       </c>
       <c r="H591" s="2">
-        <v>150995</v>
+        <v>41525</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="C592" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="D592" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="D592" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E592" s="2">
-        <v>320880</v>
+        <v>68925</v>
       </c>
       <c r="F592" s="2">
-        <v>317824</v>
+        <v>68925</v>
       </c>
       <c r="G592" s="2">
-        <v>311712</v>
+        <v>68825</v>
       </c>
       <c r="H592" s="2">
-        <v>308656</v>
+        <v>68725</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1222</v>
+        <v>343</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="E593" s="2">
-        <v>807444</v>
+        <v>6925</v>
       </c>
       <c r="F593" s="2">
-        <v>799754</v>
+        <v>6925</v>
       </c>
       <c r="G593" s="2">
-        <v>784374</v>
+        <v>6825</v>
       </c>
       <c r="H593" s="2">
-        <v>776684</v>
+        <v>6725</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1229</v>
+        <v>343</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="E594" s="2">
-        <v>108760</v>
+        <v>19625</v>
       </c>
       <c r="F594" s="2">
-        <v>107724</v>
+        <v>19625</v>
       </c>
       <c r="G594" s="2">
-        <v>105653</v>
+        <v>19525</v>
       </c>
       <c r="H594" s="2">
-        <v>104617</v>
+        <v>19425</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1229</v>
+        <v>343</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="E595" s="2">
-        <v>1085415</v>
+        <v>16025</v>
       </c>
       <c r="F595" s="2">
-        <v>1075078</v>
+        <v>16025</v>
       </c>
       <c r="G595" s="2">
-        <v>1054404</v>
+        <v>15925</v>
       </c>
       <c r="H595" s="2">
-        <v>1044066</v>
+        <v>15825</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1229</v>
+        <v>343</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="E596" s="2">
-        <v>1121336</v>
+        <v>21675</v>
       </c>
       <c r="F596" s="2">
-        <v>1110657</v>
+        <v>21675</v>
       </c>
       <c r="G596" s="2">
-        <v>1089298</v>
+        <v>21575</v>
       </c>
       <c r="H596" s="2">
-        <v>1078618</v>
+        <v>21475</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1229</v>
+        <v>343</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="E597" s="2">
-        <v>163127</v>
+        <v>38225</v>
       </c>
       <c r="F597" s="2">
-        <v>161573</v>
+        <v>38225</v>
       </c>
       <c r="G597" s="2">
-        <v>158466</v>
+        <v>38125</v>
       </c>
       <c r="H597" s="2">
-        <v>156913</v>
+        <v>38025</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1229</v>
+        <v>478</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="E598" s="2">
-        <v>217494</v>
+        <v>13067</v>
       </c>
       <c r="F598" s="2">
-        <v>215422</v>
+        <v>12943</v>
       </c>
       <c r="G598" s="2">
-        <v>211280</v>
+        <v>12694</v>
       </c>
       <c r="H598" s="2">
-        <v>209208</v>
+        <v>12569</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1229</v>
+        <v>704</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="E599" s="2">
-        <v>271860</v>
+        <v>31458</v>
       </c>
       <c r="F599" s="2">
-        <v>269271</v>
+        <v>31158</v>
       </c>
       <c r="G599" s="2">
-        <v>264092</v>
+        <v>30559</v>
       </c>
       <c r="H599" s="2">
-        <v>261503</v>
+        <v>30260</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1229</v>
+        <v>704</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="E600" s="2">
-        <v>326227</v>
+        <v>62890</v>
       </c>
       <c r="F600" s="2">
-        <v>323120</v>
+        <v>62291</v>
       </c>
       <c r="G600" s="2">
-        <v>316906</v>
+        <v>61093</v>
       </c>
       <c r="H600" s="2">
-        <v>313799</v>
+        <v>60494</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1229</v>
+        <v>704</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="E601" s="2">
-        <v>377680</v>
+        <v>94322</v>
       </c>
       <c r="F601" s="2">
-        <v>374083</v>
+        <v>93423</v>
       </c>
       <c r="G601" s="2">
-        <v>366889</v>
+        <v>91627</v>
       </c>
       <c r="H601" s="2">
-        <v>363292</v>
+        <v>90728</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="E602" s="2">
-        <v>434959</v>
+        <v>11249</v>
       </c>
       <c r="F602" s="2">
-        <v>430817</v>
+        <v>11249</v>
       </c>
       <c r="G602" s="2">
-        <v>422532</v>
+        <v>11149</v>
       </c>
       <c r="H602" s="2">
-        <v>418389</v>
+        <v>11049</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1248</v>
+        <v>1245</v>
       </c>
       <c r="E603" s="2">
-        <v>486414</v>
+        <v>100370</v>
       </c>
       <c r="F603" s="2">
-        <v>481781</v>
+        <v>100370</v>
       </c>
       <c r="G603" s="2">
-        <v>472516</v>
+        <v>100270</v>
       </c>
       <c r="H603" s="2">
-        <v>467884</v>
+        <v>100170</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="E604" s="2">
-        <v>54393</v>
+        <v>15397</v>
       </c>
       <c r="F604" s="2">
-        <v>53875</v>
+        <v>15397</v>
       </c>
       <c r="G604" s="2">
-        <v>52839</v>
+        <v>15297</v>
       </c>
       <c r="H604" s="2">
-        <v>52321</v>
+        <v>15197</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1252</v>
+        <v>1249</v>
       </c>
       <c r="E605" s="2">
-        <v>542721</v>
+        <v>150525</v>
       </c>
       <c r="F605" s="2">
-        <v>537552</v>
+        <v>150525</v>
       </c>
       <c r="G605" s="2">
-        <v>527215</v>
+        <v>150425</v>
       </c>
       <c r="H605" s="2">
-        <v>522046</v>
+        <v>150325</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="E606" s="2">
-        <v>597088</v>
+        <v>200525</v>
       </c>
       <c r="F606" s="2">
-        <v>591401</v>
+        <v>200525</v>
       </c>
       <c r="G606" s="2">
-        <v>580028</v>
+        <v>200425</v>
       </c>
       <c r="H606" s="2">
-        <v>574342</v>
+        <v>200325</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E607" s="2">
-        <v>652505</v>
+        <v>25402</v>
       </c>
       <c r="F607" s="2">
-        <v>646290</v>
+        <v>25402</v>
       </c>
       <c r="G607" s="2">
-        <v>633862</v>
+        <v>25302</v>
       </c>
       <c r="H607" s="2">
-        <v>627647</v>
+        <v>25202</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="E608" s="2">
-        <v>760187</v>
+        <v>30417</v>
       </c>
       <c r="F608" s="2">
-        <v>752948</v>
+        <v>30417</v>
       </c>
       <c r="G608" s="2">
-        <v>738468</v>
+        <v>30317</v>
       </c>
       <c r="H608" s="2">
-        <v>731228</v>
+        <v>30217</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="E609" s="2">
-        <v>920374</v>
+        <v>300525</v>
       </c>
       <c r="F609" s="2">
-        <v>911609</v>
+        <v>300525</v>
       </c>
       <c r="G609" s="2">
-        <v>894078</v>
+        <v>300425</v>
       </c>
       <c r="H609" s="2">
-        <v>885312</v>
+        <v>300325</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="E610" s="2">
-        <v>108760</v>
+        <v>40450</v>
       </c>
       <c r="F610" s="2">
-        <v>107724</v>
+        <v>40450</v>
       </c>
       <c r="G610" s="2">
-        <v>105653</v>
+        <v>40350</v>
       </c>
       <c r="H610" s="2">
-        <v>104617</v>
+        <v>40250</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>504</v>
+        <v>1242</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="E611" s="2">
-        <v>164947</v>
+        <v>6253</v>
       </c>
       <c r="F611" s="2">
-        <v>163376</v>
+        <v>6253</v>
       </c>
       <c r="G611" s="2">
-        <v>160234</v>
+        <v>6153</v>
       </c>
       <c r="H611" s="2">
-        <v>158663</v>
+        <v>6053</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="E612" s="2">
-        <v>107275</v>
+        <v>50395</v>
       </c>
       <c r="F612" s="2">
-        <v>107275</v>
+        <v>50395</v>
       </c>
       <c r="G612" s="2">
-        <v>107175</v>
+        <v>50295</v>
       </c>
       <c r="H612" s="2">
-        <v>107075</v>
+        <v>50195</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="E613" s="2">
-        <v>36050</v>
+        <v>500525</v>
       </c>
       <c r="F613" s="2">
-        <v>36050</v>
+        <v>500525</v>
       </c>
       <c r="G613" s="2">
-        <v>35950</v>
+        <v>500425</v>
       </c>
       <c r="H613" s="2">
-        <v>35850</v>
+        <v>500325</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="E614" s="2">
-        <v>134710</v>
+        <v>60450</v>
       </c>
       <c r="F614" s="2">
-        <v>134710</v>
+        <v>60450</v>
       </c>
       <c r="G614" s="2">
-        <v>134610</v>
+        <v>60350</v>
       </c>
       <c r="H614" s="2">
-        <v>134510</v>
+        <v>60250</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="E615" s="2">
-        <v>15780</v>
+        <v>70450</v>
       </c>
       <c r="F615" s="2">
-        <v>15780</v>
+        <v>70450</v>
       </c>
       <c r="G615" s="2">
-        <v>15680</v>
+        <v>70350</v>
       </c>
       <c r="H615" s="2">
-        <v>15580</v>
+        <v>70250</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="E616" s="2">
-        <v>31525</v>
+        <v>80450</v>
       </c>
       <c r="F616" s="2">
-        <v>31525</v>
+        <v>80450</v>
       </c>
       <c r="G616" s="2">
-        <v>31425</v>
+        <v>80350</v>
       </c>
       <c r="H616" s="2">
-        <v>31325</v>
+        <v>80250</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1275</v>
+        <v>1272</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
       <c r="E617" s="2">
-        <v>41725</v>
+        <v>90450</v>
       </c>
       <c r="F617" s="2">
-        <v>41725</v>
+        <v>90450</v>
       </c>
       <c r="G617" s="2">
-        <v>41625</v>
+        <v>90350</v>
       </c>
       <c r="H617" s="2">
-        <v>41525</v>
+        <v>90250</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1036</v>
+        <v>1242</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
       <c r="E618" s="2">
-        <v>68925</v>
+        <v>80475</v>
       </c>
       <c r="F618" s="2">
-        <v>68925</v>
+        <v>80475</v>
       </c>
       <c r="G618" s="2">
-        <v>68825</v>
+        <v>80375</v>
       </c>
       <c r="H618" s="2">
-        <v>68725</v>
+        <v>80275</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>339</v>
+        <v>1242</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="E619" s="2">
-        <v>6925</v>
+        <v>8250</v>
       </c>
       <c r="F619" s="2">
-        <v>6925</v>
+        <v>8250</v>
       </c>
       <c r="G619" s="2">
-        <v>6825</v>
+        <v>8150</v>
       </c>
       <c r="H619" s="2">
-        <v>6725</v>
+        <v>8050</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1281</v>
+        <v>1278</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>339</v>
+        <v>1242</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
       <c r="E620" s="2">
-        <v>19625</v>
+        <v>14430</v>
       </c>
       <c r="F620" s="2">
-        <v>19625</v>
+        <v>14430</v>
       </c>
       <c r="G620" s="2">
-        <v>19525</v>
+        <v>14330</v>
       </c>
       <c r="H620" s="2">
-        <v>19425</v>
+        <v>14230</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>339</v>
+        <v>1242</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="E621" s="2">
-        <v>16025</v>
+        <v>100425</v>
       </c>
       <c r="F621" s="2">
-        <v>16025</v>
+        <v>100425</v>
       </c>
       <c r="G621" s="2">
-        <v>15925</v>
+        <v>100325</v>
       </c>
       <c r="H621" s="2">
-        <v>15825</v>
+        <v>100225</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>339</v>
+        <v>1242</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="E622" s="2">
-        <v>21675</v>
+        <v>21575</v>
       </c>
       <c r="F622" s="2">
-        <v>21675</v>
+        <v>21575</v>
       </c>
       <c r="G622" s="2">
-        <v>21575</v>
+        <v>21475</v>
       </c>
       <c r="H622" s="2">
-        <v>21475</v>
+        <v>21375</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>339</v>
+        <v>1242</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="E623" s="2">
-        <v>38225</v>
+        <v>28575</v>
       </c>
       <c r="F623" s="2">
-        <v>38225</v>
+        <v>28575</v>
       </c>
       <c r="G623" s="2">
-        <v>38125</v>
+        <v>28475</v>
       </c>
       <c r="H623" s="2">
-        <v>38025</v>
+        <v>28375</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>504</v>
+        <v>1242</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="E624" s="2">
-        <v>14423</v>
+        <v>35545</v>
       </c>
       <c r="F624" s="2">
-        <v>14285</v>
+        <v>35545</v>
       </c>
       <c r="G624" s="2">
-        <v>14011</v>
+        <v>35445</v>
       </c>
       <c r="H624" s="2">
-        <v>13873</v>
+        <v>35345</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>745</v>
+        <v>1242</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="E625" s="2">
-        <v>28649</v>
+        <v>48475</v>
       </c>
       <c r="F625" s="2">
-        <v>28376</v>
+        <v>48475</v>
       </c>
       <c r="G625" s="2">
-        <v>27831</v>
+        <v>48375</v>
       </c>
       <c r="H625" s="2">
-        <v>27558</v>
+        <v>48275</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>745</v>
+        <v>1242</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="E626" s="2">
-        <v>57272</v>
+        <v>56475</v>
       </c>
       <c r="F626" s="2">
-        <v>56727</v>
+        <v>56475</v>
       </c>
       <c r="G626" s="2">
-        <v>55636</v>
+        <v>56375</v>
       </c>
       <c r="H626" s="2">
-        <v>55090</v>
+        <v>56275</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>745</v>
+        <v>1242</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="E627" s="2">
-        <v>85895</v>
+        <v>64475</v>
       </c>
       <c r="F627" s="2">
-        <v>85077</v>
+        <v>64475</v>
       </c>
       <c r="G627" s="2">
-        <v>83441</v>
+        <v>64375</v>
       </c>
       <c r="H627" s="2">
-        <v>82623</v>
+        <v>64275</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1298</v>
+        <v>1242</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="E628" s="2">
-        <v>11239</v>
+        <v>72475</v>
       </c>
       <c r="F628" s="2">
-        <v>11239</v>
+        <v>72475</v>
       </c>
       <c r="G628" s="2">
-        <v>11139</v>
+        <v>72375</v>
       </c>
       <c r="H628" s="2">
-        <v>11039</v>
+        <v>72275</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1298</v>
+        <v>991</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="E629" s="2">
-        <v>100225</v>
+        <v>17410</v>
       </c>
       <c r="F629" s="2">
-        <v>100225</v>
+        <v>17410</v>
       </c>
       <c r="G629" s="2">
-        <v>100125</v>
+        <v>17310</v>
       </c>
       <c r="H629" s="2">
-        <v>100025</v>
+        <v>17210</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="E630" s="2">
-        <v>15395</v>
+        <v>52700</v>
       </c>
       <c r="F630" s="2">
-        <v>15395</v>
+        <v>52700</v>
       </c>
       <c r="G630" s="2">
-        <v>15295</v>
+        <v>52600</v>
       </c>
       <c r="H630" s="2">
-        <v>15195</v>
+        <v>52500</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
       <c r="E631" s="2">
-        <v>150395</v>
+        <v>6105</v>
       </c>
       <c r="F631" s="2">
-        <v>150395</v>
+        <v>6105</v>
       </c>
       <c r="G631" s="2">
-        <v>150295</v>
+        <v>6005</v>
       </c>
       <c r="H631" s="2">
-        <v>150195</v>
+        <v>5905</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="E632" s="2">
-        <v>200395</v>
+        <v>10330</v>
       </c>
       <c r="F632" s="2">
-        <v>200395</v>
+        <v>10330</v>
       </c>
       <c r="G632" s="2">
-        <v>200295</v>
+        <v>10230</v>
       </c>
       <c r="H632" s="2">
-        <v>200195</v>
+        <v>10130</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E633" s="2">
-        <v>25376</v>
+        <v>11610</v>
       </c>
       <c r="F633" s="2">
-        <v>25376</v>
+        <v>11610</v>
       </c>
       <c r="G633" s="2">
-        <v>25276</v>
+        <v>11510</v>
       </c>
       <c r="H633" s="2">
-        <v>25176</v>
+        <v>11410</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="E634" s="2">
-        <v>30385</v>
+        <v>10805</v>
       </c>
       <c r="F634" s="2">
-        <v>30385</v>
+        <v>10805</v>
       </c>
       <c r="G634" s="2">
-        <v>30285</v>
+        <v>10705</v>
       </c>
       <c r="H634" s="2">
-        <v>30185</v>
+        <v>10605</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="E635" s="2">
-        <v>300395</v>
+        <v>15620</v>
       </c>
       <c r="F635" s="2">
-        <v>300395</v>
+        <v>15620</v>
       </c>
       <c r="G635" s="2">
-        <v>300295</v>
+        <v>15520</v>
       </c>
       <c r="H635" s="2">
-        <v>300195</v>
+        <v>15420</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="E636" s="2">
-        <v>40364</v>
+        <v>19605</v>
       </c>
       <c r="F636" s="2">
-        <v>40364</v>
+        <v>19605</v>
       </c>
       <c r="G636" s="2">
-        <v>40264</v>
+        <v>19505</v>
       </c>
       <c r="H636" s="2">
-        <v>40164</v>
+        <v>19405</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1298</v>
+        <v>343</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="E637" s="2">
-        <v>6248</v>
+        <v>35150</v>
       </c>
       <c r="F637" s="2">
-        <v>6248</v>
+        <v>35150</v>
       </c>
       <c r="G637" s="2">
-        <v>6148</v>
+        <v>35050</v>
       </c>
       <c r="H637" s="2">
-        <v>6048</v>
+        <v>34950</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1298</v>
+        <v>704</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="E638" s="2">
-        <v>50350</v>
+        <v>16737</v>
       </c>
       <c r="F638" s="2">
-        <v>50350</v>
+        <v>16578</v>
       </c>
       <c r="G638" s="2">
-        <v>50250</v>
+        <v>16259</v>
       </c>
       <c r="H638" s="2">
-        <v>50150</v>
+        <v>16099</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1298</v>
+        <v>704</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
       <c r="E639" s="2">
-        <v>500395</v>
+        <v>84145</v>
       </c>
       <c r="F639" s="2">
-        <v>500395</v>
+        <v>83344</v>
       </c>
       <c r="G639" s="2">
-        <v>500295</v>
+        <v>81741</v>
       </c>
       <c r="H639" s="2">
-        <v>500195</v>
+        <v>80939</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1298</v>
+        <v>704</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1323</v>
+        <v>1319</v>
       </c>
       <c r="E640" s="2">
-        <v>60330</v>
+        <v>125753</v>
       </c>
       <c r="F640" s="2">
-        <v>60330</v>
+        <v>124556</v>
       </c>
       <c r="G640" s="2">
-        <v>60230</v>
+        <v>122160</v>
       </c>
       <c r="H640" s="2">
-        <v>60130</v>
+        <v>120963</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1324</v>
+        <v>1320</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1298</v>
+        <v>704</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1325</v>
+        <v>1321</v>
       </c>
       <c r="E641" s="2">
-        <v>70318</v>
+        <v>157185</v>
       </c>
       <c r="F641" s="2">
-        <v>70318</v>
+        <v>155688</v>
       </c>
       <c r="G641" s="2">
-        <v>70218</v>
+        <v>152694</v>
       </c>
       <c r="H641" s="2">
-        <v>70118</v>
+        <v>151197</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1326</v>
+        <v>1322</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="E642" s="2">
-        <v>80288</v>
+        <v>3161</v>
       </c>
       <c r="F642" s="2">
-        <v>80288</v>
+        <v>3130</v>
       </c>
       <c r="G642" s="2">
-        <v>80188</v>
+        <v>3070</v>
       </c>
       <c r="H642" s="2">
-        <v>80088</v>
+        <v>3040</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="E643" s="2">
-        <v>90283</v>
+        <v>16121</v>
       </c>
       <c r="F643" s="2">
-        <v>90283</v>
+        <v>15967</v>
       </c>
       <c r="G643" s="2">
-        <v>90183</v>
+        <v>15660</v>
       </c>
       <c r="H643" s="2">
-        <v>90083</v>
+        <v>15507</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="E644" s="2">
-        <v>70345</v>
+        <v>48735</v>
       </c>
       <c r="F644" s="2">
-        <v>70345</v>
+        <v>48271</v>
       </c>
       <c r="G644" s="2">
-        <v>70245</v>
+        <v>47342</v>
       </c>
       <c r="H644" s="2">
-        <v>70145</v>
+        <v>46878</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="E645" s="2">
-        <v>7750</v>
+        <v>81143</v>
       </c>
       <c r="F645" s="2">
-        <v>7750</v>
+        <v>80370</v>
       </c>
       <c r="G645" s="2">
-        <v>7650</v>
+        <v>78825</v>
       </c>
       <c r="H645" s="2">
-        <v>7550</v>
+        <v>78052</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="E646" s="2">
-        <v>14235</v>
+        <v>113741</v>
       </c>
       <c r="F646" s="2">
-        <v>14235</v>
+        <v>112658</v>
       </c>
       <c r="G646" s="2">
-        <v>14135</v>
+        <v>110492</v>
       </c>
       <c r="H646" s="2">
-        <v>14035</v>
+        <v>109408</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E647" s="2">
-        <v>100425</v>
+        <v>162450</v>
       </c>
       <c r="F647" s="2">
-        <v>100425</v>
+        <v>160903</v>
       </c>
       <c r="G647" s="2">
-        <v>100325</v>
+        <v>157808</v>
       </c>
       <c r="H647" s="2">
-        <v>100225</v>
+        <v>156261</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="E648" s="2">
-        <v>21135</v>
+        <v>243755</v>
       </c>
       <c r="F648" s="2">
-        <v>21135</v>
+        <v>241434</v>
       </c>
       <c r="G648" s="2">
-        <v>21035</v>
+        <v>236791</v>
       </c>
       <c r="H648" s="2">
-        <v>20935</v>
+        <v>234469</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1340</v>
+        <v>1337</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
       <c r="E649" s="2">
-        <v>28050</v>
+        <v>487675</v>
       </c>
       <c r="F649" s="2">
-        <v>28050</v>
+        <v>483030</v>
       </c>
       <c r="G649" s="2">
-        <v>27950</v>
+        <v>473741</v>
       </c>
       <c r="H649" s="2">
-        <v>27850</v>
+        <v>469097</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="E650" s="2">
-        <v>34950</v>
+        <v>812900</v>
       </c>
       <c r="F650" s="2">
-        <v>34950</v>
+        <v>805158</v>
       </c>
       <c r="G650" s="2">
-        <v>34850</v>
+        <v>789674</v>
       </c>
       <c r="H650" s="2">
-        <v>34750</v>
+        <v>781932</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1298</v>
+        <v>1323</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="E651" s="2">
-        <v>41495</v>
+        <v>1625962</v>
       </c>
       <c r="F651" s="2">
-        <v>41495</v>
+        <v>1610476</v>
       </c>
       <c r="G651" s="2">
-        <v>41395</v>
+        <v>1579506</v>
       </c>
       <c r="H651" s="2">
-        <v>41295</v>
+        <v>1564020</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1298</v>
+        <v>800</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="E652" s="2">
-        <v>49095</v>
+        <v>116025</v>
       </c>
       <c r="F652" s="2">
-        <v>49095</v>
+        <v>116025</v>
       </c>
       <c r="G652" s="2">
-        <v>48995</v>
+        <v>115925</v>
       </c>
       <c r="H652" s="2">
-        <v>48895</v>
+        <v>115825</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1298</v>
+        <v>800</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
       <c r="E653" s="2">
-        <v>56345</v>
+        <v>126025</v>
       </c>
       <c r="F653" s="2">
-        <v>56345</v>
+        <v>126025</v>
       </c>
       <c r="G653" s="2">
-        <v>56245</v>
+        <v>125925</v>
       </c>
       <c r="H653" s="2">
-        <v>56145</v>
+        <v>125825</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1298</v>
+        <v>800</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
       <c r="E654" s="2">
-        <v>63245</v>
+        <v>201025</v>
       </c>
       <c r="F654" s="2">
-        <v>63245</v>
+        <v>201025</v>
       </c>
       <c r="G654" s="2">
-        <v>63145</v>
+        <v>200925</v>
       </c>
       <c r="H654" s="2">
-        <v>63045</v>
+        <v>200825</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1352</v>
+        <v>1349</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1036</v>
+        <v>800</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E655" s="2">
-        <v>17410</v>
+        <v>251025</v>
       </c>
       <c r="F655" s="2">
-        <v>17410</v>
+        <v>251025</v>
       </c>
       <c r="G655" s="2">
-        <v>17310</v>
+        <v>250925</v>
       </c>
       <c r="H655" s="2">
-        <v>17210</v>
+        <v>250825</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>339</v>
+        <v>800</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="E656" s="2">
-        <v>63125</v>
+        <v>301025</v>
       </c>
       <c r="F656" s="2">
-        <v>63125</v>
+        <v>301025</v>
       </c>
       <c r="G656" s="2">
-        <v>63025</v>
+        <v>300925</v>
       </c>
       <c r="H656" s="2">
-        <v>62925</v>
+        <v>300825</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="E657" s="2">
-        <v>7605</v>
+        <v>2189339</v>
       </c>
       <c r="F657" s="2">
-        <v>7605</v>
+        <v>2168488</v>
       </c>
       <c r="G657" s="2">
-        <v>7505</v>
+        <v>2126787</v>
       </c>
       <c r="H657" s="2">
-        <v>7405</v>
+        <v>2105936</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1358</v>
+        <v>1355</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>339</v>
+        <v>704</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="E658" s="2">
-        <v>11645</v>
+        <v>269893</v>
       </c>
       <c r="F658" s="2">
-        <v>11645</v>
+        <v>267323</v>
       </c>
       <c r="G658" s="2">
-        <v>11545</v>
+        <v>262182</v>
       </c>
       <c r="H658" s="2">
-        <v>11445</v>
+        <v>259611</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="E659" s="2">
-        <v>19749</v>
+        <v>90425</v>
       </c>
       <c r="F659" s="2">
-        <v>19749</v>
+        <v>90425</v>
       </c>
       <c r="G659" s="2">
-        <v>19649</v>
+        <v>90325</v>
       </c>
       <c r="H659" s="2">
-        <v>19549</v>
+        <v>90225</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="E660" s="2">
-        <v>10665</v>
+        <v>92900</v>
       </c>
       <c r="F660" s="2">
-        <v>10665</v>
+        <v>92900</v>
       </c>
       <c r="G660" s="2">
-        <v>10565</v>
+        <v>92800</v>
       </c>
       <c r="H660" s="2">
-        <v>10465</v>
+        <v>92700</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="E661" s="2">
-        <v>22260</v>
+        <v>33825</v>
       </c>
       <c r="F661" s="2">
-        <v>22260</v>
+        <v>33825</v>
       </c>
       <c r="G661" s="2">
-        <v>22160</v>
+        <v>33725</v>
       </c>
       <c r="H661" s="2">
-        <v>22060</v>
+        <v>33625</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1366</v>
+        <v>1363</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1367</v>
+        <v>1364</v>
       </c>
       <c r="E662" s="2">
-        <v>28034</v>
+        <v>38575</v>
       </c>
       <c r="F662" s="2">
-        <v>28034</v>
+        <v>38575</v>
       </c>
       <c r="G662" s="2">
-        <v>27934</v>
+        <v>38475</v>
       </c>
       <c r="H662" s="2">
-        <v>27834</v>
+        <v>38375</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1368</v>
+        <v>1365</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1369</v>
+        <v>1366</v>
       </c>
       <c r="E663" s="2">
-        <v>38805</v>
+        <v>53425</v>
       </c>
       <c r="F663" s="2">
-        <v>38805</v>
+        <v>53425</v>
       </c>
       <c r="G663" s="2">
-        <v>38705</v>
+        <v>53325</v>
       </c>
       <c r="H663" s="2">
-        <v>38605</v>
+        <v>53225</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1370</v>
+        <v>1367</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>745</v>
+        <v>343</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1371</v>
+        <v>1368</v>
       </c>
       <c r="E664" s="2">
-        <v>14577</v>
+        <v>192445</v>
       </c>
       <c r="F664" s="2">
-        <v>14438</v>
+        <v>192445</v>
       </c>
       <c r="G664" s="2">
-        <v>14161</v>
+        <v>192345</v>
       </c>
       <c r="H664" s="2">
-        <v>14022</v>
+        <v>192245</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1372</v>
+        <v>1369</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>745</v>
+        <v>343</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1373</v>
+        <v>1370</v>
       </c>
       <c r="E665" s="2">
-        <v>72467</v>
+        <v>73425</v>
       </c>
       <c r="F665" s="2">
-        <v>71777</v>
+        <v>73425</v>
       </c>
       <c r="G665" s="2">
-        <v>70396</v>
+        <v>73325</v>
       </c>
       <c r="H665" s="2">
-        <v>69706</v>
+        <v>73225</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>745</v>
+        <v>42</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="E666" s="2">
-        <v>114497</v>
+        <v>8785</v>
       </c>
       <c r="F666" s="2">
-        <v>113407</v>
+        <v>8785</v>
       </c>
       <c r="G666" s="2">
-        <v>111226</v>
+        <v>8685</v>
       </c>
       <c r="H666" s="2">
-        <v>110135</v>
+        <v>8585</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>745</v>
+        <v>42</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="E667" s="2">
-        <v>143115</v>
+        <v>21555</v>
       </c>
       <c r="F667" s="2">
-        <v>141752</v>
+        <v>21555</v>
       </c>
       <c r="G667" s="2">
-        <v>139026</v>
+        <v>21455</v>
       </c>
       <c r="H667" s="2">
-        <v>137663</v>
+        <v>21355</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
       <c r="E668" s="2">
-        <v>3115</v>
+        <v>30000</v>
       </c>
       <c r="F668" s="2">
-        <v>3086</v>
+        <v>30000</v>
       </c>
       <c r="G668" s="2">
-        <v>3026</v>
+        <v>29900</v>
       </c>
       <c r="H668" s="2">
-        <v>2997</v>
+        <v>29800</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="E669" s="2">
-        <v>14712</v>
+        <v>27105</v>
       </c>
       <c r="F669" s="2">
-        <v>14571</v>
+        <v>27105</v>
       </c>
       <c r="G669" s="2">
-        <v>14291</v>
+        <v>27005</v>
       </c>
       <c r="H669" s="2">
-        <v>14151</v>
+        <v>26905</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="E670" s="2">
-        <v>44988</v>
+        <v>12955</v>
       </c>
       <c r="F670" s="2">
-        <v>44560</v>
+        <v>12955</v>
       </c>
       <c r="G670" s="2">
-        <v>43703</v>
+        <v>12855</v>
       </c>
       <c r="H670" s="2">
-        <v>43274</v>
+        <v>12755</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="E671" s="2">
-        <v>74984</v>
+        <v>22669</v>
       </c>
       <c r="F671" s="2">
-        <v>74270</v>
+        <v>22669</v>
       </c>
       <c r="G671" s="2">
-        <v>72841</v>
+        <v>22569</v>
       </c>
       <c r="H671" s="2">
-        <v>72127</v>
+        <v>22469</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1387</v>
+        <v>1383</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1388</v>
+        <v>1384</v>
       </c>
       <c r="E672" s="2">
-        <v>105653</v>
+        <v>30167</v>
       </c>
       <c r="F672" s="2">
-        <v>104647</v>
+        <v>30167</v>
       </c>
       <c r="G672" s="2">
-        <v>102634</v>
+        <v>30067</v>
       </c>
       <c r="H672" s="2">
-        <v>101628</v>
+        <v>29967</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="E673" s="2">
-        <v>150460</v>
+        <v>43837</v>
       </c>
       <c r="F673" s="2">
-        <v>149027</v>
+        <v>43837</v>
       </c>
       <c r="G673" s="2">
-        <v>146161</v>
+        <v>43737</v>
       </c>
       <c r="H673" s="2">
-        <v>144728</v>
+        <v>43637</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1379</v>
+        <v>42</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="E674" s="2">
-        <v>225436</v>
+        <v>59127</v>
       </c>
       <c r="F674" s="2">
-        <v>223289</v>
+        <v>59127</v>
       </c>
       <c r="G674" s="2">
-        <v>218995</v>
+        <v>59027</v>
       </c>
       <c r="H674" s="2">
-        <v>216848</v>
+        <v>58927</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1379</v>
+        <v>392</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="E675" s="2">
-        <v>445194</v>
+        <v>17820</v>
       </c>
       <c r="F675" s="2">
-        <v>440954</v>
+        <v>17820</v>
       </c>
       <c r="G675" s="2">
-        <v>432474</v>
+        <v>17720</v>
       </c>
       <c r="H675" s="2">
-        <v>428234</v>
+        <v>17620</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1379</v>
+        <v>568</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="E676" s="2">
-        <v>742069</v>
+        <v>350995</v>
       </c>
       <c r="F676" s="2">
-        <v>735001</v>
+        <v>350995</v>
       </c>
       <c r="G676" s="2">
-        <v>720867</v>
+        <v>350895</v>
       </c>
       <c r="H676" s="2">
-        <v>713799</v>
+        <v>350795</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1379</v>
+        <v>491</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="E677" s="2">
-        <v>1502024</v>
+        <v>92651</v>
       </c>
       <c r="F677" s="2">
-        <v>1487719</v>
+        <v>91769</v>
       </c>
       <c r="G677" s="2">
-        <v>1459109</v>
+        <v>90004</v>
       </c>
       <c r="H677" s="2">
-        <v>1444804</v>
+        <v>89121</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1085</v>
+        <v>491</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="E678" s="2">
-        <v>12364</v>
+        <v>46181</v>
       </c>
       <c r="F678" s="2">
-        <v>12246</v>
+        <v>45741</v>
       </c>
       <c r="G678" s="2">
-        <v>12011</v>
+        <v>44862</v>
       </c>
       <c r="H678" s="2">
-        <v>11893</v>
+        <v>44422</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1085</v>
+        <v>491</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="E679" s="2">
-        <v>271478</v>
+        <v>27883</v>
       </c>
       <c r="F679" s="2">
-        <v>268892</v>
+        <v>27617</v>
       </c>
       <c r="G679" s="2">
-        <v>263721</v>
+        <v>27086</v>
       </c>
       <c r="H679" s="2">
-        <v>261136</v>
+        <v>26821</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1085</v>
+        <v>83</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="E680" s="2">
-        <v>408882</v>
+        <v>43996</v>
       </c>
       <c r="F680" s="2">
-        <v>404987</v>
+        <v>43577</v>
       </c>
       <c r="G680" s="2">
-        <v>397199</v>
+        <v>42739</v>
       </c>
       <c r="H680" s="2">
-        <v>393305</v>
+        <v>42320</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1085</v>
+        <v>83</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="E681" s="2">
-        <v>49665</v>
+        <v>15514</v>
       </c>
       <c r="F681" s="2">
-        <v>49192</v>
+        <v>15366</v>
       </c>
       <c r="G681" s="2">
-        <v>48246</v>
+        <v>15071</v>
       </c>
       <c r="H681" s="2">
-        <v>47773</v>
+        <v>14923</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1407</v>
+        <v>1403</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1085</v>
+        <v>890</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1408</v>
+        <v>1404</v>
       </c>
       <c r="E682" s="2">
-        <v>61524</v>
+        <v>27190</v>
       </c>
       <c r="F682" s="2">
-        <v>60938</v>
+        <v>26931</v>
       </c>
       <c r="G682" s="2">
-        <v>59766</v>
+        <v>26413</v>
       </c>
       <c r="H682" s="2">
-        <v>59180</v>
+        <v>26154</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1409</v>
+        <v>1405</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1085</v>
+        <v>890</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="E683" s="2">
-        <v>616439</v>
+        <v>81517</v>
       </c>
       <c r="F683" s="2">
-        <v>610568</v>
+        <v>80740</v>
       </c>
       <c r="G683" s="2">
-        <v>598827</v>
+        <v>79188</v>
       </c>
       <c r="H683" s="2">
-        <v>592956</v>
+        <v>78411</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1085</v>
+        <v>1408</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="E684" s="2">
-        <v>93108</v>
+        <v>77625</v>
       </c>
       <c r="F684" s="2">
-        <v>92221</v>
+        <v>76886</v>
       </c>
       <c r="G684" s="2">
-        <v>90447</v>
+        <v>75408</v>
       </c>
       <c r="H684" s="2">
-        <v>89561</v>
+        <v>74668</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>845</v>
+        <v>1408</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
       <c r="E685" s="2">
-        <v>116025</v>
+        <v>155241</v>
       </c>
       <c r="F685" s="2">
-        <v>116025</v>
+        <v>153763</v>
       </c>
       <c r="G685" s="2">
-        <v>115925</v>
+        <v>150806</v>
       </c>
       <c r="H685" s="2">
-        <v>115825</v>
+        <v>149327</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>845</v>
+        <v>1408</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
       <c r="E686" s="2">
-        <v>126025</v>
+        <v>399290</v>
       </c>
       <c r="F686" s="2">
-        <v>126025</v>
+        <v>395487</v>
       </c>
       <c r="G686" s="2">
-        <v>125925</v>
+        <v>387882</v>
       </c>
       <c r="H686" s="2">
-        <v>125825</v>
+        <v>384079</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>845</v>
+        <v>1408</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="E687" s="2">
-        <v>201025</v>
+        <v>799462</v>
       </c>
       <c r="F687" s="2">
-        <v>201025</v>
+        <v>791848</v>
       </c>
       <c r="G687" s="2">
-        <v>200925</v>
+        <v>776620</v>
       </c>
       <c r="H687" s="2">
-        <v>200825</v>
+        <v>769006</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>845</v>
+        <v>1408</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
       <c r="E688" s="2">
-        <v>251025</v>
+        <v>1504400</v>
       </c>
       <c r="F688" s="2">
-        <v>251025</v>
+        <v>1490072</v>
       </c>
       <c r="G688" s="2">
-        <v>250925</v>
+        <v>1461417</v>
       </c>
       <c r="H688" s="2">
-        <v>250825</v>
+        <v>1447090</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>845</v>
+        <v>1408</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
       <c r="E689" s="2">
-        <v>301025</v>
+        <v>2664627</v>
       </c>
       <c r="F689" s="2">
-        <v>301025</v>
+        <v>2639250</v>
       </c>
       <c r="G689" s="2">
-        <v>300925</v>
+        <v>2588495</v>
       </c>
       <c r="H689" s="2">
-        <v>300825</v>
+        <v>2563117</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>745</v>
+        <v>1408</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="E690" s="2">
-        <v>1965626</v>
+        <v>6657411</v>
       </c>
       <c r="F690" s="2">
-        <v>1946906</v>
+        <v>6594007</v>
       </c>
       <c r="G690" s="2">
-        <v>1909466</v>
+        <v>6467199</v>
       </c>
       <c r="H690" s="2">
-        <v>1890745</v>
+        <v>6403795</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>745</v>
+        <v>1408</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
       <c r="E691" s="2">
-        <v>246177</v>
+        <v>8881845</v>
       </c>
       <c r="F691" s="2">
-        <v>243832</v>
+        <v>8797256</v>
       </c>
       <c r="G691" s="2">
-        <v>239143</v>
+        <v>8628078</v>
       </c>
       <c r="H691" s="2">
-        <v>236799</v>
+        <v>8543489</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1428</v>
+        <v>1426</v>
       </c>
       <c r="E692" s="2">
-        <v>90425</v>
+        <v>13852</v>
       </c>
       <c r="F692" s="2">
-        <v>90425</v>
+        <v>13720</v>
       </c>
       <c r="G692" s="2">
-        <v>90325</v>
+        <v>13456</v>
       </c>
       <c r="H692" s="2">
-        <v>90225</v>
+        <v>13324</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1430</v>
+        <v>1428</v>
       </c>
       <c r="E693" s="2">
-        <v>92900</v>
+        <v>27869</v>
       </c>
       <c r="F693" s="2">
-        <v>92900</v>
+        <v>27604</v>
       </c>
       <c r="G693" s="2">
-        <v>92800</v>
+        <v>27073</v>
       </c>
       <c r="H693" s="2">
-        <v>92700</v>
+        <v>26807</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1431</v>
+        <v>1429</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1432</v>
+        <v>1430</v>
       </c>
       <c r="E694" s="2">
-        <v>33825</v>
+        <v>41549</v>
       </c>
       <c r="F694" s="2">
-        <v>33825</v>
+        <v>41153</v>
       </c>
       <c r="G694" s="2">
-        <v>33725</v>
+        <v>40361</v>
       </c>
       <c r="H694" s="2">
-        <v>33625</v>
+        <v>39966</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>1433</v>
+        <v>1431</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>1434</v>
+        <v>1432</v>
       </c>
       <c r="E695" s="2">
-        <v>38575</v>
+        <v>69231</v>
       </c>
       <c r="F695" s="2">
-        <v>38575</v>
+        <v>68571</v>
       </c>
       <c r="G695" s="2">
-        <v>38475</v>
+        <v>67253</v>
       </c>
       <c r="H695" s="2">
-        <v>38375</v>
+        <v>66593</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>1435</v>
+        <v>1433</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>1436</v>
+        <v>1434</v>
       </c>
       <c r="E696" s="2">
-        <v>53425</v>
+        <v>55745</v>
       </c>
       <c r="F696" s="2">
-        <v>53425</v>
+        <v>55214</v>
       </c>
       <c r="G696" s="2">
-        <v>53325</v>
+        <v>54152</v>
       </c>
       <c r="H696" s="2">
-        <v>53225</v>
+        <v>53621</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>1437</v>
+        <v>1435</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>1438</v>
+        <v>1436</v>
       </c>
       <c r="E697" s="2">
-        <v>186000</v>
+        <v>111465</v>
       </c>
       <c r="F697" s="2">
-        <v>186000</v>
+        <v>110403</v>
       </c>
       <c r="G697" s="2">
-        <v>185900</v>
+        <v>108280</v>
       </c>
       <c r="H697" s="2">
-        <v>185800</v>
+        <v>107219</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1439</v>
+        <v>1437</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>339</v>
+        <v>1425</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
       <c r="E698" s="2">
-        <v>73425</v>
+        <v>138434</v>
       </c>
       <c r="F698" s="2">
-        <v>73425</v>
+        <v>137116</v>
       </c>
       <c r="G698" s="2">
-        <v>73325</v>
+        <v>134479</v>
       </c>
       <c r="H698" s="2">
-        <v>73225</v>
+        <v>133160</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>1441</v>
+        <v>1439</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>1442</v>
+        <v>1425</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
       <c r="E699" s="2">
-        <v>330146</v>
+        <v>276841</v>
       </c>
       <c r="F699" s="2">
-        <v>327002</v>
+        <v>274204</v>
       </c>
       <c r="G699" s="2">
-        <v>320714</v>
+        <v>268931</v>
       </c>
       <c r="H699" s="2">
-        <v>317569</v>
+        <v>266295</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
       <c r="C700" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>1442</v>
       </c>
-      <c r="D700" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E700" s="2">
-        <v>48221</v>
+        <v>692062</v>
       </c>
       <c r="F700" s="2">
-        <v>47762</v>
+        <v>685471</v>
       </c>
       <c r="G700" s="2">
-        <v>46844</v>
+        <v>672289</v>
       </c>
       <c r="H700" s="2">
-        <v>46384</v>
+        <v>665698</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>1447</v>
+        <v>1445</v>
       </c>
       <c r="E701" s="2">
-        <v>45596</v>
+        <v>4100</v>
       </c>
       <c r="F701" s="2">
-        <v>45162</v>
+        <v>4061</v>
       </c>
       <c r="G701" s="2">
-        <v>44294</v>
+        <v>3983</v>
       </c>
       <c r="H701" s="2">
-        <v>43859</v>
+        <v>3944</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>1448</v>
+        <v>1446</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
       <c r="E702" s="2">
-        <v>8175</v>
+        <v>6830</v>
       </c>
       <c r="F702" s="2">
-        <v>8175</v>
+        <v>6765</v>
       </c>
       <c r="G702" s="2">
-        <v>8075</v>
+        <v>6635</v>
       </c>
       <c r="H702" s="2">
-        <v>7975</v>
+        <v>6570</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>1450</v>
+        <v>1448</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>1451</v>
+        <v>1449</v>
       </c>
       <c r="E703" s="2">
-        <v>21570</v>
+        <v>13766</v>
       </c>
       <c r="F703" s="2">
-        <v>21570</v>
+        <v>13634</v>
       </c>
       <c r="G703" s="2">
-        <v>21470</v>
+        <v>13372</v>
       </c>
       <c r="H703" s="2">
-        <v>21370</v>
+        <v>13241</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>1452</v>
+        <v>1450</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1453</v>
+        <v>1451</v>
       </c>
       <c r="E704" s="2">
-        <v>29850</v>
+        <v>68696</v>
       </c>
       <c r="F704" s="2">
-        <v>29850</v>
+        <v>68042</v>
       </c>
       <c r="G704" s="2">
-        <v>29750</v>
+        <v>66734</v>
       </c>
       <c r="H704" s="2">
-        <v>29650</v>
+        <v>66079</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>1454</v>
+        <v>1452</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>1455</v>
+        <v>1453</v>
       </c>
       <c r="E705" s="2">
-        <v>27105</v>
+        <v>99461</v>
       </c>
       <c r="F705" s="2">
-        <v>27105</v>
+        <v>98514</v>
       </c>
       <c r="G705" s="2">
-        <v>27005</v>
+        <v>96620</v>
       </c>
       <c r="H705" s="2">
-        <v>26905</v>
+        <v>95672</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1457</v>
+        <v>1455</v>
       </c>
       <c r="E706" s="2">
-        <v>12955</v>
+        <v>137576</v>
       </c>
       <c r="F706" s="2">
-        <v>12955</v>
+        <v>136266</v>
       </c>
       <c r="G706" s="2">
-        <v>12855</v>
+        <v>133646</v>
       </c>
       <c r="H706" s="2">
-        <v>12755</v>
+        <v>132335</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1458</v>
+        <v>1456</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1459</v>
+        <v>1457</v>
       </c>
       <c r="E707" s="2">
-        <v>22669</v>
+        <v>274286</v>
       </c>
       <c r="F707" s="2">
-        <v>22669</v>
+        <v>271674</v>
       </c>
       <c r="G707" s="2">
-        <v>22569</v>
+        <v>266450</v>
       </c>
       <c r="H707" s="2">
-        <v>22469</v>
+        <v>263837</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1460</v>
+        <v>1458</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>1461</v>
+        <v>1459</v>
       </c>
       <c r="E708" s="2">
-        <v>30167</v>
+        <v>343691</v>
       </c>
       <c r="F708" s="2">
-        <v>30167</v>
+        <v>340418</v>
       </c>
       <c r="G708" s="2">
-        <v>30067</v>
+        <v>333872</v>
       </c>
       <c r="H708" s="2">
-        <v>29967</v>
+        <v>330598</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1462</v>
+        <v>1460</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>1463</v>
+        <v>1461</v>
       </c>
       <c r="E709" s="2">
-        <v>43750</v>
+        <v>687356</v>
       </c>
       <c r="F709" s="2">
-        <v>43750</v>
+        <v>680810</v>
       </c>
       <c r="G709" s="2">
-        <v>43650</v>
+        <v>667718</v>
       </c>
       <c r="H709" s="2">
-        <v>43550</v>
+        <v>661171</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1464</v>
+        <v>1462</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>42</v>
+        <v>1444</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>1465</v>
+        <v>1463</v>
       </c>
       <c r="E710" s="2">
-        <v>59127</v>
+        <v>1374581</v>
       </c>
       <c r="F710" s="2">
-        <v>59127</v>
+        <v>1361490</v>
       </c>
       <c r="G710" s="2">
-        <v>59027</v>
+        <v>1335308</v>
       </c>
       <c r="H710" s="2">
-        <v>58927</v>
+        <v>1322216</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>1466</v>
+        <v>1464</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>388</v>
+        <v>1444</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="E711" s="2">
-        <v>17820</v>
+        <v>3413366</v>
       </c>
       <c r="F711" s="2">
-        <v>17820</v>
+        <v>3380858</v>
       </c>
       <c r="G711" s="2">
-        <v>17720</v>
+        <v>3315842</v>
       </c>
       <c r="H711" s="2">
-        <v>17620</v>
+        <v>3283333</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>1468</v>
+        <v>1466</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>599</v>
+        <v>1444</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>1469</v>
+        <v>1467</v>
       </c>
       <c r="E712" s="2">
-        <v>350995</v>
+        <v>5120246</v>
       </c>
       <c r="F712" s="2">
-        <v>350995</v>
+        <v>5071482</v>
       </c>
       <c r="G712" s="2">
-        <v>350895</v>
+        <v>4973954</v>
       </c>
       <c r="H712" s="2">
-        <v>350795</v>
+        <v>4925189</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="C713" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E713" s="2">
-        <v>92286</v>
+        <v>14529</v>
       </c>
       <c r="F713" s="2">
-        <v>91407</v>
+        <v>14390</v>
       </c>
       <c r="G713" s="2">
-        <v>89649</v>
+        <v>14114</v>
       </c>
       <c r="H713" s="2">
-        <v>88770</v>
+        <v>13975</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="C714" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E714" s="2">
-        <v>131978</v>
+        <v>56791</v>
       </c>
       <c r="F714" s="2">
-        <v>130721</v>
+        <v>56250</v>
       </c>
       <c r="G714" s="2">
-        <v>128207</v>
+        <v>55169</v>
       </c>
       <c r="H714" s="2">
-        <v>126950</v>
+        <v>54628</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>1474</v>
       </c>
-      <c r="C715" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E715" s="2">
-        <v>45998</v>
+        <v>278673</v>
       </c>
       <c r="F715" s="2">
-        <v>45560</v>
+        <v>276019</v>
       </c>
       <c r="G715" s="2">
-        <v>44684</v>
+        <v>270711</v>
       </c>
       <c r="H715" s="2">
-        <v>44246</v>
+        <v>268057</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>1476</v>
       </c>
-      <c r="C716" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E716" s="2">
-        <v>27773</v>
+        <v>1402610</v>
       </c>
       <c r="F716" s="2">
-        <v>27508</v>
+        <v>1389252</v>
       </c>
       <c r="G716" s="2">
-        <v>26979</v>
+        <v>1362535</v>
       </c>
       <c r="H716" s="2">
-        <v>26715</v>
+        <v>1349177</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C717" s="1" t="s">
         <v>1478</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="E717" s="2">
-        <v>43996</v>
+        <v>9560</v>
       </c>
       <c r="F717" s="2">
-        <v>43577</v>
+        <v>9469</v>
       </c>
       <c r="G717" s="2">
-        <v>42739</v>
+        <v>9287</v>
       </c>
       <c r="H717" s="2">
-        <v>42320</v>
+        <v>9196</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>79</v>
+        <v>1478</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="E718" s="2">
-        <v>15514</v>
+        <v>19121</v>
       </c>
       <c r="F718" s="2">
-        <v>15366</v>
+        <v>18938</v>
       </c>
       <c r="G718" s="2">
-        <v>15071</v>
+        <v>18574</v>
       </c>
       <c r="H718" s="2">
-        <v>14923</v>
+        <v>18392</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>935</v>
+        <v>1478</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E719" s="2">
-        <v>29096</v>
+        <v>47801</v>
       </c>
       <c r="F719" s="2">
-        <v>28818</v>
+        <v>47346</v>
       </c>
       <c r="G719" s="2">
-        <v>28264</v>
+        <v>46436</v>
       </c>
       <c r="H719" s="2">
-        <v>27987</v>
+        <v>45980</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>935</v>
+        <v>1478</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="E720" s="2">
-        <v>87237</v>
+        <v>95576</v>
       </c>
       <c r="F720" s="2">
-        <v>86406</v>
+        <v>94666</v>
       </c>
       <c r="G720" s="2">
-        <v>84745</v>
+        <v>92846</v>
       </c>
       <c r="H720" s="2">
-        <v>83914</v>
+        <v>91935</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C721" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="D721" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E721" s="2">
-        <v>77625</v>
+        <v>191126</v>
       </c>
       <c r="F721" s="2">
-        <v>76886</v>
+        <v>189306</v>
       </c>
       <c r="G721" s="2">
-        <v>75408</v>
+        <v>185666</v>
       </c>
       <c r="H721" s="2">
-        <v>74668</v>
+        <v>183845</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="C722" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E722" s="2">
-        <v>155241</v>
+        <v>286676</v>
       </c>
       <c r="F722" s="2">
-        <v>153763</v>
+        <v>283946</v>
       </c>
       <c r="G722" s="2">
-        <v>150806</v>
+        <v>278486</v>
       </c>
       <c r="H722" s="2">
-        <v>149327</v>
+        <v>275755</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D723" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="C723" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E723" s="2">
-        <v>399290</v>
+        <v>477776</v>
       </c>
       <c r="F723" s="2">
-        <v>395487</v>
+        <v>473226</v>
       </c>
       <c r="G723" s="2">
-        <v>387882</v>
+        <v>464126</v>
       </c>
       <c r="H723" s="2">
-        <v>384079</v>
+        <v>459575</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D724" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="C724" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E724" s="2">
-        <v>799462</v>
+        <v>955526</v>
       </c>
       <c r="F724" s="2">
-        <v>791848</v>
+        <v>946426</v>
       </c>
       <c r="G724" s="2">
-        <v>776620</v>
+        <v>928226</v>
       </c>
       <c r="H724" s="2">
-        <v>769006</v>
+        <v>919125</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C725" s="1" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E725" s="2">
-        <v>1504400</v>
+        <v>448638</v>
       </c>
       <c r="F725" s="2">
-        <v>1490072</v>
+        <v>444365</v>
       </c>
       <c r="G725" s="2">
-        <v>1461417</v>
+        <v>435819</v>
       </c>
       <c r="H725" s="2">
-        <v>1447090</v>
+        <v>431547</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E726" s="2">
-        <v>2664627</v>
+        <v>742923</v>
       </c>
       <c r="F726" s="2">
-        <v>2639250</v>
+        <v>735848</v>
       </c>
       <c r="G726" s="2">
-        <v>2588495</v>
+        <v>721697</v>
       </c>
       <c r="H726" s="2">
-        <v>2563117</v>
+        <v>714621</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="E727" s="2">
-        <v>6657411</v>
+        <v>34909</v>
       </c>
       <c r="F727" s="2">
-        <v>6594007</v>
+        <v>34577</v>
       </c>
       <c r="G727" s="2">
-        <v>6467199</v>
+        <v>34244</v>
       </c>
       <c r="H727" s="2">
-        <v>6403795</v>
+        <v>33912</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="E728" s="2">
-        <v>8881845</v>
+        <v>108876</v>
       </c>
       <c r="F728" s="2">
-        <v>8797256</v>
+        <v>107839</v>
       </c>
       <c r="G728" s="2">
-        <v>8628078</v>
+        <v>106802</v>
       </c>
       <c r="H728" s="2">
-        <v>8543489</v>
+        <v>105765</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E729" s="2">
-        <v>12386</v>
+        <v>171603</v>
       </c>
       <c r="F729" s="2">
-        <v>12268</v>
+        <v>169968</v>
       </c>
       <c r="G729" s="2">
-        <v>12032</v>
+        <v>168334</v>
       </c>
       <c r="H729" s="2">
-        <v>11914</v>
+        <v>166700</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="E730" s="2">
-        <v>25120</v>
+        <v>254100</v>
       </c>
       <c r="F730" s="2">
-        <v>24881</v>
+        <v>251680</v>
       </c>
       <c r="G730" s="2">
-        <v>24402</v>
+        <v>249260</v>
       </c>
       <c r="H730" s="2">
-        <v>24163</v>
+        <v>246840</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="E731" s="2">
-        <v>37152</v>
+        <v>323391</v>
       </c>
       <c r="F731" s="2">
-        <v>36798</v>
+        <v>320311</v>
       </c>
       <c r="G731" s="2">
-        <v>36091</v>
+        <v>317231</v>
       </c>
       <c r="H731" s="2">
-        <v>35737</v>
+        <v>314151</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="E732" s="2">
-        <v>61903</v>
+        <v>428294</v>
       </c>
       <c r="F732" s="2">
-        <v>61313</v>
+        <v>424215</v>
       </c>
       <c r="G732" s="2">
-        <v>60134</v>
+        <v>420136</v>
       </c>
       <c r="H732" s="2">
-        <v>59545</v>
+        <v>416057</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E733" s="2">
-        <v>50245</v>
+        <v>486884</v>
       </c>
       <c r="F733" s="2">
-        <v>49766</v>
+        <v>482247</v>
       </c>
       <c r="G733" s="2">
-        <v>48809</v>
+        <v>477610</v>
       </c>
       <c r="H733" s="2">
-        <v>48331</v>
+        <v>472973</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="E734" s="2">
-        <v>100461</v>
+        <v>951965</v>
       </c>
       <c r="F734" s="2">
-        <v>99504</v>
+        <v>942898</v>
       </c>
       <c r="G734" s="2">
-        <v>97591</v>
+        <v>933832</v>
       </c>
       <c r="H734" s="2">
-        <v>96634</v>
+        <v>924766</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E735" s="2">
-        <v>123779</v>
+        <v>1252679</v>
       </c>
       <c r="F735" s="2">
-        <v>122600</v>
+        <v>1240749</v>
       </c>
       <c r="G735" s="2">
-        <v>120243</v>
+        <v>1228819</v>
       </c>
       <c r="H735" s="2">
-        <v>119064</v>
+        <v>1216889</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E736" s="2">
-        <v>247531</v>
+        <v>1934226</v>
       </c>
       <c r="F736" s="2">
-        <v>245174</v>
+        <v>1915805</v>
       </c>
       <c r="G736" s="2">
-        <v>240459</v>
+        <v>1897384</v>
       </c>
       <c r="H736" s="2">
-        <v>238101</v>
+        <v>1878962</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="E737" s="2">
-        <v>618788</v>
+        <v>50840</v>
       </c>
       <c r="F737" s="2">
-        <v>612895</v>
+        <v>50356</v>
       </c>
       <c r="G737" s="2">
-        <v>601108</v>
+        <v>49872</v>
       </c>
       <c r="H737" s="2">
-        <v>595215</v>
+        <v>49387</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="C738" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D738" s="1" t="s">
         <v>1523</v>
       </c>
-      <c r="D738" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E738" s="2">
-        <v>3873</v>
+        <v>64199</v>
       </c>
       <c r="F738" s="2">
-        <v>3837</v>
+        <v>63588</v>
       </c>
       <c r="G738" s="2">
-        <v>3763</v>
+        <v>62976</v>
       </c>
       <c r="H738" s="2">
-        <v>3726</v>
+        <v>62365</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D739" s="1" t="s">
         <v>1525</v>
       </c>
-      <c r="C739" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E739" s="2">
-        <v>6614</v>
+        <v>105000</v>
       </c>
       <c r="F739" s="2">
-        <v>6551</v>
+        <v>104000</v>
       </c>
       <c r="G739" s="2">
-        <v>6425</v>
+        <v>103000</v>
       </c>
       <c r="H739" s="2">
-        <v>6362</v>
+        <v>102000</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D740" s="1" t="s">
         <v>1527</v>
       </c>
-      <c r="C740" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E740" s="2">
-        <v>13327</v>
+        <v>210000</v>
       </c>
       <c r="F740" s="2">
-        <v>13200</v>
+        <v>208000</v>
       </c>
       <c r="G740" s="2">
-        <v>12946</v>
+        <v>206000</v>
       </c>
       <c r="H740" s="2">
-        <v>12819</v>
+        <v>204000</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D741" s="1" t="s">
         <v>1529</v>
       </c>
-      <c r="C741" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E741" s="2">
-        <v>66717</v>
+        <v>315000</v>
       </c>
       <c r="F741" s="2">
-        <v>66082</v>
+        <v>312000</v>
       </c>
       <c r="G741" s="2">
-        <v>64811</v>
+        <v>309000</v>
       </c>
       <c r="H741" s="2">
-        <v>64175</v>
+        <v>306000</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D742" s="1" t="s">
         <v>1531</v>
       </c>
-      <c r="C742" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E742" s="2">
-        <v>96647</v>
+        <v>525000</v>
       </c>
       <c r="F742" s="2">
-        <v>95727</v>
+        <v>520000</v>
       </c>
       <c r="G742" s="2">
-        <v>93886</v>
+        <v>515000</v>
       </c>
       <c r="H742" s="2">
-        <v>92965</v>
+        <v>510000</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>1523</v>
+        <v>1500</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
       <c r="E743" s="2">
-        <v>133409</v>
+        <v>98768</v>
       </c>
       <c r="F743" s="2">
-        <v>132138</v>
+        <v>97828</v>
       </c>
       <c r="G743" s="2">
-        <v>129597</v>
+        <v>96887</v>
       </c>
       <c r="H743" s="2">
-        <v>128327</v>
+        <v>95946</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1535</v>
+        <v>1533</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1523</v>
+        <v>1500</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
       <c r="E744" s="2">
-        <v>266508</v>
+        <v>197537</v>
       </c>
       <c r="F744" s="2">
-        <v>263970</v>
+        <v>195655</v>
       </c>
       <c r="G744" s="2">
-        <v>258893</v>
+        <v>193774</v>
       </c>
       <c r="H744" s="2">
-        <v>256355</v>
+        <v>191893</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1537</v>
+        <v>1534</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1523</v>
+        <v>1500</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1538</v>
+        <v>1531</v>
       </c>
       <c r="E745" s="2">
-        <v>333482</v>
+        <v>493840</v>
       </c>
       <c r="F745" s="2">
-        <v>330306</v>
+        <v>489137</v>
       </c>
       <c r="G745" s="2">
-        <v>323954</v>
+        <v>484434</v>
       </c>
       <c r="H745" s="2">
-        <v>320778</v>
+        <v>479730</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1540</v>
+        <v>1537</v>
       </c>
       <c r="E746" s="2">
-        <v>666938</v>
+        <v>6190</v>
       </c>
       <c r="F746" s="2">
-        <v>660586</v>
+        <v>6131</v>
       </c>
       <c r="G746" s="2">
-        <v>647883</v>
+        <v>6072</v>
       </c>
       <c r="H746" s="2">
-        <v>641531</v>
+        <v>6013</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1541</v>
+        <v>1538</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1542</v>
+        <v>1539</v>
       </c>
       <c r="E747" s="2">
-        <v>1332589</v>
+        <v>8318</v>
       </c>
       <c r="F747" s="2">
-        <v>1319897</v>
+        <v>8239</v>
       </c>
       <c r="G747" s="2">
-        <v>1294515</v>
+        <v>8160</v>
       </c>
       <c r="H747" s="2">
-        <v>1281823</v>
+        <v>8080</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1543</v>
+        <v>1540</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1544</v>
+        <v>1541</v>
       </c>
       <c r="E748" s="2">
-        <v>3169231</v>
+        <v>12425</v>
       </c>
       <c r="F748" s="2">
-        <v>3139048</v>
+        <v>12306</v>
       </c>
       <c r="G748" s="2">
-        <v>3078681</v>
+        <v>12188</v>
       </c>
       <c r="H748" s="2">
-        <v>3048498</v>
+        <v>12070</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1545</v>
+        <v>1542</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1546</v>
+        <v>1543</v>
       </c>
       <c r="E749" s="2">
-        <v>4754208</v>
+        <v>46581</v>
       </c>
       <c r="F749" s="2">
-        <v>4708930</v>
+        <v>46138</v>
       </c>
       <c r="G749" s="2">
-        <v>4618373</v>
+        <v>45694</v>
       </c>
       <c r="H749" s="2">
-        <v>4573095</v>
+        <v>45250</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="E750" s="2">
-        <v>14529</v>
+        <v>62122</v>
       </c>
       <c r="F750" s="2">
-        <v>14390</v>
+        <v>61531</v>
       </c>
       <c r="G750" s="2">
-        <v>14114</v>
+        <v>60939</v>
       </c>
       <c r="H750" s="2">
-        <v>13975</v>
+        <v>60347</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
       <c r="E751" s="2">
-        <v>56791</v>
+        <v>93184</v>
       </c>
       <c r="F751" s="2">
-        <v>56250</v>
+        <v>92297</v>
       </c>
       <c r="G751" s="2">
-        <v>55169</v>
+        <v>91409</v>
       </c>
       <c r="H751" s="2">
-        <v>54628</v>
+        <v>90522</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
       <c r="E752" s="2">
-        <v>278673</v>
+        <v>124245</v>
       </c>
       <c r="F752" s="2">
-        <v>276019</v>
+        <v>123062</v>
       </c>
       <c r="G752" s="2">
-        <v>270711</v>
+        <v>121879</v>
       </c>
       <c r="H752" s="2">
-        <v>268057</v>
+        <v>120696</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1554</v>
+        <v>1550</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
       <c r="E753" s="2">
-        <v>1402610</v>
+        <v>259167</v>
       </c>
       <c r="F753" s="2">
-        <v>1389252</v>
+        <v>256699</v>
       </c>
       <c r="G753" s="2">
-        <v>1362535</v>
+        <v>254231</v>
       </c>
       <c r="H753" s="2">
-        <v>1349177</v>
+        <v>251763</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>1557</v>
+        <v>1536</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="E754" s="2">
-        <v>9560</v>
+        <v>414474</v>
       </c>
       <c r="F754" s="2">
-        <v>9469</v>
+        <v>410526</v>
       </c>
       <c r="G754" s="2">
-        <v>9287</v>
+        <v>406579</v>
       </c>
       <c r="H754" s="2">
-        <v>9196</v>
+        <v>402632</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>1557</v>
+        <v>1536</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="E755" s="2">
-        <v>19121</v>
+        <v>621081</v>
       </c>
       <c r="F755" s="2">
-        <v>18938</v>
+        <v>615166</v>
       </c>
       <c r="G755" s="2">
-        <v>18574</v>
+        <v>609251</v>
       </c>
       <c r="H755" s="2">
-        <v>18392</v>
+        <v>603336</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="C756" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
       <c r="E756" s="2">
-        <v>47801</v>
+        <v>20545</v>
       </c>
       <c r="F756" s="2">
-        <v>47346</v>
+        <v>20350</v>
       </c>
       <c r="G756" s="2">
-        <v>46436</v>
+        <v>20154</v>
       </c>
       <c r="H756" s="2">
-        <v>45980</v>
+        <v>19958</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="C757" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="E757" s="2">
-        <v>95576</v>
+        <v>60358</v>
       </c>
       <c r="F757" s="2">
-        <v>94666</v>
+        <v>59783</v>
       </c>
       <c r="G757" s="2">
-        <v>92846</v>
+        <v>59209</v>
       </c>
       <c r="H757" s="2">
-        <v>91935</v>
+        <v>58634</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
       <c r="C758" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
       <c r="E758" s="2">
-        <v>191126</v>
+        <v>147645</v>
       </c>
       <c r="F758" s="2">
-        <v>189306</v>
+        <v>146239</v>
       </c>
       <c r="G758" s="2">
-        <v>185666</v>
+        <v>144832</v>
       </c>
       <c r="H758" s="2">
-        <v>183845</v>
+        <v>143426</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1567</v>
+        <v>1563</v>
       </c>
       <c r="C759" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
       <c r="E759" s="2">
-        <v>286676</v>
+        <v>277647</v>
       </c>
       <c r="F759" s="2">
-        <v>283946</v>
+        <v>275003</v>
       </c>
       <c r="G759" s="2">
-        <v>278486</v>
+        <v>272359</v>
       </c>
       <c r="H759" s="2">
-        <v>275755</v>
+        <v>269715</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1569</v>
+        <v>1565</v>
       </c>
       <c r="C760" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="E760" s="2">
-        <v>477776</v>
+        <v>695512</v>
       </c>
       <c r="F760" s="2">
-        <v>473226</v>
+        <v>688888</v>
       </c>
       <c r="G760" s="2">
-        <v>464126</v>
+        <v>682264</v>
       </c>
       <c r="H760" s="2">
-        <v>459575</v>
+        <v>675640</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="C761" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="E761" s="2">
-        <v>955526</v>
+        <v>1345521</v>
       </c>
       <c r="F761" s="2">
-        <v>946426</v>
+        <v>1332707</v>
       </c>
       <c r="G761" s="2">
-        <v>928226</v>
+        <v>1319892</v>
       </c>
       <c r="H761" s="2">
-        <v>919125</v>
+        <v>1307078</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="E762" s="2">
-        <v>12749</v>
+        <v>15685</v>
       </c>
       <c r="F762" s="2">
-        <v>12628</v>
+        <v>15536</v>
       </c>
       <c r="G762" s="2">
-        <v>12385</v>
+        <v>15386</v>
       </c>
       <c r="H762" s="2">
-        <v>12263</v>
+        <v>15237</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="E763" s="2">
-        <v>64200</v>
+        <v>77445</v>
       </c>
       <c r="F763" s="2">
-        <v>63589</v>
+        <v>76707</v>
       </c>
       <c r="G763" s="2">
-        <v>62366</v>
+        <v>75970</v>
       </c>
       <c r="H763" s="2">
-        <v>61754</v>
+        <v>75232</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
       <c r="E764" s="2">
-        <v>128421</v>
+        <v>155869</v>
       </c>
       <c r="F764" s="2">
-        <v>127198</v>
+        <v>154385</v>
       </c>
       <c r="G764" s="2">
-        <v>124752</v>
+        <v>152900</v>
       </c>
       <c r="H764" s="2">
-        <v>123529</v>
+        <v>151416</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1580</v>
+        <v>1576</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="E765" s="2">
-        <v>256862</v>
+        <v>322521</v>
       </c>
       <c r="F765" s="2">
-        <v>254415</v>
+        <v>319450</v>
       </c>
       <c r="G765" s="2">
-        <v>249523</v>
+        <v>316378</v>
       </c>
       <c r="H765" s="2">
-        <v>247076</v>
+        <v>313306</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="E766" s="2">
-        <v>383046</v>
+        <v>783266</v>
       </c>
       <c r="F766" s="2">
-        <v>379398</v>
+        <v>775807</v>
       </c>
       <c r="G766" s="2">
-        <v>372102</v>
+        <v>768347</v>
       </c>
       <c r="H766" s="2">
-        <v>368454</v>
+        <v>760887</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="E767" s="2">
-        <v>418188</v>
+        <v>1567514</v>
       </c>
       <c r="F767" s="2">
-        <v>414205</v>
+        <v>1552585</v>
       </c>
       <c r="G767" s="2">
-        <v>406239</v>
+        <v>1537656</v>
       </c>
       <c r="H767" s="2">
-        <v>402257</v>
+        <v>1522727</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E768" s="2">
+        <v>77445</v>
+      </c>
+      <c r="F768" s="2">
+        <v>76707</v>
+      </c>
+      <c r="G768" s="2">
+        <v>75970</v>
+      </c>
+      <c r="H768" s="2">
+        <v>75232</v>
+      </c>
+      <c r="I768" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769" s="1">
+        <v>768</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E769" s="2">
+        <v>244097</v>
+      </c>
+      <c r="F769" s="2">
+        <v>241772</v>
+      </c>
+      <c r="G769" s="2">
+        <v>239447</v>
+      </c>
+      <c r="H769" s="2">
+        <v>237122</v>
+      </c>
+      <c r="I769" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770" s="1">
+        <v>769</v>
+      </c>
+      <c r="B770" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="C768" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D768" s="1" t="s">
+      <c r="C770" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D770" s="1" t="s">
         <v>1587</v>
       </c>
-      <c r="E768" s="2">
-[...11 lines deleted...]
-      <c r="I768" s="1" t="s">
+      <c r="E770" s="2">
+        <v>469567</v>
+      </c>
+      <c r="F770" s="2">
+        <v>465095</v>
+      </c>
+      <c r="G770" s="2">
+        <v>460623</v>
+      </c>
+      <c r="H770" s="2">
+        <v>456151</v>
+      </c>
+      <c r="I770" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771" s="1">
+        <v>770</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E771" s="2">
+        <v>71370</v>
+      </c>
+      <c r="F771" s="2">
+        <v>70690</v>
+      </c>
+      <c r="G771" s="2">
+        <v>70010</v>
+      </c>
+      <c r="H771" s="2">
+        <v>69330</v>
+      </c>
+      <c r="I771" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772" s="1">
+        <v>771</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E772" s="2">
+        <v>1105525</v>
+      </c>
+      <c r="F772" s="2">
+        <v>1094996</v>
+      </c>
+      <c r="G772" s="2">
+        <v>1084467</v>
+      </c>
+      <c r="H772" s="2">
+        <v>1073939</v>
+      </c>
+      <c r="I772" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773" s="1">
+        <v>772</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E773" s="2">
+        <v>15114</v>
+      </c>
+      <c r="F773" s="2">
+        <v>14970</v>
+      </c>
+      <c r="G773" s="2">
+        <v>14826</v>
+      </c>
+      <c r="H773" s="2">
+        <v>14682</v>
+      </c>
+      <c r="I773" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774" s="1">
+        <v>773</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E774" s="2">
+        <v>109153</v>
+      </c>
+      <c r="F774" s="2">
+        <v>108113</v>
+      </c>
+      <c r="G774" s="2">
+        <v>107074</v>
+      </c>
+      <c r="H774" s="2">
+        <v>106034</v>
+      </c>
+      <c r="I774" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775" s="1">
+        <v>774</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E775" s="2">
+        <v>223624</v>
+      </c>
+      <c r="F775" s="2">
+        <v>221494</v>
+      </c>
+      <c r="G775" s="2">
+        <v>219364</v>
+      </c>
+      <c r="H775" s="2">
+        <v>217235</v>
+      </c>
+      <c r="I775" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9">
+      <c r="A776" s="1">
+        <v>775</v>
+      </c>
+      <c r="B776" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E776" s="2">
+        <v>447808</v>
+      </c>
+      <c r="F776" s="2">
+        <v>443543</v>
+      </c>
+      <c r="G776" s="2">
+        <v>439279</v>
+      </c>
+      <c r="H776" s="2">
+        <v>435014</v>
+      </c>
+      <c r="I776" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9">
+      <c r="A777" s="1">
+        <v>776</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E777" s="2">
+        <v>699700</v>
+      </c>
+      <c r="F777" s="2">
+        <v>693036</v>
+      </c>
+      <c r="G777" s="2">
+        <v>686372</v>
+      </c>
+      <c r="H777" s="2">
+        <v>679709</v>
+      </c>
+      <c r="I777" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9">
+      <c r="A778" s="1">
+        <v>777</v>
+      </c>
+      <c r="B778" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E778" s="2">
+        <v>1483362</v>
+      </c>
+      <c r="F778" s="2">
+        <v>1469235</v>
+      </c>
+      <c r="G778" s="2">
+        <v>1455108</v>
+      </c>
+      <c r="H778" s="2">
+        <v>1440981</v>
+      </c>
+      <c r="I778" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9">
+      <c r="A779" s="1">
+        <v>778</v>
+      </c>
+      <c r="B779" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E779" s="2">
+        <v>5144</v>
+      </c>
+      <c r="F779" s="2">
+        <v>5095</v>
+      </c>
+      <c r="G779" s="2">
+        <v>5046</v>
+      </c>
+      <c r="H779" s="2">
+        <v>4997</v>
+      </c>
+      <c r="I779" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9">
+      <c r="A780" s="1">
+        <v>779</v>
+      </c>
+      <c r="B780" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C780" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E780" s="2">
+        <v>10288</v>
+      </c>
+      <c r="F780" s="2">
+        <v>10190</v>
+      </c>
+      <c r="G780" s="2">
+        <v>10092</v>
+      </c>
+      <c r="H780" s="2">
+        <v>9994</v>
+      </c>
+      <c r="I780" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9">
+      <c r="A781" s="1">
+        <v>780</v>
+      </c>
+      <c r="B781" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C781" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E781" s="2">
+        <v>20576</v>
+      </c>
+      <c r="F781" s="2">
+        <v>20380</v>
+      </c>
+      <c r="G781" s="2">
+        <v>20184</v>
+      </c>
+      <c r="H781" s="2">
+        <v>19988</v>
+      </c>
+      <c r="I781" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9">
+      <c r="A782" s="1">
+        <v>781</v>
+      </c>
+      <c r="B782" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C782" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E782" s="2">
+        <v>51441</v>
+      </c>
+      <c r="F782" s="2">
+        <v>50951</v>
+      </c>
+      <c r="G782" s="2">
+        <v>50461</v>
+      </c>
+      <c r="H782" s="2">
+        <v>49971</v>
+      </c>
+      <c r="I782" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9">
+      <c r="A783" s="1">
+        <v>782</v>
+      </c>
+      <c r="B783" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C783" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E783" s="2">
+        <v>102880</v>
+      </c>
+      <c r="F783" s="2">
+        <v>101900</v>
+      </c>
+      <c r="G783" s="2">
+        <v>100920</v>
+      </c>
+      <c r="H783" s="2">
+        <v>99941</v>
+      </c>
+      <c r="I783" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9">
+      <c r="A784" s="1">
+        <v>783</v>
+      </c>
+      <c r="B784" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C784" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E784" s="2">
+        <v>154321</v>
+      </c>
+      <c r="F784" s="2">
+        <v>152851</v>
+      </c>
+      <c r="G784" s="2">
+        <v>151381</v>
+      </c>
+      <c r="H784" s="2">
+        <v>149911</v>
+      </c>
+      <c r="I784" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9">
+      <c r="A785" s="1">
+        <v>784</v>
+      </c>
+      <c r="B785" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C785" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E785" s="2">
+        <v>308640</v>
+      </c>
+      <c r="F785" s="2">
+        <v>305701</v>
+      </c>
+      <c r="G785" s="2">
+        <v>302761</v>
+      </c>
+      <c r="H785" s="2">
+        <v>299822</v>
+      </c>
+      <c r="I785" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9">
+      <c r="A786" s="1">
+        <v>785</v>
+      </c>
+      <c r="B786" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C786" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E786" s="2">
+        <v>514401</v>
+      </c>
+      <c r="F786" s="2">
+        <v>509502</v>
+      </c>
+      <c r="G786" s="2">
+        <v>504603</v>
+      </c>
+      <c r="H786" s="2">
+        <v>499704</v>
+      </c>
+      <c r="I786" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9">
+      <c r="A787" s="1">
+        <v>786</v>
+      </c>
+      <c r="B787" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C787" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E787" s="2">
+        <v>1028802</v>
+      </c>
+      <c r="F787" s="2">
+        <v>1019003</v>
+      </c>
+      <c r="G787" s="2">
+        <v>1009205</v>
+      </c>
+      <c r="H787" s="2">
+        <v>999407</v>
+      </c>
+      <c r="I787" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9">
+      <c r="A788" s="1">
+        <v>787</v>
+      </c>
+      <c r="B788" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C788" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E788" s="2">
+        <v>45381</v>
+      </c>
+      <c r="F788" s="2">
+        <v>44949</v>
+      </c>
+      <c r="G788" s="2">
+        <v>44517</v>
+      </c>
+      <c r="H788" s="2">
+        <v>44084</v>
+      </c>
+      <c r="I788" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9">
+      <c r="A789" s="1">
+        <v>788</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C789" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E789" s="2">
+        <v>63870</v>
+      </c>
+      <c r="F789" s="2">
+        <v>63262</v>
+      </c>
+      <c r="G789" s="2">
+        <v>62654</v>
+      </c>
+      <c r="H789" s="2">
+        <v>62046</v>
+      </c>
+      <c r="I789" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9">
+      <c r="A790" s="1">
+        <v>789</v>
+      </c>
+      <c r="B790" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C790" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E790" s="2">
+        <v>106730</v>
+      </c>
+      <c r="F790" s="2">
+        <v>105714</v>
+      </c>
+      <c r="G790" s="2">
+        <v>104697</v>
+      </c>
+      <c r="H790" s="2">
+        <v>103681</v>
+      </c>
+      <c r="I790" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9">
+      <c r="A791" s="1">
+        <v>790</v>
+      </c>
+      <c r="B791" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C791" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E791" s="2">
+        <v>200015</v>
+      </c>
+      <c r="F791" s="2">
+        <v>198110</v>
+      </c>
+      <c r="G791" s="2">
+        <v>196205</v>
+      </c>
+      <c r="H791" s="2">
+        <v>194300</v>
+      </c>
+      <c r="I791" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9">
+      <c r="A792" s="1">
+        <v>791</v>
+      </c>
+      <c r="B792" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C792" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E792" s="2">
+        <v>110933</v>
+      </c>
+      <c r="F792" s="2">
+        <v>109876</v>
+      </c>
+      <c r="G792" s="2">
+        <v>108820</v>
+      </c>
+      <c r="H792" s="2">
+        <v>107763</v>
+      </c>
+      <c r="I792" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9">
+      <c r="A793" s="1">
+        <v>792</v>
+      </c>
+      <c r="B793" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C793" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E793" s="2">
+        <v>157155</v>
+      </c>
+      <c r="F793" s="2">
+        <v>155658</v>
+      </c>
+      <c r="G793" s="2">
+        <v>154161</v>
+      </c>
+      <c r="H793" s="2">
+        <v>152664</v>
+      </c>
+      <c r="I793" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9">
+      <c r="A794" s="1">
+        <v>793</v>
+      </c>
+      <c r="B794" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C794" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E794" s="2">
+        <v>241193</v>
+      </c>
+      <c r="F794" s="2">
+        <v>238896</v>
+      </c>
+      <c r="G794" s="2">
+        <v>236599</v>
+      </c>
+      <c r="H794" s="2">
+        <v>234302</v>
+      </c>
+      <c r="I794" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9">
+      <c r="A795" s="1">
+        <v>794</v>
+      </c>
+      <c r="B795" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C795" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E795" s="2">
+        <v>464739</v>
+      </c>
+      <c r="F795" s="2">
+        <v>460313</v>
+      </c>
+      <c r="G795" s="2">
+        <v>455887</v>
+      </c>
+      <c r="H795" s="2">
+        <v>451461</v>
+      </c>
+      <c r="I795" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9">
+      <c r="A796" s="1">
+        <v>795</v>
+      </c>
+      <c r="B796" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C796" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E796" s="2">
+        <v>334478</v>
+      </c>
+      <c r="F796" s="2">
+        <v>331292</v>
+      </c>
+      <c r="G796" s="2">
+        <v>328107</v>
+      </c>
+      <c r="H796" s="2">
+        <v>324921</v>
+      </c>
+      <c r="I796" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9">
+      <c r="A797" s="1">
+        <v>796</v>
+      </c>
+      <c r="B797" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C797" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E797" s="2">
+        <v>464739</v>
+      </c>
+      <c r="F797" s="2">
+        <v>460313</v>
+      </c>
+      <c r="G797" s="2">
+        <v>455887</v>
+      </c>
+      <c r="H797" s="2">
+        <v>451461</v>
+      </c>
+      <c r="I797" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9">
+      <c r="A798" s="1">
+        <v>797</v>
+      </c>
+      <c r="B798" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C798" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E798" s="2">
+        <v>800898</v>
+      </c>
+      <c r="F798" s="2">
+        <v>793270</v>
+      </c>
+      <c r="G798" s="2">
+        <v>785643</v>
+      </c>
+      <c r="H798" s="2">
+        <v>778015</v>
+      </c>
+      <c r="I798" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9">
+      <c r="A799" s="1">
+        <v>798</v>
+      </c>
+      <c r="B799" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C799" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E799" s="2">
+        <v>1444643</v>
+      </c>
+      <c r="F799" s="2">
+        <v>1430884</v>
+      </c>
+      <c r="G799" s="2">
+        <v>1417126</v>
+      </c>
+      <c r="H799" s="2">
+        <v>1403367</v>
+      </c>
+      <c r="I799" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9">
+      <c r="A800" s="1">
+        <v>799</v>
+      </c>
+      <c r="B800" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E800" s="2">
+        <v>531563</v>
+      </c>
+      <c r="F800" s="2">
+        <v>526500</v>
+      </c>
+      <c r="G800" s="2">
+        <v>521438</v>
+      </c>
+      <c r="H800" s="2">
+        <v>516375</v>
+      </c>
+      <c r="I800" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9">
+      <c r="A801" s="1">
+        <v>800</v>
+      </c>
+      <c r="B801" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E801" s="2">
+        <v>99716</v>
+      </c>
+      <c r="F801" s="2">
+        <v>98767</v>
+      </c>
+      <c r="G801" s="2">
+        <v>97817</v>
+      </c>
+      <c r="H801" s="2">
+        <v>96867</v>
+      </c>
+      <c r="I801" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9">
+      <c r="A802" s="1">
+        <v>801</v>
+      </c>
+      <c r="B802" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C802" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E802" s="2">
+        <v>196292</v>
+      </c>
+      <c r="F802" s="2">
+        <v>194423</v>
+      </c>
+      <c r="G802" s="2">
+        <v>192553</v>
+      </c>
+      <c r="H802" s="2">
+        <v>190684</v>
+      </c>
+      <c r="I802" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9">
+      <c r="A803" s="1">
+        <v>802</v>
+      </c>
+      <c r="B803" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C803" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E803" s="2">
+        <v>222075</v>
+      </c>
+      <c r="F803" s="2">
+        <v>219960</v>
+      </c>
+      <c r="G803" s="2">
+        <v>217845</v>
+      </c>
+      <c r="H803" s="2">
+        <v>215730</v>
+      </c>
+      <c r="I803" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9">
+      <c r="A804" s="1">
+        <v>803</v>
+      </c>
+      <c r="B804" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E804" s="2">
+        <v>299150</v>
+      </c>
+      <c r="F804" s="2">
+        <v>296301</v>
+      </c>
+      <c r="G804" s="2">
+        <v>293452</v>
+      </c>
+      <c r="H804" s="2">
+        <v>290603</v>
+      </c>
+      <c r="I804" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9">
+      <c r="A805" s="1">
+        <v>804</v>
+      </c>
+      <c r="B805" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C805" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E805" s="2">
+        <v>392585</v>
+      </c>
+      <c r="F805" s="2">
+        <v>388846</v>
+      </c>
+      <c r="G805" s="2">
+        <v>385107</v>
+      </c>
+      <c r="H805" s="2">
+        <v>381368</v>
+      </c>
+      <c r="I805" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9">
+      <c r="A806" s="1">
+        <v>805</v>
+      </c>
+      <c r="B806" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C806" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E806" s="2">
+        <v>598301</v>
+      </c>
+      <c r="F806" s="2">
+        <v>592602</v>
+      </c>
+      <c r="G806" s="2">
+        <v>586904</v>
+      </c>
+      <c r="H806" s="2">
+        <v>581206</v>
+      </c>
+      <c r="I806" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9">
+      <c r="A807" s="1">
+        <v>806</v>
+      </c>
+      <c r="B807" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C807" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E807" s="2">
+        <v>997168</v>
+      </c>
+      <c r="F807" s="2">
+        <v>987671</v>
+      </c>
+      <c r="G807" s="2">
+        <v>978175</v>
+      </c>
+      <c r="H807" s="2">
+        <v>968678</v>
+      </c>
+      <c r="I807" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9">
+      <c r="A808" s="1">
+        <v>807</v>
+      </c>
+      <c r="B808" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C808" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E808" s="2">
+        <v>1495751</v>
+      </c>
+      <c r="F808" s="2">
+        <v>1481506</v>
+      </c>
+      <c r="G808" s="2">
+        <v>1467261</v>
+      </c>
+      <c r="H808" s="2">
+        <v>1453016</v>
+      </c>
+      <c r="I808" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9">
+      <c r="A809" s="1">
+        <v>808</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C809" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E809" s="2">
+        <v>33277</v>
+      </c>
+      <c r="F809" s="2">
+        <v>32960</v>
+      </c>
+      <c r="G809" s="2">
+        <v>32643</v>
+      </c>
+      <c r="H809" s="2">
+        <v>32326</v>
+      </c>
+      <c r="I809" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9">
+      <c r="A810" s="1">
+        <v>809</v>
+      </c>
+      <c r="B810" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C810" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E810" s="2">
+        <v>163623</v>
+      </c>
+      <c r="F810" s="2">
+        <v>162064</v>
+      </c>
+      <c r="G810" s="2">
+        <v>160506</v>
+      </c>
+      <c r="H810" s="2">
+        <v>158948</v>
+      </c>
+      <c r="I810" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9">
+      <c r="A811" s="1">
+        <v>810</v>
+      </c>
+      <c r="B811" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C811" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E811" s="2">
+        <v>3214</v>
+      </c>
+      <c r="F811" s="2">
+        <v>3183</v>
+      </c>
+      <c r="G811" s="2">
+        <v>3153</v>
+      </c>
+      <c r="H811" s="2">
+        <v>3122</v>
+      </c>
+      <c r="I811" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9">
+      <c r="A812" s="1">
+        <v>811</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C812" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E812" s="2">
+        <v>6428</v>
+      </c>
+      <c r="F812" s="2">
+        <v>6367</v>
+      </c>
+      <c r="G812" s="2">
+        <v>6306</v>
+      </c>
+      <c r="H812" s="2">
+        <v>6244</v>
+      </c>
+      <c r="I812" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9">
+      <c r="A813" s="1">
+        <v>812</v>
+      </c>
+      <c r="B813" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C813" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E813" s="2">
+        <v>16272</v>
+      </c>
+      <c r="F813" s="2">
+        <v>16117</v>
+      </c>
+      <c r="G813" s="2">
+        <v>15962</v>
+      </c>
+      <c r="H813" s="2">
+        <v>15807</v>
+      </c>
+      <c r="I813" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9">
+      <c r="A814" s="1">
+        <v>813</v>
+      </c>
+      <c r="B814" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C814" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E814" s="2">
+        <v>32969</v>
+      </c>
+      <c r="F814" s="2">
+        <v>32655</v>
+      </c>
+      <c r="G814" s="2">
+        <v>32341</v>
+      </c>
+      <c r="H814" s="2">
+        <v>32027</v>
+      </c>
+      <c r="I814" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9">
+      <c r="A815" s="1">
+        <v>814</v>
+      </c>
+      <c r="B815" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C815" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E815" s="2">
+        <v>65735</v>
+      </c>
+      <c r="F815" s="2">
+        <v>65109</v>
+      </c>
+      <c r="G815" s="2">
+        <v>64483</v>
+      </c>
+      <c r="H815" s="2">
+        <v>63857</v>
+      </c>
+      <c r="I815" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9">
+      <c r="A816" s="1">
+        <v>815</v>
+      </c>
+      <c r="B816" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C816" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E816" s="2">
+        <v>98704</v>
+      </c>
+      <c r="F816" s="2">
+        <v>97764</v>
+      </c>
+      <c r="G816" s="2">
+        <v>96824</v>
+      </c>
+      <c r="H816" s="2">
+        <v>95884</v>
+      </c>
+      <c r="I816" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9">
+      <c r="A817" s="1">
+        <v>816</v>
+      </c>
+      <c r="B817" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C817" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E817" s="2">
+        <v>164436</v>
+      </c>
+      <c r="F817" s="2">
+        <v>162870</v>
+      </c>
+      <c r="G817" s="2">
+        <v>161304</v>
+      </c>
+      <c r="H817" s="2">
+        <v>159738</v>
+      </c>
+      <c r="I817" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9">
+      <c r="A818" s="1">
+        <v>817</v>
+      </c>
+      <c r="B818" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C818" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E818" s="2">
+        <v>328671</v>
+      </c>
+      <c r="F818" s="2">
+        <v>325541</v>
+      </c>
+      <c r="G818" s="2">
+        <v>322411</v>
+      </c>
+      <c r="H818" s="2">
+        <v>319280</v>
+      </c>
+      <c r="I818" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9">
+      <c r="A819" s="1">
+        <v>818</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C819" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E819" s="2">
+        <v>648814</v>
+      </c>
+      <c r="F819" s="2">
+        <v>642635</v>
+      </c>
+      <c r="G819" s="2">
+        <v>636456</v>
+      </c>
+      <c r="H819" s="2">
+        <v>630276</v>
+      </c>
+      <c r="I819" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9">
+      <c r="A820" s="1">
+        <v>819</v>
+      </c>
+      <c r="B820" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C820" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E820" s="2">
+        <v>1643552</v>
+      </c>
+      <c r="F820" s="2">
+        <v>1627900</v>
+      </c>
+      <c r="G820" s="2">
+        <v>1612247</v>
+      </c>
+      <c r="H820" s="2">
+        <v>1596594</v>
+      </c>
+      <c r="I820" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9">
+      <c r="A821" s="1">
+        <v>820</v>
+      </c>
+      <c r="B821" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E821" s="2">
+        <v>16485</v>
+      </c>
+      <c r="F821" s="2">
+        <v>16328</v>
+      </c>
+      <c r="G821" s="2">
+        <v>16171</v>
+      </c>
+      <c r="H821" s="2">
+        <v>16014</v>
+      </c>
+      <c r="I821" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9">
+      <c r="A822" s="1">
+        <v>821</v>
+      </c>
+      <c r="B822" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E822" s="2">
+        <v>48640</v>
+      </c>
+      <c r="F822" s="2">
+        <v>48177</v>
+      </c>
+      <c r="G822" s="2">
+        <v>47714</v>
+      </c>
+      <c r="H822" s="2">
+        <v>47250</v>
+      </c>
+      <c r="I822" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9">
+      <c r="A823" s="1">
+        <v>822</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E823" s="2">
+        <v>80794</v>
+      </c>
+      <c r="F823" s="2">
+        <v>80025</v>
+      </c>
+      <c r="G823" s="2">
+        <v>79255</v>
+      </c>
+      <c r="H823" s="2">
+        <v>78486</v>
+      </c>
+      <c r="I823" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9">
+      <c r="A824" s="1">
+        <v>823</v>
+      </c>
+      <c r="B824" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E824" s="2">
+        <v>163623</v>
+      </c>
+      <c r="F824" s="2">
+        <v>162064</v>
+      </c>
+      <c r="G824" s="2">
+        <v>160506</v>
+      </c>
+      <c r="H824" s="2">
+        <v>158948</v>
+      </c>
+      <c r="I824" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9">
+      <c r="A825" s="1">
+        <v>824</v>
+      </c>
+      <c r="B825" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E825" s="2">
+        <v>4372</v>
+      </c>
+      <c r="F825" s="2">
+        <v>4331</v>
+      </c>
+      <c r="G825" s="2">
+        <v>4289</v>
+      </c>
+      <c r="H825" s="2">
+        <v>4247</v>
+      </c>
+      <c r="I825" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9">
+      <c r="A826" s="1">
+        <v>825</v>
+      </c>
+      <c r="B826" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E826" s="2">
+        <v>16736</v>
+      </c>
+      <c r="F826" s="2">
+        <v>16577</v>
+      </c>
+      <c r="G826" s="2">
+        <v>16417</v>
+      </c>
+      <c r="H826" s="2">
+        <v>16258</v>
+      </c>
+      <c r="I826" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9">
+      <c r="A827" s="1">
+        <v>826</v>
+      </c>
+      <c r="B827" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E827" s="2">
+        <v>16485</v>
+      </c>
+      <c r="F827" s="2">
+        <v>16328</v>
+      </c>
+      <c r="G827" s="2">
+        <v>16171</v>
+      </c>
+      <c r="H827" s="2">
+        <v>16014</v>
+      </c>
+      <c r="I827" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9">
+      <c r="A828" s="1">
+        <v>827</v>
+      </c>
+      <c r="B828" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C828" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E828" s="2">
+        <v>80794</v>
+      </c>
+      <c r="F828" s="2">
+        <v>80025</v>
+      </c>
+      <c r="G828" s="2">
+        <v>79255</v>
+      </c>
+      <c r="H828" s="2">
+        <v>78486</v>
+      </c>
+      <c r="I828" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9">
+      <c r="A829" s="1">
+        <v>828</v>
+      </c>
+      <c r="B829" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C829" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E829" s="2">
+        <v>207312</v>
+      </c>
+      <c r="F829" s="2">
+        <v>205338</v>
+      </c>
+      <c r="G829" s="2">
+        <v>203363</v>
+      </c>
+      <c r="H829" s="2">
+        <v>201389</v>
+      </c>
+      <c r="I829" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9">
+      <c r="A830" s="1">
+        <v>829</v>
+      </c>
+      <c r="B830" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E830" s="2">
+        <v>436658</v>
+      </c>
+      <c r="F830" s="2">
+        <v>432500</v>
+      </c>
+      <c r="G830" s="2">
+        <v>428341</v>
+      </c>
+      <c r="H830" s="2">
+        <v>424182</v>
+      </c>
+      <c r="I830" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9">
+      <c r="A831" s="1">
+        <v>830</v>
+      </c>
+      <c r="B831" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E831" s="2">
+        <v>391721</v>
+      </c>
+      <c r="F831" s="2">
+        <v>387991</v>
+      </c>
+      <c r="G831" s="2">
+        <v>384260</v>
+      </c>
+      <c r="H831" s="2">
+        <v>380529</v>
+      </c>
+      <c r="I831" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9">
+      <c r="A832" s="1">
+        <v>831</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E832" s="2">
+        <v>10526</v>
+      </c>
+      <c r="F832" s="2">
+        <v>10426</v>
+      </c>
+      <c r="G832" s="2">
+        <v>10226</v>
+      </c>
+      <c r="H832" s="2">
+        <v>10125</v>
+      </c>
+      <c r="I832" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9">
+      <c r="A833" s="1">
+        <v>832</v>
+      </c>
+      <c r="B833" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E833" s="2">
+        <v>104685</v>
+      </c>
+      <c r="F833" s="2">
+        <v>103688</v>
+      </c>
+      <c r="G833" s="2">
+        <v>101694</v>
+      </c>
+      <c r="H833" s="2">
+        <v>100697</v>
+      </c>
+      <c r="I833" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9">
+      <c r="A834" s="1">
+        <v>833</v>
+      </c>
+      <c r="B834" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C834" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E834" s="2">
+        <v>156975</v>
+      </c>
+      <c r="F834" s="2">
+        <v>155480</v>
+      </c>
+      <c r="G834" s="2">
+        <v>152490</v>
+      </c>
+      <c r="H834" s="2">
+        <v>150995</v>
+      </c>
+      <c r="I834" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9">
+      <c r="A835" s="1">
+        <v>834</v>
+      </c>
+      <c r="B835" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E835" s="2">
+        <v>20974</v>
+      </c>
+      <c r="F835" s="2">
+        <v>20774</v>
+      </c>
+      <c r="G835" s="2">
+        <v>20375</v>
+      </c>
+      <c r="H835" s="2">
+        <v>20175</v>
+      </c>
+      <c r="I835" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9">
+      <c r="A836" s="1">
+        <v>835</v>
+      </c>
+      <c r="B836" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E836" s="2">
+        <v>313950</v>
+      </c>
+      <c r="F836" s="2">
+        <v>310960</v>
+      </c>
+      <c r="G836" s="2">
+        <v>304980</v>
+      </c>
+      <c r="H836" s="2">
+        <v>301990</v>
+      </c>
+      <c r="I836" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9">
+      <c r="A837" s="1">
+        <v>836</v>
+      </c>
+      <c r="B837" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C837" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E837" s="2">
+        <v>5632</v>
+      </c>
+      <c r="F837" s="2">
+        <v>5579</v>
+      </c>
+      <c r="G837" s="2">
+        <v>5471</v>
+      </c>
+      <c r="H837" s="2">
+        <v>5418</v>
+      </c>
+      <c r="I837" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9">
+      <c r="A838" s="1">
+        <v>837</v>
+      </c>
+      <c r="B838" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E838" s="2">
+        <v>52448</v>
+      </c>
+      <c r="F838" s="2">
+        <v>51948</v>
+      </c>
+      <c r="G838" s="2">
+        <v>50949</v>
+      </c>
+      <c r="H838" s="2">
+        <v>50450</v>
+      </c>
+      <c r="I838" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9">
+      <c r="A839" s="1">
+        <v>838</v>
+      </c>
+      <c r="B839" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E839" s="2">
+        <v>523425</v>
+      </c>
+      <c r="F839" s="2">
+        <v>518440</v>
+      </c>
+      <c r="G839" s="2">
+        <v>508470</v>
+      </c>
+      <c r="H839" s="2">
+        <v>503485</v>
+      </c>
+      <c r="I839" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9">
+      <c r="A840" s="1">
+        <v>839</v>
+      </c>
+      <c r="B840" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E840" s="2">
+        <v>4935</v>
+      </c>
+      <c r="F840" s="2">
+        <v>4888</v>
+      </c>
+      <c r="G840" s="2">
+        <v>4794</v>
+      </c>
+      <c r="H840" s="2">
+        <v>4747</v>
+      </c>
+      <c r="I840" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9">
+      <c r="A841" s="1">
+        <v>840</v>
+      </c>
+      <c r="B841" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E841" s="2">
+        <v>47985</v>
+      </c>
+      <c r="F841" s="2">
+        <v>47528</v>
+      </c>
+      <c r="G841" s="2">
+        <v>46614</v>
+      </c>
+      <c r="H841" s="2">
+        <v>46157</v>
+      </c>
+      <c r="I841" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9">
+      <c r="A842" s="1">
+        <v>841</v>
+      </c>
+      <c r="B842" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E842" s="2">
+        <v>16485</v>
+      </c>
+      <c r="F842" s="2">
+        <v>16328</v>
+      </c>
+      <c r="G842" s="2">
+        <v>16014</v>
+      </c>
+      <c r="H842" s="2">
+        <v>15857</v>
+      </c>
+      <c r="I842" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9">
+      <c r="A843" s="1">
+        <v>842</v>
+      </c>
+      <c r="B843" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E843" s="2">
+        <v>330146</v>
+      </c>
+      <c r="F843" s="2">
+        <v>327002</v>
+      </c>
+      <c r="G843" s="2">
+        <v>320714</v>
+      </c>
+      <c r="H843" s="2">
+        <v>317569</v>
+      </c>
+      <c r="I843" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9">
+      <c r="A844" s="1">
+        <v>843</v>
+      </c>
+      <c r="B844" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C844" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E844" s="2">
+        <v>48221</v>
+      </c>
+      <c r="F844" s="2">
+        <v>47762</v>
+      </c>
+      <c r="G844" s="2">
+        <v>46844</v>
+      </c>
+      <c r="H844" s="2">
+        <v>46384</v>
+      </c>
+      <c r="I844" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9">
+      <c r="A845" s="1">
+        <v>844</v>
+      </c>
+      <c r="B845" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E845" s="2">
+        <v>41573</v>
+      </c>
+      <c r="F845" s="2">
+        <v>41177</v>
+      </c>
+      <c r="G845" s="2">
+        <v>40385</v>
+      </c>
+      <c r="H845" s="2">
+        <v>39989</v>
+      </c>
+      <c r="I845" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9">
+      <c r="A846" s="1">
+        <v>845</v>
+      </c>
+      <c r="B846" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E846" s="2">
+        <v>12618</v>
+      </c>
+      <c r="F846" s="2">
+        <v>12498</v>
+      </c>
+      <c r="G846" s="2">
+        <v>12257</v>
+      </c>
+      <c r="H846" s="2">
+        <v>12137</v>
+      </c>
+      <c r="I846" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9">
+      <c r="A847" s="1">
+        <v>846</v>
+      </c>
+      <c r="B847" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E847" s="2">
+        <v>123401</v>
+      </c>
+      <c r="F847" s="2">
+        <v>122226</v>
+      </c>
+      <c r="G847" s="2">
+        <v>119876</v>
+      </c>
+      <c r="H847" s="2">
+        <v>118700</v>
+      </c>
+      <c r="I847" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9">
+      <c r="A848" s="1">
+        <v>847</v>
+      </c>
+      <c r="B848" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E848" s="2">
+        <v>271478</v>
+      </c>
+      <c r="F848" s="2">
+        <v>268892</v>
+      </c>
+      <c r="G848" s="2">
+        <v>263721</v>
+      </c>
+      <c r="H848" s="2">
+        <v>261136</v>
+      </c>
+      <c r="I848" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9">
+      <c r="A849" s="1">
+        <v>848</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C849" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E849" s="2">
+        <v>424432</v>
+      </c>
+      <c r="F849" s="2">
+        <v>420390</v>
+      </c>
+      <c r="G849" s="2">
+        <v>412305</v>
+      </c>
+      <c r="H849" s="2">
+        <v>408263</v>
+      </c>
+      <c r="I849" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9">
+      <c r="A850" s="1">
+        <v>849</v>
+      </c>
+      <c r="B850" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E850" s="2">
+        <v>49665</v>
+      </c>
+      <c r="F850" s="2">
+        <v>49192</v>
+      </c>
+      <c r="G850" s="2">
+        <v>48246</v>
+      </c>
+      <c r="H850" s="2">
+        <v>47773</v>
+      </c>
+      <c r="I850" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9">
+      <c r="A851" s="1">
+        <v>850</v>
+      </c>
+      <c r="B851" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E851" s="2">
+        <v>6462</v>
+      </c>
+      <c r="F851" s="2">
+        <v>6400</v>
+      </c>
+      <c r="G851" s="2">
+        <v>6277</v>
+      </c>
+      <c r="H851" s="2">
+        <v>6216</v>
+      </c>
+      <c r="I851" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9">
+      <c r="A852" s="1">
+        <v>851</v>
+      </c>
+      <c r="B852" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E852" s="2">
+        <v>63293</v>
+      </c>
+      <c r="F852" s="2">
+        <v>62690</v>
+      </c>
+      <c r="G852" s="2">
+        <v>61485</v>
+      </c>
+      <c r="H852" s="2">
+        <v>60882</v>
+      </c>
+      <c r="I852" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9">
+      <c r="A853" s="1">
+        <v>852</v>
+      </c>
+      <c r="B853" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C853" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E853" s="2">
+        <v>635406</v>
+      </c>
+      <c r="F853" s="2">
+        <v>629355</v>
+      </c>
+      <c r="G853" s="2">
+        <v>617252</v>
+      </c>
+      <c r="H853" s="2">
+        <v>611200</v>
+      </c>
+      <c r="I853" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9">
+      <c r="A854" s="1">
+        <v>853</v>
+      </c>
+      <c r="B854" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E854" s="2">
+        <v>95091</v>
+      </c>
+      <c r="F854" s="2">
+        <v>94186</v>
+      </c>
+      <c r="G854" s="2">
+        <v>92374</v>
+      </c>
+      <c r="H854" s="2">
+        <v>91469</v>
+      </c>
+      <c r="I854" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9">
+      <c r="A855" s="1">
+        <v>854</v>
+      </c>
+      <c r="B855" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C855" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E855" s="2">
+        <v>1673</v>
+      </c>
+      <c r="F855" s="2">
+        <v>1657</v>
+      </c>
+      <c r="G855" s="2">
+        <v>1625</v>
+      </c>
+      <c r="H855" s="2">
+        <v>1609</v>
+      </c>
+      <c r="I855" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9">
+      <c r="A856" s="1">
+        <v>855</v>
+      </c>
+      <c r="B856" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C856" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E856" s="2">
+        <v>38897</v>
+      </c>
+      <c r="F856" s="2">
+        <v>38527</v>
+      </c>
+      <c r="G856" s="2">
+        <v>38156</v>
+      </c>
+      <c r="H856" s="2">
+        <v>37786</v>
+      </c>
+      <c r="I856" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9">
+      <c r="A857" s="1">
+        <v>856</v>
+      </c>
+      <c r="B857" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C857" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E857" s="2">
+        <v>199146</v>
+      </c>
+      <c r="F857" s="2">
+        <v>197250</v>
+      </c>
+      <c r="G857" s="2">
+        <v>195353</v>
+      </c>
+      <c r="H857" s="2">
+        <v>193456</v>
+      </c>
+      <c r="I857" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="858" spans="1:9">
+      <c r="A858" s="1">
+        <v>857</v>
+      </c>
+      <c r="B858" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C858" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E858" s="2">
+        <v>4543</v>
+      </c>
+      <c r="F858" s="2">
+        <v>4500</v>
+      </c>
+      <c r="G858" s="2">
+        <v>4457</v>
+      </c>
+      <c r="H858" s="2">
+        <v>4414</v>
+      </c>
+      <c r="I858" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9">
+      <c r="A859" s="1">
+        <v>858</v>
+      </c>
+      <c r="B859" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C859" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E859" s="2">
+        <v>9087</v>
+      </c>
+      <c r="F859" s="2">
+        <v>9000</v>
+      </c>
+      <c r="G859" s="2">
+        <v>8914</v>
+      </c>
+      <c r="H859" s="2">
+        <v>8827</v>
+      </c>
+      <c r="I859" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9">
+      <c r="A860" s="1">
+        <v>859</v>
+      </c>
+      <c r="B860" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C860" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E860" s="2">
+        <v>13682</v>
+      </c>
+      <c r="F860" s="2">
+        <v>13551</v>
+      </c>
+      <c r="G860" s="2">
+        <v>13421</v>
+      </c>
+      <c r="H860" s="2">
+        <v>13291</v>
+      </c>
+      <c r="I860" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9">
+      <c r="A861" s="1">
+        <v>860</v>
+      </c>
+      <c r="B861" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C861" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E861" s="2">
+        <v>14797</v>
+      </c>
+      <c r="F861" s="2">
+        <v>14656</v>
+      </c>
+      <c r="G861" s="2">
+        <v>14515</v>
+      </c>
+      <c r="H861" s="2">
+        <v>14374</v>
+      </c>
+      <c r="I861" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9">
+      <c r="A862" s="1">
+        <v>861</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C862" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E862" s="2">
+        <v>18225</v>
+      </c>
+      <c r="F862" s="2">
+        <v>18051</v>
+      </c>
+      <c r="G862" s="2">
+        <v>17878</v>
+      </c>
+      <c r="H862" s="2">
+        <v>17704</v>
+      </c>
+      <c r="I862" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9">
+      <c r="A863" s="1">
+        <v>862</v>
+      </c>
+      <c r="B863" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C863" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E863" s="2">
+        <v>22719</v>
+      </c>
+      <c r="F863" s="2">
+        <v>22502</v>
+      </c>
+      <c r="G863" s="2">
+        <v>22286</v>
+      </c>
+      <c r="H863" s="2">
+        <v>22070</v>
+      </c>
+      <c r="I863" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9">
+      <c r="A864" s="1">
+        <v>863</v>
+      </c>
+      <c r="B864" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C864" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E864" s="2">
+        <v>27363</v>
+      </c>
+      <c r="F864" s="2">
+        <v>27102</v>
+      </c>
+      <c r="G864" s="2">
+        <v>26842</v>
+      </c>
+      <c r="H864" s="2">
+        <v>26581</v>
+      </c>
+      <c r="I864" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9">
+      <c r="A865" s="1">
+        <v>864</v>
+      </c>
+      <c r="B865" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C865" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E865" s="2">
+        <v>36400</v>
+      </c>
+      <c r="F865" s="2">
+        <v>36054</v>
+      </c>
+      <c r="G865" s="2">
+        <v>35707</v>
+      </c>
+      <c r="H865" s="2">
+        <v>35360</v>
+      </c>
+      <c r="I865" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9">
+      <c r="A866" s="1">
+        <v>865</v>
+      </c>
+      <c r="B866" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E866" s="2">
+        <v>45388</v>
+      </c>
+      <c r="F866" s="2">
+        <v>44956</v>
+      </c>
+      <c r="G866" s="2">
+        <v>44524</v>
+      </c>
+      <c r="H866" s="2">
+        <v>44092</v>
+      </c>
+      <c r="I866" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9">
+      <c r="A867" s="1">
+        <v>866</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E867" s="2">
+        <v>49932</v>
+      </c>
+      <c r="F867" s="2">
+        <v>49456</v>
+      </c>
+      <c r="G867" s="2">
+        <v>48981</v>
+      </c>
+      <c r="H867" s="2">
+        <v>48505</v>
+      </c>
+      <c r="I867" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9">
+      <c r="A868" s="1">
+        <v>867</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E868" s="2">
+        <v>59070</v>
+      </c>
+      <c r="F868" s="2">
+        <v>58507</v>
+      </c>
+      <c r="G868" s="2">
+        <v>57945</v>
+      </c>
+      <c r="H868" s="2">
+        <v>57382</v>
+      </c>
+      <c r="I868" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9">
+      <c r="A869" s="1">
+        <v>868</v>
+      </c>
+      <c r="B869" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C869" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E869" s="2">
+        <v>68107</v>
+      </c>
+      <c r="F869" s="2">
+        <v>67459</v>
+      </c>
+      <c r="G869" s="2">
+        <v>66810</v>
+      </c>
+      <c r="H869" s="2">
+        <v>66161</v>
+      </c>
+      <c r="I869" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9">
+      <c r="A870" s="1">
+        <v>869</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E870" s="2">
+        <v>86332</v>
+      </c>
+      <c r="F870" s="2">
+        <v>85510</v>
+      </c>
+      <c r="G870" s="2">
+        <v>84688</v>
+      </c>
+      <c r="H870" s="2">
+        <v>83865</v>
+      </c>
+      <c r="I870" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9">
+      <c r="A871" s="1">
+        <v>870</v>
+      </c>
+      <c r="B871" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C871" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E871" s="2">
+        <v>91027</v>
+      </c>
+      <c r="F871" s="2">
+        <v>90160</v>
+      </c>
+      <c r="G871" s="2">
+        <v>89293</v>
+      </c>
+      <c r="H871" s="2">
+        <v>88426</v>
+      </c>
+      <c r="I871" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9">
+      <c r="A872" s="1">
+        <v>871</v>
+      </c>
+      <c r="B872" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C872" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E872" s="2">
+        <v>95570</v>
+      </c>
+      <c r="F872" s="2">
+        <v>94660</v>
+      </c>
+      <c r="G872" s="2">
+        <v>93750</v>
+      </c>
+      <c r="H872" s="2">
+        <v>92839</v>
+      </c>
+      <c r="I872" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9">
+      <c r="A873" s="1">
+        <v>872</v>
+      </c>
+      <c r="B873" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E873" s="2">
+        <v>104708</v>
+      </c>
+      <c r="F873" s="2">
+        <v>103711</v>
+      </c>
+      <c r="G873" s="2">
+        <v>102714</v>
+      </c>
+      <c r="H873" s="2">
+        <v>101716</v>
+      </c>
+      <c r="I873" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9">
+      <c r="A874" s="1">
+        <v>873</v>
+      </c>
+      <c r="B874" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C874" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E874" s="2">
+        <v>113796</v>
+      </c>
+      <c r="F874" s="2">
+        <v>112712</v>
+      </c>
+      <c r="G874" s="2">
+        <v>111628</v>
+      </c>
+      <c r="H874" s="2">
+        <v>110545</v>
+      </c>
+      <c r="I874" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9">
+      <c r="A875" s="1">
+        <v>874</v>
+      </c>
+      <c r="B875" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C875" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E875" s="2">
+        <v>127477</v>
+      </c>
+      <c r="F875" s="2">
+        <v>126263</v>
+      </c>
+      <c r="G875" s="2">
+        <v>125049</v>
+      </c>
+      <c r="H875" s="2">
+        <v>123835</v>
+      </c>
+      <c r="I875" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9">
+      <c r="A876" s="1">
+        <v>875</v>
+      </c>
+      <c r="B876" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C876" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E876" s="2">
+        <v>136515</v>
+      </c>
+      <c r="F876" s="2">
+        <v>135215</v>
+      </c>
+      <c r="G876" s="2">
+        <v>133914</v>
+      </c>
+      <c r="H876" s="2">
+        <v>132614</v>
+      </c>
+      <c r="I876" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="877" spans="1:9">
+      <c r="A877" s="1">
+        <v>876</v>
+      </c>
+      <c r="B877" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C877" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E877" s="2">
+        <v>136565</v>
+      </c>
+      <c r="F877" s="2">
+        <v>135264</v>
+      </c>
+      <c r="G877" s="2">
+        <v>133964</v>
+      </c>
+      <c r="H877" s="2">
+        <v>132663</v>
+      </c>
+      <c r="I877" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="878" spans="1:9">
+      <c r="A878" s="1">
+        <v>877</v>
+      </c>
+      <c r="B878" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C878" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E878" s="2">
+        <v>159184</v>
+      </c>
+      <c r="F878" s="2">
+        <v>157668</v>
+      </c>
+      <c r="G878" s="2">
+        <v>156152</v>
+      </c>
+      <c r="H878" s="2">
+        <v>154636</v>
+      </c>
+      <c r="I878" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="879" spans="1:9">
+      <c r="A879" s="1">
+        <v>878</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C879" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E879" s="2">
+        <v>172866</v>
+      </c>
+      <c r="F879" s="2">
+        <v>171219</v>
+      </c>
+      <c r="G879" s="2">
+        <v>169573</v>
+      </c>
+      <c r="H879" s="2">
+        <v>167927</v>
+      </c>
+      <c r="I879" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9">
+      <c r="A880" s="1">
+        <v>879</v>
+      </c>
+      <c r="B880" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C880" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E880" s="2">
+        <v>181953</v>
+      </c>
+      <c r="F880" s="2">
+        <v>180221</v>
+      </c>
+      <c r="G880" s="2">
+        <v>178488</v>
+      </c>
+      <c r="H880" s="2">
+        <v>176755</v>
+      </c>
+      <c r="I880" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9">
+      <c r="A881" s="1">
+        <v>880</v>
+      </c>
+      <c r="B881" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C881" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E881" s="2">
+        <v>195635</v>
+      </c>
+      <c r="F881" s="2">
+        <v>193772</v>
+      </c>
+      <c r="G881" s="2">
+        <v>191909</v>
+      </c>
+      <c r="H881" s="2">
+        <v>190045</v>
+      </c>
+      <c r="I881" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="882" spans="1:9">
+      <c r="A882" s="1">
+        <v>881</v>
+      </c>
+      <c r="B882" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C882" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E882" s="2">
+        <v>204672</v>
+      </c>
+      <c r="F882" s="2">
+        <v>202723</v>
+      </c>
+      <c r="G882" s="2">
+        <v>200774</v>
+      </c>
+      <c r="H882" s="2">
+        <v>198825</v>
+      </c>
+      <c r="I882" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="883" spans="1:9">
+      <c r="A883" s="1">
+        <v>882</v>
+      </c>
+      <c r="B883" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C883" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E883" s="2">
+        <v>227593</v>
+      </c>
+      <c r="F883" s="2">
+        <v>225425</v>
+      </c>
+      <c r="G883" s="2">
+        <v>223258</v>
+      </c>
+      <c r="H883" s="2">
+        <v>221090</v>
+      </c>
+      <c r="I883" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="884" spans="1:9">
+      <c r="A884" s="1">
+        <v>883</v>
+      </c>
+      <c r="B884" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C884" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E884" s="2">
+        <v>250361</v>
+      </c>
+      <c r="F884" s="2">
+        <v>247977</v>
+      </c>
+      <c r="G884" s="2">
+        <v>245592</v>
+      </c>
+      <c r="H884" s="2">
+        <v>243208</v>
+      </c>
+      <c r="I884" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="885" spans="1:9">
+      <c r="A885" s="1">
+        <v>884</v>
+      </c>
+      <c r="B885" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C885" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E885" s="2">
+        <v>273130</v>
+      </c>
+      <c r="F885" s="2">
+        <v>270529</v>
+      </c>
+      <c r="G885" s="2">
+        <v>267928</v>
+      </c>
+      <c r="H885" s="2">
+        <v>265326</v>
+      </c>
+      <c r="I885" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="886" spans="1:9">
+      <c r="A886" s="1">
+        <v>885</v>
+      </c>
+      <c r="B886" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C886" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E886" s="2">
+        <v>295849</v>
+      </c>
+      <c r="F886" s="2">
+        <v>293031</v>
+      </c>
+      <c r="G886" s="2">
+        <v>290214</v>
+      </c>
+      <c r="H886" s="2">
+        <v>287396</v>
+      </c>
+      <c r="I886" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="887" spans="1:9">
+      <c r="A887" s="1">
+        <v>886</v>
+      </c>
+      <c r="B887" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C887" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E887" s="2">
+        <v>318619</v>
+      </c>
+      <c r="F887" s="2">
+        <v>315585</v>
+      </c>
+      <c r="G887" s="2">
+        <v>312550</v>
+      </c>
+      <c r="H887" s="2">
+        <v>309516</v>
+      </c>
+      <c r="I887" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="888" spans="1:9">
+      <c r="A888" s="1">
+        <v>887</v>
+      </c>
+      <c r="B888" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C888" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E888" s="2">
+        <v>340707</v>
+      </c>
+      <c r="F888" s="2">
+        <v>337462</v>
+      </c>
+      <c r="G888" s="2">
+        <v>334217</v>
+      </c>
+      <c r="H888" s="2">
+        <v>330973</v>
+      </c>
+      <c r="I888" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="889" spans="1:9">
+      <c r="A889" s="1">
+        <v>888</v>
+      </c>
+      <c r="B889" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C889" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E889" s="2">
+        <v>340341</v>
+      </c>
+      <c r="F889" s="2">
+        <v>337099</v>
+      </c>
+      <c r="G889" s="2">
+        <v>333858</v>
+      </c>
+      <c r="H889" s="2">
+        <v>330617</v>
+      </c>
+      <c r="I889" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="890" spans="1:9">
+      <c r="A890" s="1">
+        <v>889</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C890" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E890" s="2">
+        <v>364158</v>
+      </c>
+      <c r="F890" s="2">
+        <v>360690</v>
+      </c>
+      <c r="G890" s="2">
+        <v>357222</v>
+      </c>
+      <c r="H890" s="2">
+        <v>353753</v>
+      </c>
+      <c r="I890" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="891" spans="1:9">
+      <c r="A891" s="1">
+        <v>890</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C891" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E891" s="2">
+        <v>453887</v>
+      </c>
+      <c r="F891" s="2">
+        <v>449564</v>
+      </c>
+      <c r="G891" s="2">
+        <v>445241</v>
+      </c>
+      <c r="H891" s="2">
+        <v>440918</v>
+      </c>
+      <c r="I891" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="892" spans="1:9">
+      <c r="A892" s="1">
+        <v>891</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C892" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E892" s="2">
+        <v>681479</v>
+      </c>
+      <c r="F892" s="2">
+        <v>674989</v>
+      </c>
+      <c r="G892" s="2">
+        <v>668499</v>
+      </c>
+      <c r="H892" s="2">
+        <v>662009</v>
+      </c>
+      <c r="I892" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="893" spans="1:9">
+      <c r="A893" s="1">
+        <v>892</v>
+      </c>
+      <c r="B893" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C893" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E893" s="2">
+        <v>910371</v>
+      </c>
+      <c r="F893" s="2">
+        <v>901701</v>
+      </c>
+      <c r="G893" s="2">
+        <v>893031</v>
+      </c>
+      <c r="H893" s="2">
+        <v>884360</v>
+      </c>
+      <c r="I893" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="894" spans="1:9">
+      <c r="A894" s="1">
+        <v>893</v>
+      </c>
+      <c r="B894" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C894" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E894" s="2">
+        <v>1137964</v>
+      </c>
+      <c r="F894" s="2">
+        <v>1127126</v>
+      </c>
+      <c r="G894" s="2">
+        <v>1116288</v>
+      </c>
+      <c r="H894" s="2">
+        <v>1105451</v>
+      </c>
+      <c r="I894" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="895" spans="1:9">
+      <c r="A895" s="1">
+        <v>894</v>
+      </c>
+      <c r="B895" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C895" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E895" s="2">
+        <v>1364258</v>
+      </c>
+      <c r="F895" s="2">
+        <v>1351265</v>
+      </c>
+      <c r="G895" s="2">
+        <v>1338272</v>
+      </c>
+      <c r="H895" s="2">
+        <v>1325279</v>
+      </c>
+      <c r="I895" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="896" spans="1:9">
+      <c r="A896" s="1">
+        <v>895</v>
+      </c>
+      <c r="B896" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C896" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E896" s="2">
+        <v>1820742</v>
+      </c>
+      <c r="F896" s="2">
+        <v>1803402</v>
+      </c>
+      <c r="G896" s="2">
+        <v>1786061</v>
+      </c>
+      <c r="H896" s="2">
+        <v>1768721</v>
+      </c>
+      <c r="I896" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="897" spans="1:9">
+      <c r="A897" s="1">
+        <v>896</v>
+      </c>
+      <c r="B897" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C897" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E897" s="2">
+        <v>1957307</v>
+      </c>
+      <c r="F897" s="2">
+        <v>1938666</v>
+      </c>
+      <c r="G897" s="2">
+        <v>1920025</v>
+      </c>
+      <c r="H897" s="2">
+        <v>1901384</v>
+      </c>
+      <c r="I897" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="898" spans="1:9">
+      <c r="A898" s="1">
+        <v>897</v>
+      </c>
+      <c r="B898" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C898" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E898" s="2">
+        <v>2271632</v>
+      </c>
+      <c r="F898" s="2">
+        <v>2249997</v>
+      </c>
+      <c r="G898" s="2">
+        <v>2228363</v>
+      </c>
+      <c r="H898" s="2">
+        <v>2206728</v>
+      </c>
+      <c r="I898" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="899" spans="1:9">
+      <c r="A899" s="1">
+        <v>898</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C899" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E899" s="2">
+        <v>3182003</v>
+      </c>
+      <c r="F899" s="2">
+        <v>3151698</v>
+      </c>
+      <c r="G899" s="2">
+        <v>3121393</v>
+      </c>
+      <c r="H899" s="2">
+        <v>3091089</v>
+      </c>
+      <c r="I899" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>