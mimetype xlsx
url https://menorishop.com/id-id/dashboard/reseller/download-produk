--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1842">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1915">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -1187,50 +1187,56 @@
   <si>
     <t>Flash_25</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 25 GB 30 Hari</t>
   </si>
   <si>
     <t>Flash_5</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 5 GB 30 Hari</t>
   </si>
   <si>
     <t>Flash_50</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 50 GB 30 Hari</t>
   </si>
   <si>
     <t>Flash_6</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 6 GB 30 Hari</t>
   </si>
   <si>
+    <t>Flash_7</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 7 GB 30 Hari</t>
+  </si>
+  <si>
     <t>Fredom-100gb30Hr</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
     <t>Indosat Freedom Internet Sensasi 100 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-10gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 10 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-16gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 16 GB 28 Hari</t>
   </si>
   <si>
     <t>Fredom-18gb30Hr</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 18 GB 28 Hari</t>
@@ -1880,50 +1886,80 @@
   <si>
     <t>linkaja-85</t>
   </si>
   <si>
     <t>LinkAja Rp 85.000</t>
   </si>
   <si>
     <t>linkaja-90</t>
   </si>
   <si>
     <t>LinkAja Rp 90.000</t>
   </si>
   <si>
     <t>linkaja-95</t>
   </si>
   <si>
     <t>LinkAja Rp 95.000</t>
   </si>
   <si>
     <t>M_CARD</t>
   </si>
   <si>
     <t>Super Sus Monthly Card</t>
   </si>
   <si>
+    <t>MALAM-10GB-7HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 10 Gb 7 Hari</t>
+  </si>
+  <si>
+    <t>MALAM-15GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>MALAM-1GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>MALAM-5GB-1HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>MALAM-5GB-30HR</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Malam 5 GB 30 Hari</t>
+  </si>
+  <si>
     <t>MALAM-5GB-7HR</t>
   </si>
   <si>
     <t>Telkomsel Data Malam 5 GB 7 Hari</t>
   </si>
   <si>
     <t>max10</t>
   </si>
   <si>
     <t>Maxim Driver 10.000</t>
   </si>
   <si>
     <t>max100</t>
   </si>
   <si>
     <t>Maxim Driver 100.000</t>
   </si>
   <si>
     <t>max15</t>
   </si>
   <si>
     <t>Maxim Driver 15.000</t>
   </si>
   <si>
     <t>max20</t>
@@ -3131,56 +3167,50 @@
   <si>
     <t>Smart80</t>
   </si>
   <si>
     <t>Smartfren 80.000</t>
   </si>
   <si>
     <t>Smart85</t>
   </si>
   <si>
     <t>Smartfren 85.000</t>
   </si>
   <si>
     <t>Smart90</t>
   </si>
   <si>
     <t>Smartfren 90.000</t>
   </si>
   <si>
     <t>Smart95</t>
   </si>
   <si>
     <t>Smartfren 95.000</t>
   </si>
   <si>
-    <t>TEL10</t>
-[...4 lines deleted...]
-  <si>
     <t>TEL100</t>
   </si>
   <si>
     <t>Telkomsel 100.000</t>
   </si>
   <si>
     <t>TEL15</t>
   </si>
   <si>
     <t>Telkomsel 15.000</t>
   </si>
   <si>
     <t>TEL150</t>
   </si>
   <si>
     <t>Telkomsel 150.000</t>
   </si>
   <si>
     <t>TEL20</t>
   </si>
   <si>
     <t>Telkomsel 20.000</t>
   </si>
   <si>
     <t>TEL200</t>
@@ -3437,80 +3467,80 @@
   <si>
     <t>UC325</t>
   </si>
   <si>
     <t>PUBG Mobile Global 325 UC</t>
   </si>
   <si>
     <t>UC3850</t>
   </si>
   <si>
     <t>PUBG Mobile Global 3.850 UC</t>
   </si>
   <si>
     <t>UC60</t>
   </si>
   <si>
     <t>PUBG Mobile Global 60 UC</t>
   </si>
   <si>
     <t>UC660</t>
   </si>
   <si>
     <t>PUBG Mobile Global 660 UC</t>
   </si>
   <si>
+    <t>UC8100</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 8.100 UC</t>
+  </si>
+  <si>
     <t>Umum30hari-12gb</t>
   </si>
   <si>
     <t>Axis Data 12 GB / 30 Hari</t>
   </si>
   <si>
     <t>Umum30hari-2gb</t>
   </si>
   <si>
     <t>Axis Data 2 GB 30 Hari</t>
   </si>
   <si>
     <t>Umum30hari-500mb</t>
   </si>
   <si>
     <t>Axis Data 500 MB 30 Hari</t>
   </si>
   <si>
     <t>Umum30Hr-10Gb</t>
   </si>
   <si>
     <t>Tri Data 10 GB 30 Hari</t>
   </si>
   <si>
-    <t>Umum30Hr-1Gb</t>
-[...4 lines deleted...]
-  <si>
     <t>Umum30Hr-3Gb</t>
   </si>
   <si>
     <t>Tri Data 3 GB 30 Hari</t>
   </si>
   <si>
     <t>Umum30Hr-5Gb</t>
   </si>
   <si>
     <t>Tri Data 5 GB 30 Hari</t>
   </si>
   <si>
     <t>Unlimited-1GB-14HARI</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 14 Hari</t>
   </si>
   <si>
     <t>Unlimited-1GB-7HARI</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
   </si>
   <si>
     <t>Unlimited-2GB-28HARI</t>
@@ -4199,50 +4229,56 @@
   <si>
     <t>Bronet30hari-8gb</t>
   </si>
   <si>
     <t>Axis Data BRONET 8 GB 30 Hari</t>
   </si>
   <si>
     <t>INDOSAT-2GB</t>
   </si>
   <si>
     <t>Indosat 2 GB 30 Hari</t>
   </si>
   <si>
     <t>linkaja-350</t>
   </si>
   <si>
     <t>LinkAja Rp 350.000</t>
   </si>
   <si>
     <t>GF</t>
   </si>
   <si>
     <t>Garena Undawn Growth Fund</t>
   </si>
   <si>
+    <t>GPP</t>
+  </si>
+  <si>
+    <t>Garena Undawn Glory Pass Premium</t>
+  </si>
+  <si>
     <t>KARTU30</t>
   </si>
   <si>
     <t>Garena Undawn Kartu Bulanan</t>
   </si>
   <si>
     <t>KARTU7</t>
   </si>
   <si>
     <t>Garena Undawn Kartu Mingguan</t>
   </si>
   <si>
     <t>pre30877636</t>
   </si>
   <si>
     <t>Free Fire BP Card</t>
   </si>
   <si>
     <t>pre30877637</t>
   </si>
   <si>
     <t>Free Fire Level Up Pass</t>
   </si>
   <si>
     <t>pre30878056</t>
@@ -4511,156 +4547,522 @@
   <si>
     <t>Speed Drifters 3134 Diamonds</t>
   </si>
   <si>
     <t>pre30949428</t>
   </si>
   <si>
     <t>Speed Drifters 6279 Diamonds</t>
   </si>
   <si>
     <t>pre30949443</t>
   </si>
   <si>
     <t>Sausage Man</t>
   </si>
   <si>
     <t>Sausage Man 2118 Candies</t>
   </si>
   <si>
     <t>pre30949444</t>
   </si>
   <si>
     <t>Sausage Man 3548 Candies</t>
   </si>
   <si>
-    <t>92-1521</t>
+    <t>G_10</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_100</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_150</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_20</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_300</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_5</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_50</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>G_500</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>H1</t>
+  </si>
+  <si>
+    <t>WIFI ID</t>
+  </si>
+  <si>
+    <t>Akses wifi.id 1 hari</t>
+  </si>
+  <si>
+    <t>H30</t>
+  </si>
+  <si>
+    <t>Akses wifi.id 30 hari</t>
+  </si>
+  <si>
+    <t>H7</t>
+  </si>
+  <si>
+    <t>Akses wifi.id 7 hari</t>
+  </si>
+  <si>
+    <t>pre30669695</t>
+  </si>
+  <si>
+    <t>Vidio</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>pre30669696</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Diamond Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30669697</t>
+  </si>
+  <si>
+    <t>Voucher Vidio Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>Steam12</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>Steam250</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 250.000</t>
+  </si>
+  <si>
+    <t>Steam400</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 400.000</t>
+  </si>
+  <si>
+    <t>Steam45</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>Steam6</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 6.000</t>
+  </si>
+  <si>
+    <t>Steam60</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>Steam600</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 600.000</t>
+  </si>
+  <si>
+    <t>Steam90</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
+  </si>
+  <si>
+    <t>ML5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5 Diamonds ( 5+0 Bonus)</t>
+  </si>
+  <si>
+    <t>Genesis-60</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>Genshin Impact 60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>Genesis-6480-1600</t>
+  </si>
+  <si>
+    <t>Genshin Impact 6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>19-161</t>
+  </si>
+  <si>
+    <t>LifeAfter</t>
+  </si>
+  <si>
+    <t>65 Credits</t>
+  </si>
+  <si>
+    <t>19-162</t>
+  </si>
+  <si>
+    <t>330 Credits</t>
+  </si>
+  <si>
+    <t>19-163</t>
+  </si>
+  <si>
+    <t>558 Credits</t>
+  </si>
+  <si>
+    <t>19-164</t>
+  </si>
+  <si>
+    <t>1108 Credits</t>
+  </si>
+  <si>
+    <t>19-165</t>
+  </si>
+  <si>
+    <t>2268 Credits</t>
+  </si>
+  <si>
+    <t>19-166</t>
+  </si>
+  <si>
+    <t>3468 Credits</t>
+  </si>
+  <si>
+    <t>19-167</t>
+  </si>
+  <si>
+    <t>5768 Credits</t>
+  </si>
+  <si>
+    <t>19-168</t>
+  </si>
+  <si>
+    <t>7768 Credits</t>
+  </si>
+  <si>
+    <t>29-222</t>
+  </si>
+  <si>
+    <t>61 Candies</t>
+  </si>
+  <si>
+    <t>29-223</t>
+  </si>
+  <si>
+    <t>186 Candies</t>
+  </si>
+  <si>
+    <t>29-224</t>
+  </si>
+  <si>
+    <t>318 Candies</t>
+  </si>
+  <si>
+    <t>29-226</t>
+  </si>
+  <si>
+    <t>1378 Candies</t>
+  </si>
+  <si>
+    <t>29-1735</t>
+  </si>
+  <si>
+    <t>2118 Candies</t>
+  </si>
+  <si>
+    <t>29-228</t>
+  </si>
+  <si>
+    <t>3548 Candies</t>
+  </si>
+  <si>
+    <t>29-926</t>
+  </si>
+  <si>
+    <t>7108 Candies</t>
+  </si>
+  <si>
+    <t>59-459</t>
+  </si>
+  <si>
+    <t>Lita</t>
+  </si>
+  <si>
+    <t>300 Lita Coins</t>
+  </si>
+  <si>
+    <t>59-460</t>
+  </si>
+  <si>
+    <t>600 Lita Coins</t>
+  </si>
+  <si>
+    <t>59-461</t>
+  </si>
+  <si>
+    <t>1000 Lita Coins</t>
+  </si>
+  <si>
+    <t>59-462</t>
+  </si>
+  <si>
+    <t>2000 Lita Coins</t>
+  </si>
+  <si>
+    <t>59-463</t>
+  </si>
+  <si>
+    <t>5000 Lita Coins</t>
+  </si>
+  <si>
+    <t>59-464</t>
+  </si>
+  <si>
+    <t>10000 Lita Coins</t>
+  </si>
+  <si>
+    <t>92-1515</t>
   </si>
   <si>
     <t>Roblox</t>
   </si>
   <si>
-    <t>100 Robux</t>
-[...10 lines deleted...]
-  <si>
     <t>800 Robux</t>
   </si>
   <si>
-    <t>92-1516</t>
-[...10 lines deleted...]
-  <si>
     <t>92-1518</t>
   </si>
   <si>
     <t xml:space="preserve">2000 Robux </t>
   </si>
   <si>
-    <t>92-1523</t>
-[...4 lines deleted...]
-  <si>
     <t>92-1519</t>
   </si>
   <si>
     <t>4500 Robux</t>
   </si>
   <si>
-    <t>92-1524</t>
-[...4 lines deleted...]
-  <si>
     <t>92-1520</t>
   </si>
   <si>
     <t>10000 Robux</t>
   </si>
   <si>
     <t>92-3731</t>
   </si>
   <si>
     <t>Roblox Gift Card IDR 50.000</t>
   </si>
   <si>
     <t>92-3732</t>
   </si>
   <si>
     <t>Roblox Gift Card IDR 65.000</t>
   </si>
   <si>
-    <t>92-3733</t>
+    <t>92-3816</t>
   </si>
   <si>
     <t>Roblox Gift Card IDR 100.000</t>
   </si>
   <si>
-    <t>92-3734</t>
+    <t>92-3997</t>
   </si>
   <si>
     <t>Roblox Gift Card IDR 200.000</t>
   </si>
   <si>
-    <t>92-3735</t>
-[...5 lines deleted...]
-    <t>92-3736</t>
+    <t>92-3998</t>
   </si>
   <si>
     <t>Roblox Gift Card IDR 500.000</t>
   </si>
   <si>
-    <t>92-3816</t>
-[...5 lines deleted...]
-    <t>92-3998</t>
+    <t>117-1160</t>
+  </si>
+  <si>
+    <t>Google Play (Indonesia)</t>
+  </si>
+  <si>
+    <t>117-1161</t>
+  </si>
+  <si>
+    <t>117-4063</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 16.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1162</t>
+  </si>
+  <si>
+    <t>117-4064</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 35.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4065</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 49.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1163</t>
+  </si>
+  <si>
+    <t>117-4066</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 65.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4067</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 79.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1164</t>
+  </si>
+  <si>
+    <t>117-4068</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 129.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1165</t>
+  </si>
+  <si>
+    <t>117-4069</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 159.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4070</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 249.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4071</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 329.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4072</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 399.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-1167</t>
+  </si>
+  <si>
+    <t>117-4073</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 649.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4731</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 750.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-3999</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.000.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4075</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.299.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4732</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>117-4000</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.599.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>89-4729</t>
   </si>
   <si>
     <t>Steam Voucher (Indonesia)</t>
   </si>
   <si>
     <t>Steam Wallet IDR 6.000</t>
   </si>
   <si>
     <t>89-4730</t>
   </si>
   <si>
     <t>Steam Wallet IDR 8.000</t>
   </si>
   <si>
     <t>89-875</t>
   </si>
   <si>
     <t>Steam Wallet IDR 12.000</t>
   </si>
   <si>
     <t>89-876</t>
   </si>
@@ -4682,87 +5084,666 @@
   <si>
     <t>89-879</t>
   </si>
   <si>
     <t>Steam Wallet IDR 120.000</t>
   </si>
   <si>
     <t>89-880</t>
   </si>
   <si>
     <t>Steam Wallet IDR 250.000</t>
   </si>
   <si>
     <t>89-881</t>
   </si>
   <si>
     <t>Steam Wallet IDR 400.000</t>
   </si>
   <si>
     <t>89-882</t>
   </si>
   <si>
     <t>Steam Wallet IDR 600.000</t>
   </si>
   <si>
-    <t>103-1037</t>
-[...35 lines deleted...]
-    <t>5880 + 650 Tokens</t>
+    <t>90-883</t>
+  </si>
+  <si>
+    <t>PSN Voucher (Indonesia)</t>
+  </si>
+  <si>
+    <t>PSN IDR 100.000</t>
+  </si>
+  <si>
+    <t>90-1055</t>
+  </si>
+  <si>
+    <t>PSN IDR 200.000</t>
+  </si>
+  <si>
+    <t>90-2916</t>
+  </si>
+  <si>
+    <t>PSN IDR 225.000</t>
+  </si>
+  <si>
+    <t>90-884</t>
+  </si>
+  <si>
+    <t>PSN IDR 300.000</t>
+  </si>
+  <si>
+    <t>90-885</t>
+  </si>
+  <si>
+    <t>PSN IDR 600.000</t>
+  </si>
+  <si>
+    <t>90-2914</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.000.000</t>
+  </si>
+  <si>
+    <t>90-2915</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.500.000</t>
+  </si>
+  <si>
+    <t>311-2365</t>
+  </si>
+  <si>
+    <t>Minecraft</t>
+  </si>
+  <si>
+    <t>Minecraft 1720 Minecoins</t>
+  </si>
+  <si>
+    <t>311-2366</t>
+  </si>
+  <si>
+    <t>Minecraft 3500 Minecoins</t>
+  </si>
+  <si>
+    <t>311-2367</t>
+  </si>
+  <si>
+    <t>Minecraft (PC/Mac)</t>
+  </si>
+  <si>
+    <t>365-3070</t>
+  </si>
+  <si>
+    <t>Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3687</t>
+  </si>
+  <si>
+    <t>Platinum Extra 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3688</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3689</t>
+  </si>
+  <si>
+    <t>Ultimate Disney+ All Screen 30 Hari</t>
+  </si>
+  <si>
+    <t>365-3690</t>
+  </si>
+  <si>
+    <t>Platinum 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3691</t>
+  </si>
+  <si>
+    <t>Platinum Extra 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3692</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3693</t>
+  </si>
+  <si>
+    <t>Ultimate Disney+ All Screen 3 Bulan</t>
+  </si>
+  <si>
+    <t>365-3071</t>
+  </si>
+  <si>
+    <t>Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3694</t>
+  </si>
+  <si>
+    <t>Platinum Extra 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3695</t>
+  </si>
+  <si>
+    <t>Ultimate Mobile 1 Tahun</t>
+  </si>
+  <si>
+    <t>365-3696</t>
+  </si>
+  <si>
+    <t>Ultimate Disney+ All Screen 1 Tahun</t>
+  </si>
+  <si>
+    <t>432-3802</t>
+  </si>
+  <si>
+    <t>TikTok Coin</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 20000 IDR (80 Coins)</t>
+  </si>
+  <si>
+    <t>432-3803</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 50000 IDR (210 Coins)</t>
+  </si>
+  <si>
+    <t>432-3804</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 100000 IDR (400 Coins)</t>
+  </si>
+  <si>
+    <t>432-3805</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 200000 IDR (800 Coins)</t>
+  </si>
+  <si>
+    <t>432-3806</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 500000 IDR (2040 Coins)</t>
+  </si>
+  <si>
+    <t>432-3807</t>
+  </si>
+  <si>
+    <t>TikTok LIVE Gift Card 1000000 IDR (4100 Coins)</t>
+  </si>
+  <si>
+    <t>384-3278</t>
+  </si>
+  <si>
+    <t>Mobile Legends: Bang Bang PH</t>
+  </si>
+  <si>
+    <t>384-3277</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>384-4781</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>384-3267</t>
+  </si>
+  <si>
+    <t>11 Diamonds (10 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3268</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3269</t>
+  </si>
+  <si>
+    <t>56 Diamonds (51 + 5 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3270</t>
+  </si>
+  <si>
+    <t>112 Diamonds (102 + 10 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3271</t>
+  </si>
+  <si>
+    <t>223 Diamonds (203 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3272</t>
+  </si>
+  <si>
+    <t>336 Diamonds (303 + 33 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3273</t>
+  </si>
+  <si>
+    <t>570 Diamonds (504 + 66 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3274</t>
+  </si>
+  <si>
+    <t>1163 Diamonds (1007 + 156 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3275</t>
+  </si>
+  <si>
+    <t>2398 Diamonds (2015 + 383 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3276</t>
+  </si>
+  <si>
+    <t>6042 Diamonds (5035 + 1007 Bonus)</t>
+  </si>
+  <si>
+    <t>384-3339</t>
+  </si>
+  <si>
+    <t>100 Diamonds (50 + 50 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3340</t>
+  </si>
+  <si>
+    <t>300 Diamonds (150 + 150 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3341</t>
+  </si>
+  <si>
+    <t>500 Diamonds (250 + 250 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-3342</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (500 + 500 Bonus) First Top up</t>
+  </si>
+  <si>
+    <t>384-4223</t>
+  </si>
+  <si>
+    <t>Weekly Elite Pack</t>
+  </si>
+  <si>
+    <t>384-4224</t>
+  </si>
+  <si>
+    <t>Monthly Elite Pack</t>
+  </si>
+  <si>
+    <t>384-4798</t>
+  </si>
+  <si>
+    <t>Diamond Pass</t>
+  </si>
+  <si>
+    <t>469-4612</t>
+  </si>
+  <si>
+    <t>Mobile Legends: Bang Bang MY (Partner)</t>
+  </si>
+  <si>
+    <t>469-4613</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass x2</t>
+  </si>
+  <si>
+    <t>469-4614</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass x3</t>
+  </si>
+  <si>
+    <t>469-4615</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass x4</t>
+  </si>
+  <si>
+    <t>469-4616</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass x5</t>
+  </si>
+  <si>
+    <t>469-4617</t>
+  </si>
+  <si>
+    <t>469-4618</t>
+  </si>
+  <si>
+    <t>14 Diamonds (13 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4619</t>
+  </si>
+  <si>
+    <t>28 Diamonds (26 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4620</t>
+  </si>
+  <si>
+    <t>42 Diamonds (38 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4621</t>
+  </si>
+  <si>
+    <t>469-4622</t>
+  </si>
+  <si>
+    <t>70 Diamonds (64 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4623</t>
+  </si>
+  <si>
+    <t>84 Diamonds (76 + 8  Bonus)</t>
+  </si>
+  <si>
+    <t>469-4624</t>
+  </si>
+  <si>
+    <t>469-4625</t>
+  </si>
+  <si>
+    <t>140 Diamonds (127 + 13 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4626</t>
+  </si>
+  <si>
+    <t>154 Diamonds (140 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4627</t>
+  </si>
+  <si>
+    <t>182 Diamonds (165 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4628</t>
+  </si>
+  <si>
+    <t>210 Diamonds (191 + 19 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4629</t>
+  </si>
+  <si>
+    <t>266 Diamonds (242 + 24 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4630</t>
+  </si>
+  <si>
+    <t>284 Diamonds (254 + 30 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4631</t>
+  </si>
+  <si>
+    <t>298 Diamonds (267 + 31 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4632</t>
+  </si>
+  <si>
+    <t>326 Diamonds (292 + 34 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4633</t>
+  </si>
+  <si>
+    <t>355 Diamonds (317 + 38 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4634</t>
+  </si>
+  <si>
+    <t>397 Diamonds (355 + 42 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4635</t>
+  </si>
+  <si>
+    <t>425 Diamonds (381 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4636</t>
+  </si>
+  <si>
+    <t>429 Diamonds (383 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4637</t>
+  </si>
+  <si>
+    <t>495 Diamonds (444 + 51 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4638</t>
+  </si>
+  <si>
+    <t>537 Diamonds (482 + 55 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4639</t>
+  </si>
+  <si>
+    <t>569 Diamonds (510 + 59 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4640</t>
+  </si>
+  <si>
+    <t>611 Diamonds (548 + 63 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4641</t>
+  </si>
+  <si>
+    <t>639 Diamonds (574 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4642</t>
+  </si>
+  <si>
+    <t>716 Diamonds (633 + 83 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4643</t>
+  </si>
+  <si>
+    <t>784 Diamonds (700 + 84 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4644</t>
+  </si>
+  <si>
+    <t>858 Diamonds (766 + 92 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4645</t>
+  </si>
+  <si>
+    <t>928 Diamonds (830 + 98 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4646</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4647</t>
+  </si>
+  <si>
+    <t>1071 Diamonds (950 + 121 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4755</t>
+  </si>
+  <si>
+    <t>1084 Diamonds (940 + 144 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4648</t>
+  </si>
+  <si>
+    <t>1145 Diamonds (1016 + 129 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4649</t>
+  </si>
+  <si>
+    <t>1446 Diamonds (1252 + 194 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4650</t>
+  </si>
+  <si>
+    <t>2162 Diamonds (1885 + 277 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4651</t>
+  </si>
+  <si>
+    <t>2976 Diamonds (2501 + 475 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4652</t>
+  </si>
+  <si>
+    <t>3692 Diamonds (3134 + 558 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4653</t>
+  </si>
+  <si>
+    <t>4422 Diamonds (3753 + 669 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4654</t>
+  </si>
+  <si>
+    <t>5952 Diamonds (5002 + 950 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4655</t>
+  </si>
+  <si>
+    <t>6381 Diamonds (5385 + 996 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4656</t>
+  </si>
+  <si>
+    <t>7502 Diamonds (6252 + 1250 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4657</t>
+  </si>
+  <si>
+    <t>10478 Diamonds (8753 + 1725 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4658</t>
+  </si>
+  <si>
+    <t>15004 Diamonds (12504 + 2500 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4659</t>
+  </si>
+  <si>
+    <t>17980 Diamonds (15005 + 2975 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4660</t>
+  </si>
+  <si>
+    <t>22506 Diamonds (18756 + 3750 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4661</t>
+  </si>
+  <si>
+    <t>25482 Diamonds (21257 + 4225 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4662</t>
+  </si>
+  <si>
+    <t>30008 Diamonds (25008 + 5000 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4663</t>
+  </si>
+  <si>
+    <t>32984 Diamonds (27509 + 5475 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4664</t>
+  </si>
+  <si>
+    <t>37510 Diamonds (31260 + 6250 Bonus)</t>
+  </si>
+  <si>
+    <t>469-4754</t>
+  </si>
+  <si>
+    <t>469-4753</t>
   </si>
   <si>
     <t>337-2724</t>
   </si>
   <si>
     <t>AFK Journey</t>
   </si>
   <si>
     <t>21 Dragon Crystals (20 + 1 Bonus)</t>
   </si>
   <si>
     <t>337-2725</t>
   </si>
   <si>
     <t>126 Dragon Crystals (120 + 6 Bonus)</t>
   </si>
   <si>
     <t>337-2726</t>
   </si>
   <si>
     <t>294 Dragon Crystals (280 + 14 Bonus)</t>
   </si>
   <si>
     <t>337-2727</t>
   </si>
@@ -4776,812 +5757,50 @@
     <t>1554 Dragon Crystals (1480 + 74 Bonus)</t>
   </si>
   <si>
     <t>337-2729</t>
   </si>
   <si>
     <t>3150 Dragon Crystals (3000 + 150 Bonus)</t>
   </si>
   <si>
     <t>337-2730</t>
   </si>
   <si>
     <t>Esperia Monthly - Classic Gazette</t>
   </si>
   <si>
     <t>337-2731</t>
   </si>
   <si>
     <t>Esperia Monthly - Premium Gazette</t>
   </si>
   <si>
     <t>337-2732</t>
   </si>
   <si>
     <t>Growth Bundle</t>
-  </si>
-[...760 lines deleted...]
-    <t>10478 Diamonds (8753 + 1725 Bonus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5890,54 +6109,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I899"/>
+  <dimension ref="A1:I933"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H899" sqref="H899"/>
+      <selection activeCell="H933" sqref="H933"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -6057,60 +6276,60 @@
       </c>
       <c r="G5" s="2">
         <v>58405</v>
       </c>
       <c r="H5" s="2">
         <v>58305</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>28935</v>
+        <v>28920</v>
       </c>
       <c r="F6" s="2">
-        <v>28935</v>
+        <v>28920</v>
       </c>
       <c r="G6" s="2">
-        <v>28835</v>
+        <v>28820</v>
       </c>
       <c r="H6" s="2">
-        <v>28735</v>
+        <v>28720</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
         <v>31625</v>
       </c>
       <c r="F7" s="2">
         <v>31625</v>
       </c>
       <c r="G7" s="2">
@@ -6260,60 +6479,60 @@
       </c>
       <c r="G12" s="2">
         <v>92330</v>
       </c>
       <c r="H12" s="2">
         <v>91425</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="2">
-        <v>973838</v>
+        <v>900407</v>
       </c>
       <c r="F13" s="2">
-        <v>964564</v>
+        <v>891831</v>
       </c>
       <c r="G13" s="2">
-        <v>946014</v>
+        <v>874681</v>
       </c>
       <c r="H13" s="2">
-        <v>936740</v>
+        <v>866105</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="2">
         <v>19014</v>
       </c>
       <c r="F14" s="2">
         <v>18833</v>
       </c>
       <c r="G14" s="2">
@@ -6347,118 +6566,118 @@
       </c>
       <c r="G15" s="2">
         <v>184635</v>
       </c>
       <c r="H15" s="2">
         <v>182825</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2">
-        <v>11249</v>
+        <v>11239</v>
       </c>
       <c r="F16" s="2">
-        <v>11249</v>
+        <v>11239</v>
       </c>
       <c r="G16" s="2">
-        <v>11149</v>
+        <v>11139</v>
       </c>
       <c r="H16" s="2">
-        <v>11049</v>
+        <v>11039</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="2">
-        <v>100370</v>
+        <v>100200</v>
       </c>
       <c r="F17" s="2">
-        <v>100370</v>
+        <v>100200</v>
       </c>
       <c r="G17" s="2">
-        <v>100270</v>
+        <v>100100</v>
       </c>
       <c r="H17" s="2">
-        <v>100170</v>
+        <v>100000</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="2">
-        <v>15397</v>
+        <v>15394</v>
       </c>
       <c r="F18" s="2">
-        <v>15397</v>
+        <v>15394</v>
       </c>
       <c r="G18" s="2">
-        <v>15297</v>
+        <v>15294</v>
       </c>
       <c r="H18" s="2">
-        <v>15197</v>
+        <v>15194</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="2">
         <v>150525</v>
       </c>
       <c r="F19" s="2">
         <v>150525</v>
       </c>
       <c r="G19" s="2">
@@ -6492,205 +6711,205 @@
       </c>
       <c r="G20" s="2">
         <v>200425</v>
       </c>
       <c r="H20" s="2">
         <v>200325</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="2">
-        <v>25402</v>
+        <v>25399</v>
       </c>
       <c r="F21" s="2">
-        <v>25402</v>
+        <v>25399</v>
       </c>
       <c r="G21" s="2">
-        <v>25302</v>
+        <v>25299</v>
       </c>
       <c r="H21" s="2">
-        <v>25202</v>
+        <v>25199</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="2">
-        <v>30417</v>
+        <v>30414</v>
       </c>
       <c r="F22" s="2">
-        <v>30417</v>
+        <v>30414</v>
       </c>
       <c r="G22" s="2">
-        <v>30317</v>
+        <v>30314</v>
       </c>
       <c r="H22" s="2">
-        <v>30217</v>
+        <v>30214</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="2">
         <v>300525</v>
       </c>
       <c r="F23" s="2">
         <v>300525</v>
       </c>
       <c r="G23" s="2">
         <v>300425</v>
       </c>
       <c r="H23" s="2">
         <v>300325</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="2">
-        <v>40450</v>
+        <v>40437</v>
       </c>
       <c r="F24" s="2">
-        <v>40450</v>
+        <v>40437</v>
       </c>
       <c r="G24" s="2">
-        <v>40350</v>
+        <v>40337</v>
       </c>
       <c r="H24" s="2">
-        <v>40250</v>
+        <v>40237</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="2">
-        <v>6253</v>
+        <v>6248</v>
       </c>
       <c r="F25" s="2">
-        <v>6253</v>
+        <v>6248</v>
       </c>
       <c r="G25" s="2">
-        <v>6153</v>
+        <v>6148</v>
       </c>
       <c r="H25" s="2">
-        <v>6053</v>
+        <v>6048</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>50395</v>
+        <v>50375</v>
       </c>
       <c r="F26" s="2">
-        <v>50395</v>
+        <v>50375</v>
       </c>
       <c r="G26" s="2">
-        <v>50295</v>
+        <v>50275</v>
       </c>
       <c r="H26" s="2">
-        <v>50195</v>
+        <v>50175</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="2">
         <v>500525</v>
       </c>
       <c r="F27" s="2">
         <v>500525</v>
       </c>
       <c r="G27" s="2">
@@ -6956,60 +7175,60 @@
       </c>
       <c r="G36" s="2">
         <v>85455</v>
       </c>
       <c r="H36" s="2">
         <v>84617</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E37" s="2">
-        <v>10555</v>
+        <v>10575</v>
       </c>
       <c r="F37" s="2">
-        <v>10555</v>
+        <v>10575</v>
       </c>
       <c r="G37" s="2">
-        <v>10455</v>
+        <v>10475</v>
       </c>
       <c r="H37" s="2">
-        <v>10355</v>
+        <v>10375</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E38" s="2">
         <v>100375</v>
       </c>
       <c r="F38" s="2">
         <v>100375</v>
       </c>
       <c r="G38" s="2">
@@ -7188,640 +7407,640 @@
       </c>
       <c r="G44" s="2">
         <v>30250</v>
       </c>
       <c r="H44" s="2">
         <v>30150</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>34865</v>
+        <v>34888</v>
       </c>
       <c r="F45" s="2">
-        <v>34865</v>
+        <v>34888</v>
       </c>
       <c r="G45" s="2">
-        <v>34765</v>
+        <v>34788</v>
       </c>
       <c r="H45" s="2">
-        <v>34665</v>
+        <v>34688</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="2">
         <v>40300</v>
       </c>
       <c r="F46" s="2">
         <v>40300</v>
       </c>
       <c r="G46" s="2">
         <v>40200</v>
       </c>
       <c r="H46" s="2">
         <v>40100</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E47" s="2">
-        <v>44705</v>
+        <v>44728</v>
       </c>
       <c r="F47" s="2">
-        <v>44705</v>
+        <v>44728</v>
       </c>
       <c r="G47" s="2">
-        <v>44605</v>
+        <v>44628</v>
       </c>
       <c r="H47" s="2">
-        <v>44505</v>
+        <v>44528</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="2">
-        <v>5604</v>
+        <v>5625</v>
       </c>
       <c r="F48" s="2">
-        <v>5604</v>
+        <v>5625</v>
       </c>
       <c r="G48" s="2">
-        <v>5504</v>
+        <v>5525</v>
       </c>
       <c r="H48" s="2">
-        <v>5404</v>
+        <v>5425</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="2">
         <v>50250</v>
       </c>
       <c r="F49" s="2">
         <v>50250</v>
       </c>
       <c r="G49" s="2">
         <v>50150</v>
       </c>
       <c r="H49" s="2">
         <v>50050</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="2">
-        <v>54545</v>
+        <v>54570</v>
       </c>
       <c r="F50" s="2">
-        <v>54545</v>
+        <v>54570</v>
       </c>
       <c r="G50" s="2">
-        <v>54445</v>
+        <v>54470</v>
       </c>
       <c r="H50" s="2">
-        <v>54345</v>
+        <v>54370</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>59464</v>
+        <v>59490</v>
       </c>
       <c r="F51" s="2">
-        <v>59464</v>
+        <v>59490</v>
       </c>
       <c r="G51" s="2">
-        <v>59364</v>
+        <v>59390</v>
       </c>
       <c r="H51" s="2">
-        <v>59264</v>
+        <v>59290</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2">
-        <v>64379</v>
+        <v>64410</v>
       </c>
       <c r="F52" s="2">
-        <v>64379</v>
+        <v>64410</v>
       </c>
       <c r="G52" s="2">
-        <v>64279</v>
+        <v>64310</v>
       </c>
       <c r="H52" s="2">
-        <v>64179</v>
+        <v>64210</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>69299</v>
+        <v>69331</v>
       </c>
       <c r="F53" s="2">
-        <v>69299</v>
+        <v>69331</v>
       </c>
       <c r="G53" s="2">
-        <v>69199</v>
+        <v>69231</v>
       </c>
       <c r="H53" s="2">
-        <v>69099</v>
+        <v>69131</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="2">
         <v>75155</v>
       </c>
       <c r="F54" s="2">
         <v>75155</v>
       </c>
       <c r="G54" s="2">
         <v>75055</v>
       </c>
       <c r="H54" s="2">
         <v>74955</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E55" s="2">
-        <v>79134</v>
+        <v>79172</v>
       </c>
       <c r="F55" s="2">
-        <v>79134</v>
+        <v>79172</v>
       </c>
       <c r="G55" s="2">
-        <v>79034</v>
+        <v>79072</v>
       </c>
       <c r="H55" s="2">
-        <v>78934</v>
+        <v>78972</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E56" s="2">
-        <v>84054</v>
+        <v>84092</v>
       </c>
       <c r="F56" s="2">
-        <v>84054</v>
+        <v>84092</v>
       </c>
       <c r="G56" s="2">
-        <v>83954</v>
+        <v>83992</v>
       </c>
       <c r="H56" s="2">
-        <v>83854</v>
+        <v>83892</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E57" s="2">
-        <v>88974</v>
+        <v>89013</v>
       </c>
       <c r="F57" s="2">
-        <v>88974</v>
+        <v>89013</v>
       </c>
       <c r="G57" s="2">
-        <v>88874</v>
+        <v>88913</v>
       </c>
       <c r="H57" s="2">
-        <v>88774</v>
+        <v>88813</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="2">
-        <v>93889</v>
+        <v>93934</v>
       </c>
       <c r="F58" s="2">
-        <v>93889</v>
+        <v>93934</v>
       </c>
       <c r="G58" s="2">
-        <v>93789</v>
+        <v>93834</v>
       </c>
       <c r="H58" s="2">
-        <v>93689</v>
+        <v>93734</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E59" s="2">
-        <v>65350</v>
+        <v>64675</v>
       </c>
       <c r="F59" s="2">
-        <v>65350</v>
+        <v>64675</v>
       </c>
       <c r="G59" s="2">
-        <v>65250</v>
+        <v>64575</v>
       </c>
       <c r="H59" s="2">
-        <v>65150</v>
+        <v>64475</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E60" s="2">
         <v>19149</v>
       </c>
       <c r="F60" s="2">
         <v>18966</v>
       </c>
       <c r="G60" s="2">
         <v>18602</v>
       </c>
       <c r="H60" s="2">
         <v>18419</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E61" s="2">
-        <v>191407</v>
+        <v>191412</v>
       </c>
       <c r="F61" s="2">
-        <v>189584</v>
+        <v>189589</v>
       </c>
       <c r="G61" s="2">
-        <v>185938</v>
+        <v>185943</v>
       </c>
       <c r="H61" s="2">
-        <v>184115</v>
+        <v>184120</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E62" s="2">
-        <v>288237</v>
+        <v>287103</v>
       </c>
       <c r="F62" s="2">
-        <v>285491</v>
+        <v>284368</v>
       </c>
       <c r="G62" s="2">
-        <v>280001</v>
+        <v>278900</v>
       </c>
       <c r="H62" s="2">
-        <v>277256</v>
+        <v>276165</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E63" s="2">
-        <v>4684</v>
+        <v>4447</v>
       </c>
       <c r="F63" s="2">
-        <v>4639</v>
+        <v>4404</v>
       </c>
       <c r="G63" s="2">
-        <v>4550</v>
+        <v>4320</v>
       </c>
       <c r="H63" s="2">
-        <v>4506</v>
+        <v>4277</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E64" s="2">
         <v>47872</v>
       </c>
       <c r="F64" s="2">
         <v>47416</v>
       </c>
       <c r="G64" s="2">
         <v>46504</v>
       </c>
       <c r="H64" s="2">
         <v>46048</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E65" s="2">
-        <v>478478</v>
+        <v>478483</v>
       </c>
       <c r="F65" s="2">
-        <v>473921</v>
+        <v>473926</v>
       </c>
       <c r="G65" s="2">
-        <v>464807</v>
+        <v>464812</v>
       </c>
       <c r="H65" s="2">
-        <v>460250</v>
+        <v>460255</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E66" s="2">
         <v>9575</v>
       </c>
       <c r="F66" s="2">
         <v>9484</v>
       </c>
       <c r="G66" s="2">
@@ -10436,60 +10655,60 @@
       </c>
       <c r="G156" s="2">
         <v>151608</v>
       </c>
       <c r="H156" s="2">
         <v>150121</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E157" s="2">
-        <v>1571473</v>
+        <v>1569263</v>
       </c>
       <c r="F157" s="2">
-        <v>1556507</v>
+        <v>1554317</v>
       </c>
       <c r="G157" s="2">
-        <v>1526574</v>
+        <v>1524427</v>
       </c>
       <c r="H157" s="2">
-        <v>1511607</v>
+        <v>1509481</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E158" s="2">
         <v>322901</v>
       </c>
       <c r="F158" s="2">
         <v>319826</v>
       </c>
       <c r="G158" s="2">
@@ -10552,60 +10771,60 @@
       </c>
       <c r="G160" s="2">
         <v>75340</v>
       </c>
       <c r="H160" s="2">
         <v>74602</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E161" s="2">
-        <v>786367</v>
+        <v>784136</v>
       </c>
       <c r="F161" s="2">
-        <v>778878</v>
+        <v>776668</v>
       </c>
       <c r="G161" s="2">
-        <v>763899</v>
+        <v>761732</v>
       </c>
       <c r="H161" s="2">
-        <v>756410</v>
+        <v>754264</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E162" s="2">
         <v>24660</v>
       </c>
       <c r="F162" s="2">
         <v>24660</v>
       </c>
       <c r="G162" s="2">
@@ -10639,60 +10858,60 @@
       </c>
       <c r="G163" s="2">
         <v>1622</v>
       </c>
       <c r="H163" s="2">
         <v>1606</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E164" s="2">
-        <v>13330</v>
+        <v>12222</v>
       </c>
       <c r="F164" s="2">
-        <v>13203</v>
+        <v>12106</v>
       </c>
       <c r="G164" s="2">
-        <v>12949</v>
+        <v>11873</v>
       </c>
       <c r="H164" s="2">
-        <v>12822</v>
+        <v>11756</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E165" s="2">
         <v>128210</v>
       </c>
       <c r="F165" s="2">
         <v>126989</v>
       </c>
       <c r="G165" s="2">
@@ -11271,20745 +11490,21731 @@
       </c>
       <c r="E185" s="2">
         <v>68925</v>
       </c>
       <c r="F185" s="2">
         <v>68925</v>
       </c>
       <c r="G185" s="2">
         <v>68825</v>
       </c>
       <c r="H185" s="2">
         <v>68725</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C186" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="D186" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E186" s="2">
-        <v>150736</v>
+        <v>43625</v>
       </c>
       <c r="F186" s="2">
-        <v>150736</v>
+        <v>43625</v>
       </c>
       <c r="G186" s="2">
-        <v>150636</v>
+        <v>43525</v>
       </c>
       <c r="H186" s="2">
-        <v>150536</v>
+        <v>43425</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E187" s="2">
-        <v>37900</v>
+        <v>116960</v>
       </c>
       <c r="F187" s="2">
-        <v>37900</v>
+        <v>116960</v>
       </c>
       <c r="G187" s="2">
-        <v>37800</v>
+        <v>116860</v>
       </c>
       <c r="H187" s="2">
-        <v>37700</v>
+        <v>116760</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E188" s="2">
-        <v>58400</v>
+        <v>38350</v>
       </c>
       <c r="F188" s="2">
-        <v>58400</v>
+        <v>38350</v>
       </c>
       <c r="G188" s="2">
-        <v>58300</v>
+        <v>38250</v>
       </c>
       <c r="H188" s="2">
-        <v>58200</v>
+        <v>38150</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E189" s="2">
-        <v>71150</v>
+        <v>58400</v>
       </c>
       <c r="F189" s="2">
-        <v>71150</v>
+        <v>58400</v>
       </c>
       <c r="G189" s="2">
-        <v>71050</v>
+        <v>58300</v>
       </c>
       <c r="H189" s="2">
-        <v>70950</v>
+        <v>58200</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E190" s="2">
-        <v>86060</v>
+        <v>71150</v>
       </c>
       <c r="F190" s="2">
-        <v>86060</v>
+        <v>71150</v>
       </c>
       <c r="G190" s="2">
-        <v>85960</v>
+        <v>71050</v>
       </c>
       <c r="H190" s="2">
-        <v>85860</v>
+        <v>70950</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E191" s="2">
-        <v>30490</v>
+        <v>86060</v>
       </c>
       <c r="F191" s="2">
-        <v>30490</v>
+        <v>86060</v>
       </c>
       <c r="G191" s="2">
-        <v>30390</v>
+        <v>85960</v>
       </c>
       <c r="H191" s="2">
-        <v>30290</v>
+        <v>85860</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E192" s="2">
-        <v>116100</v>
+        <v>29210</v>
       </c>
       <c r="F192" s="2">
-        <v>116100</v>
+        <v>29210</v>
       </c>
       <c r="G192" s="2">
-        <v>116000</v>
+        <v>29110</v>
       </c>
       <c r="H192" s="2">
-        <v>115900</v>
+        <v>29010</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E193" s="2">
-        <v>32850</v>
+        <v>116100</v>
       </c>
       <c r="F193" s="2">
-        <v>32850</v>
+        <v>116100</v>
       </c>
       <c r="G193" s="2">
-        <v>32750</v>
+        <v>116000</v>
       </c>
       <c r="H193" s="2">
-        <v>32650</v>
+        <v>115900</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>10</v>
+        <v>394</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E194" s="2">
-        <v>706984</v>
+        <v>32850</v>
       </c>
       <c r="F194" s="2">
-        <v>700251</v>
+        <v>32850</v>
       </c>
       <c r="G194" s="2">
-        <v>686784</v>
+        <v>32750</v>
       </c>
       <c r="H194" s="2">
-        <v>680051</v>
+        <v>32650</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E195" s="2">
-        <v>424144</v>
+        <v>706984</v>
       </c>
       <c r="F195" s="2">
-        <v>420105</v>
+        <v>700251</v>
       </c>
       <c r="G195" s="2">
-        <v>412026</v>
+        <v>686784</v>
       </c>
       <c r="H195" s="2">
-        <v>407986</v>
+        <v>680051</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E196" s="2">
-        <v>70595</v>
+        <v>424144</v>
       </c>
       <c r="F196" s="2">
-        <v>69922</v>
+        <v>420105</v>
       </c>
       <c r="G196" s="2">
-        <v>68578</v>
+        <v>412026</v>
       </c>
       <c r="H196" s="2">
-        <v>67905</v>
+        <v>407986</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>256</v>
+        <v>10</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E197" s="2">
-        <v>10959</v>
+        <v>70595</v>
       </c>
       <c r="F197" s="2">
-        <v>10959</v>
+        <v>69922</v>
       </c>
       <c r="G197" s="2">
-        <v>10859</v>
+        <v>68578</v>
       </c>
       <c r="H197" s="2">
-        <v>10759</v>
+        <v>67905</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E198" s="2">
-        <v>101025</v>
+        <v>10959</v>
       </c>
       <c r="F198" s="2">
-        <v>101025</v>
+        <v>10959</v>
       </c>
       <c r="G198" s="2">
-        <v>100925</v>
+        <v>10859</v>
       </c>
       <c r="H198" s="2">
-        <v>100825</v>
+        <v>10759</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E199" s="2">
-        <v>15810</v>
+        <v>101025</v>
       </c>
       <c r="F199" s="2">
-        <v>15810</v>
+        <v>101025</v>
       </c>
       <c r="G199" s="2">
-        <v>15710</v>
+        <v>100925</v>
       </c>
       <c r="H199" s="2">
-        <v>15610</v>
+        <v>100825</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E200" s="2">
-        <v>151000</v>
+        <v>15810</v>
       </c>
       <c r="F200" s="2">
-        <v>151000</v>
+        <v>15810</v>
       </c>
       <c r="G200" s="2">
-        <v>150900</v>
+        <v>15710</v>
       </c>
       <c r="H200" s="2">
-        <v>150800</v>
+        <v>15610</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E201" s="2">
-        <v>20860</v>
+        <v>151000</v>
       </c>
       <c r="F201" s="2">
-        <v>20860</v>
+        <v>151000</v>
       </c>
       <c r="G201" s="2">
-        <v>20760</v>
+        <v>150900</v>
       </c>
       <c r="H201" s="2">
-        <v>20660</v>
+        <v>150800</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E202" s="2">
-        <v>25860</v>
+        <v>20860</v>
       </c>
       <c r="F202" s="2">
-        <v>25860</v>
+        <v>20860</v>
       </c>
       <c r="G202" s="2">
-        <v>25760</v>
+        <v>20760</v>
       </c>
       <c r="H202" s="2">
-        <v>25660</v>
+        <v>20660</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E203" s="2">
-        <v>31025</v>
+        <v>25860</v>
       </c>
       <c r="F203" s="2">
-        <v>31025</v>
+        <v>25860</v>
       </c>
       <c r="G203" s="2">
-        <v>30925</v>
+        <v>25760</v>
       </c>
       <c r="H203" s="2">
-        <v>30825</v>
+        <v>25660</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E204" s="2">
-        <v>315966</v>
+        <v>31025</v>
       </c>
       <c r="F204" s="2">
-        <v>315966</v>
+        <v>31025</v>
       </c>
       <c r="G204" s="2">
-        <v>306938</v>
+        <v>30925</v>
       </c>
       <c r="H204" s="2">
-        <v>306938</v>
+        <v>30825</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E205" s="2">
-        <v>36175</v>
+        <v>315966</v>
       </c>
       <c r="F205" s="2">
-        <v>36175</v>
+        <v>315966</v>
       </c>
       <c r="G205" s="2">
-        <v>36075</v>
+        <v>306938</v>
       </c>
       <c r="H205" s="2">
-        <v>35975</v>
+        <v>306938</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E206" s="2">
-        <v>368576</v>
+        <v>36175</v>
       </c>
       <c r="F206" s="2">
-        <v>368576</v>
+        <v>36175</v>
       </c>
       <c r="G206" s="2">
-        <v>358046</v>
+        <v>36075</v>
       </c>
       <c r="H206" s="2">
-        <v>358046</v>
+        <v>35975</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E207" s="2">
-        <v>41100</v>
+        <v>368576</v>
       </c>
       <c r="F207" s="2">
-        <v>41100</v>
+        <v>368576</v>
       </c>
       <c r="G207" s="2">
-        <v>41000</v>
+        <v>358046</v>
       </c>
       <c r="H207" s="2">
-        <v>40900</v>
+        <v>358046</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E208" s="2">
-        <v>421076</v>
+        <v>41100</v>
       </c>
       <c r="F208" s="2">
-        <v>421076</v>
+        <v>41100</v>
       </c>
       <c r="G208" s="2">
-        <v>409046</v>
+        <v>41000</v>
       </c>
       <c r="H208" s="2">
-        <v>409046</v>
+        <v>40900</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E209" s="2">
-        <v>46100</v>
+        <v>421076</v>
       </c>
       <c r="F209" s="2">
-        <v>46100</v>
+        <v>421076</v>
       </c>
       <c r="G209" s="2">
-        <v>46000</v>
+        <v>409046</v>
       </c>
       <c r="H209" s="2">
-        <v>45900</v>
+        <v>409046</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E210" s="2">
-        <v>473209</v>
+        <v>46100</v>
       </c>
       <c r="F210" s="2">
-        <v>473209</v>
+        <v>46100</v>
       </c>
       <c r="G210" s="2">
-        <v>459689</v>
+        <v>46000</v>
       </c>
       <c r="H210" s="2">
-        <v>459689</v>
+        <v>45900</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E211" s="2">
-        <v>6000</v>
+        <v>473209</v>
       </c>
       <c r="F211" s="2">
-        <v>6000</v>
+        <v>473209</v>
       </c>
       <c r="G211" s="2">
-        <v>5900</v>
+        <v>459689</v>
       </c>
       <c r="H211" s="2">
-        <v>5800</v>
+        <v>459689</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E212" s="2">
-        <v>51025</v>
+        <v>6000</v>
       </c>
       <c r="F212" s="2">
-        <v>51025</v>
+        <v>6000</v>
       </c>
       <c r="G212" s="2">
-        <v>50925</v>
+        <v>5900</v>
       </c>
       <c r="H212" s="2">
-        <v>50825</v>
+        <v>5800</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E213" s="2">
-        <v>56100</v>
+        <v>51025</v>
       </c>
       <c r="F213" s="2">
-        <v>56100</v>
+        <v>51025</v>
       </c>
       <c r="G213" s="2">
-        <v>56000</v>
+        <v>50925</v>
       </c>
       <c r="H213" s="2">
-        <v>55900</v>
+        <v>50825</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E214" s="2">
-        <v>61025</v>
+        <v>56100</v>
       </c>
       <c r="F214" s="2">
-        <v>61025</v>
+        <v>56100</v>
       </c>
       <c r="G214" s="2">
-        <v>60925</v>
+        <v>56000</v>
       </c>
       <c r="H214" s="2">
-        <v>60825</v>
+        <v>55900</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E215" s="2">
-        <v>66100</v>
+        <v>61025</v>
       </c>
       <c r="F215" s="2">
-        <v>66100</v>
+        <v>61025</v>
       </c>
       <c r="G215" s="2">
-        <v>66000</v>
+        <v>60925</v>
       </c>
       <c r="H215" s="2">
-        <v>65900</v>
+        <v>60825</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E216" s="2">
-        <v>71025</v>
+        <v>66100</v>
       </c>
       <c r="F216" s="2">
-        <v>71025</v>
+        <v>66100</v>
       </c>
       <c r="G216" s="2">
-        <v>70925</v>
+        <v>66000</v>
       </c>
       <c r="H216" s="2">
-        <v>70825</v>
+        <v>65900</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E217" s="2">
-        <v>76025</v>
+        <v>71025</v>
       </c>
       <c r="F217" s="2">
-        <v>76025</v>
+        <v>71025</v>
       </c>
       <c r="G217" s="2">
-        <v>75925</v>
+        <v>70925</v>
       </c>
       <c r="H217" s="2">
-        <v>75825</v>
+        <v>70825</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E218" s="2">
-        <v>81100</v>
+        <v>76025</v>
       </c>
       <c r="F218" s="2">
-        <v>81100</v>
+        <v>76025</v>
       </c>
       <c r="G218" s="2">
-        <v>81000</v>
+        <v>75925</v>
       </c>
       <c r="H218" s="2">
-        <v>80900</v>
+        <v>75825</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E219" s="2">
-        <v>201175</v>
+        <v>81100</v>
       </c>
       <c r="F219" s="2">
-        <v>201175</v>
+        <v>81100</v>
       </c>
       <c r="G219" s="2">
-        <v>201075</v>
+        <v>81000</v>
       </c>
       <c r="H219" s="2">
-        <v>200975</v>
+        <v>80900</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E220" s="2">
-        <v>86025</v>
+        <v>201175</v>
       </c>
       <c r="F220" s="2">
-        <v>86025</v>
+        <v>201175</v>
       </c>
       <c r="G220" s="2">
-        <v>85925</v>
+        <v>201075</v>
       </c>
       <c r="H220" s="2">
-        <v>85825</v>
+        <v>200975</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E221" s="2">
-        <v>91100</v>
+        <v>86025</v>
       </c>
       <c r="F221" s="2">
-        <v>91100</v>
+        <v>86025</v>
       </c>
       <c r="G221" s="2">
-        <v>91000</v>
+        <v>85925</v>
       </c>
       <c r="H221" s="2">
-        <v>90900</v>
+        <v>85825</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E222" s="2">
-        <v>96100</v>
+        <v>91100</v>
       </c>
       <c r="F222" s="2">
-        <v>96100</v>
+        <v>91100</v>
       </c>
       <c r="G222" s="2">
-        <v>96000</v>
+        <v>91000</v>
       </c>
       <c r="H222" s="2">
-        <v>95900</v>
+        <v>90900</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C223" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="D223" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223" s="2">
-        <v>101425</v>
+        <v>96100</v>
       </c>
       <c r="F223" s="2">
-        <v>101425</v>
+        <v>96100</v>
       </c>
       <c r="G223" s="2">
-        <v>101325</v>
+        <v>96000</v>
       </c>
       <c r="H223" s="2">
-        <v>101225</v>
+        <v>95900</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C224" s="1" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E224" s="2">
-        <v>151450</v>
+        <v>101425</v>
       </c>
       <c r="F224" s="2">
-        <v>151450</v>
+        <v>101425</v>
       </c>
       <c r="G224" s="2">
-        <v>151350</v>
+        <v>101325</v>
       </c>
       <c r="H224" s="2">
-        <v>151250</v>
+        <v>101225</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E225" s="2">
-        <v>201600</v>
+        <v>151450</v>
       </c>
       <c r="F225" s="2">
-        <v>201600</v>
+        <v>151450</v>
       </c>
       <c r="G225" s="2">
-        <v>201500</v>
+        <v>151350</v>
       </c>
       <c r="H225" s="2">
-        <v>201400</v>
+        <v>151250</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E226" s="2">
-        <v>251600</v>
+        <v>201600</v>
       </c>
       <c r="F226" s="2">
-        <v>251600</v>
+        <v>201600</v>
       </c>
       <c r="G226" s="2">
-        <v>251500</v>
+        <v>201500</v>
       </c>
       <c r="H226" s="2">
-        <v>251400</v>
+        <v>201400</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E227" s="2">
-        <v>51095</v>
+        <v>251600</v>
       </c>
       <c r="F227" s="2">
-        <v>51095</v>
+        <v>251600</v>
       </c>
       <c r="G227" s="2">
-        <v>50995</v>
+        <v>251500</v>
       </c>
       <c r="H227" s="2">
-        <v>50895</v>
+        <v>251400</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C228" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="D228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E228" s="2">
-        <v>12996</v>
+        <v>51095</v>
       </c>
       <c r="F228" s="2">
-        <v>12872</v>
+        <v>51095</v>
       </c>
       <c r="G228" s="2">
-        <v>12625</v>
+        <v>50995</v>
       </c>
       <c r="H228" s="2">
-        <v>12501</v>
+        <v>50895</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E229" s="2">
-        <v>132174</v>
+        <v>13041</v>
       </c>
       <c r="F229" s="2">
-        <v>130915</v>
+        <v>12917</v>
       </c>
       <c r="G229" s="2">
-        <v>128398</v>
+        <v>12668</v>
       </c>
       <c r="H229" s="2">
-        <v>127139</v>
+        <v>12544</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E230" s="2">
-        <v>39256</v>
+        <v>132671</v>
       </c>
       <c r="F230" s="2">
-        <v>38882</v>
+        <v>131407</v>
       </c>
       <c r="G230" s="2">
-        <v>38135</v>
+        <v>128880</v>
       </c>
       <c r="H230" s="2">
-        <v>37761</v>
+        <v>127617</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E231" s="2">
-        <v>271848</v>
+        <v>39310</v>
       </c>
       <c r="F231" s="2">
-        <v>269259</v>
+        <v>38936</v>
       </c>
       <c r="G231" s="2">
-        <v>264081</v>
+        <v>38187</v>
       </c>
       <c r="H231" s="2">
-        <v>261492</v>
+        <v>37812</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E232" s="2">
-        <v>65402</v>
+        <v>272712</v>
       </c>
       <c r="F232" s="2">
-        <v>64780</v>
+        <v>270115</v>
       </c>
       <c r="G232" s="2">
-        <v>63534</v>
+        <v>264921</v>
       </c>
       <c r="H232" s="2">
-        <v>62911</v>
+        <v>262323</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E233" s="2">
-        <v>697547</v>
+        <v>65606</v>
       </c>
       <c r="F233" s="2">
-        <v>690903</v>
+        <v>64981</v>
       </c>
       <c r="G233" s="2">
-        <v>677617</v>
+        <v>63732</v>
       </c>
       <c r="H233" s="2">
-        <v>670973</v>
+        <v>63107</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C234" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="D234" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" s="2">
-        <v>284135</v>
+        <v>699449</v>
       </c>
       <c r="F234" s="2">
-        <v>281429</v>
+        <v>692788</v>
       </c>
       <c r="G234" s="2">
-        <v>276017</v>
+        <v>679465</v>
       </c>
       <c r="H234" s="2">
-        <v>273311</v>
+        <v>672803</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C235" s="1" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E235" s="2">
-        <v>42785</v>
+        <v>284135</v>
       </c>
       <c r="F235" s="2">
-        <v>42378</v>
+        <v>281429</v>
       </c>
       <c r="G235" s="2">
-        <v>41563</v>
+        <v>276017</v>
       </c>
       <c r="H235" s="2">
-        <v>41155</v>
+        <v>273311</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E236" s="2">
-        <v>393251</v>
+        <v>42785</v>
       </c>
       <c r="F236" s="2">
-        <v>389506</v>
+        <v>42378</v>
       </c>
       <c r="G236" s="2">
-        <v>382016</v>
+        <v>41563</v>
       </c>
       <c r="H236" s="2">
-        <v>378270</v>
+        <v>41155</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E237" s="2">
-        <v>71291</v>
+        <v>380958</v>
       </c>
       <c r="F237" s="2">
-        <v>70612</v>
+        <v>377330</v>
       </c>
       <c r="G237" s="2">
-        <v>69254</v>
+        <v>370073</v>
       </c>
       <c r="H237" s="2">
-        <v>68575</v>
+        <v>366445</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E238" s="2">
-        <v>655984</v>
+        <v>71291</v>
       </c>
       <c r="F238" s="2">
-        <v>649737</v>
+        <v>70612</v>
       </c>
       <c r="G238" s="2">
-        <v>637242</v>
+        <v>69254</v>
       </c>
       <c r="H238" s="2">
-        <v>630994</v>
+        <v>68575</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E239" s="2">
-        <v>14263</v>
+        <v>635478</v>
       </c>
       <c r="F239" s="2">
-        <v>14127</v>
+        <v>629426</v>
       </c>
       <c r="G239" s="2">
-        <v>13856</v>
+        <v>617321</v>
       </c>
       <c r="H239" s="2">
-        <v>13720</v>
+        <v>611269</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E240" s="2">
-        <v>141606</v>
+        <v>14263</v>
       </c>
       <c r="F240" s="2">
-        <v>140258</v>
+        <v>14127</v>
       </c>
       <c r="G240" s="2">
-        <v>137560</v>
+        <v>13856</v>
       </c>
       <c r="H240" s="2">
-        <v>136212</v>
+        <v>13720</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E241" s="2">
-        <v>1312818</v>
+        <v>141606</v>
       </c>
       <c r="F241" s="2">
-        <v>1300315</v>
+        <v>140258</v>
       </c>
       <c r="G241" s="2">
-        <v>1275309</v>
+        <v>137560</v>
       </c>
       <c r="H241" s="2">
-        <v>1262806</v>
+        <v>136212</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E242" s="2">
-        <v>11870</v>
+        <v>1271778</v>
       </c>
       <c r="F242" s="2">
-        <v>11870</v>
+        <v>1259666</v>
       </c>
       <c r="G242" s="2">
-        <v>11770</v>
+        <v>1235441</v>
       </c>
       <c r="H242" s="2">
-        <v>11670</v>
+        <v>1223329</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E243" s="2">
-        <v>96925</v>
+        <v>11850</v>
       </c>
       <c r="F243" s="2">
-        <v>96925</v>
+        <v>11850</v>
       </c>
       <c r="G243" s="2">
-        <v>96825</v>
+        <v>11750</v>
       </c>
       <c r="H243" s="2">
-        <v>96725</v>
+        <v>11650</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E244" s="2">
-        <v>16350</v>
+        <v>97400</v>
       </c>
       <c r="F244" s="2">
-        <v>16350</v>
+        <v>97400</v>
       </c>
       <c r="G244" s="2">
-        <v>16250</v>
+        <v>97300</v>
       </c>
       <c r="H244" s="2">
-        <v>16150</v>
+        <v>97200</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E245" s="2">
-        <v>148900</v>
+        <v>16233</v>
       </c>
       <c r="F245" s="2">
-        <v>148900</v>
+        <v>16233</v>
       </c>
       <c r="G245" s="2">
-        <v>148800</v>
+        <v>16133</v>
       </c>
       <c r="H245" s="2">
-        <v>148700</v>
+        <v>16033</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E246" s="2">
-        <v>21270</v>
+        <v>148900</v>
       </c>
       <c r="F246" s="2">
-        <v>21270</v>
+        <v>148900</v>
       </c>
       <c r="G246" s="2">
-        <v>21170</v>
+        <v>148800</v>
       </c>
       <c r="H246" s="2">
-        <v>21070</v>
+        <v>148700</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E247" s="2">
-        <v>198150</v>
+        <v>21270</v>
       </c>
       <c r="F247" s="2">
-        <v>198150</v>
+        <v>21270</v>
       </c>
       <c r="G247" s="2">
-        <v>198050</v>
+        <v>21170</v>
       </c>
       <c r="H247" s="2">
-        <v>197950</v>
+        <v>21070</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E248" s="2">
-        <v>26250</v>
+        <v>198150</v>
       </c>
       <c r="F248" s="2">
-        <v>26250</v>
+        <v>198150</v>
       </c>
       <c r="G248" s="2">
-        <v>26150</v>
+        <v>198050</v>
       </c>
       <c r="H248" s="2">
-        <v>26050</v>
+        <v>197950</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E249" s="2">
-        <v>247515</v>
+        <v>26250</v>
       </c>
       <c r="F249" s="2">
-        <v>247515</v>
+        <v>26250</v>
       </c>
       <c r="G249" s="2">
-        <v>247415</v>
+        <v>26150</v>
       </c>
       <c r="H249" s="2">
-        <v>247315</v>
+        <v>26050</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E250" s="2">
-        <v>31090</v>
+        <v>247515</v>
       </c>
       <c r="F250" s="2">
-        <v>31090</v>
+        <v>247515</v>
       </c>
       <c r="G250" s="2">
-        <v>30990</v>
+        <v>247415</v>
       </c>
       <c r="H250" s="2">
-        <v>30890</v>
+        <v>247315</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>525</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E251" s="2">
-        <v>296765</v>
+        <v>31090</v>
       </c>
       <c r="F251" s="2">
-        <v>296765</v>
+        <v>31090</v>
       </c>
       <c r="G251" s="2">
-        <v>296665</v>
+        <v>30990</v>
       </c>
       <c r="H251" s="2">
-        <v>296565</v>
+        <v>30890</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E252" s="2">
-        <v>40330</v>
+        <v>296765</v>
       </c>
       <c r="F252" s="2">
-        <v>40330</v>
+        <v>296765</v>
       </c>
       <c r="G252" s="2">
-        <v>40230</v>
+        <v>296665</v>
       </c>
       <c r="H252" s="2">
-        <v>40130</v>
+        <v>296565</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E253" s="2">
-        <v>395265</v>
+        <v>40330</v>
       </c>
       <c r="F253" s="2">
-        <v>395265</v>
+        <v>40330</v>
       </c>
       <c r="G253" s="2">
-        <v>395165</v>
+        <v>40230</v>
       </c>
       <c r="H253" s="2">
-        <v>395065</v>
+        <v>40130</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>531</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E254" s="2">
-        <v>5385</v>
+        <v>395265</v>
       </c>
       <c r="F254" s="2">
-        <v>5385</v>
+        <v>395265</v>
       </c>
       <c r="G254" s="2">
-        <v>5285</v>
+        <v>395165</v>
       </c>
       <c r="H254" s="2">
-        <v>5185</v>
+        <v>395065</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E255" s="2">
-        <v>50180</v>
+        <v>5385</v>
       </c>
       <c r="F255" s="2">
-        <v>50180</v>
+        <v>5385</v>
       </c>
       <c r="G255" s="2">
-        <v>50080</v>
+        <v>5285</v>
       </c>
       <c r="H255" s="2">
-        <v>49980</v>
+        <v>5185</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E256" s="2">
-        <v>494035</v>
+        <v>50180</v>
       </c>
       <c r="F256" s="2">
-        <v>494035</v>
+        <v>50180</v>
       </c>
       <c r="G256" s="2">
-        <v>493935</v>
+        <v>50080</v>
       </c>
       <c r="H256" s="2">
-        <v>493835</v>
+        <v>49980</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E257" s="2">
-        <v>60030</v>
+        <v>494035</v>
       </c>
       <c r="F257" s="2">
-        <v>60030</v>
+        <v>494035</v>
       </c>
       <c r="G257" s="2">
-        <v>59930</v>
+        <v>493935</v>
       </c>
       <c r="H257" s="2">
-        <v>59830</v>
+        <v>493835</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>539</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E258" s="2">
-        <v>69880</v>
+        <v>60030</v>
       </c>
       <c r="F258" s="2">
-        <v>69880</v>
+        <v>60030</v>
       </c>
       <c r="G258" s="2">
-        <v>69780</v>
+        <v>59930</v>
       </c>
       <c r="H258" s="2">
-        <v>69680</v>
+        <v>59830</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E259" s="2">
-        <v>79730</v>
+        <v>69880</v>
       </c>
       <c r="F259" s="2">
-        <v>79730</v>
+        <v>69880</v>
       </c>
       <c r="G259" s="2">
-        <v>79630</v>
+        <v>69780</v>
       </c>
       <c r="H259" s="2">
-        <v>79530</v>
+        <v>69680</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E260" s="2">
-        <v>89580</v>
+        <v>79730</v>
       </c>
       <c r="F260" s="2">
-        <v>89580</v>
+        <v>79730</v>
       </c>
       <c r="G260" s="2">
-        <v>89480</v>
+        <v>79630</v>
       </c>
       <c r="H260" s="2">
-        <v>89380</v>
+        <v>79530</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E261" s="2">
-        <v>56675</v>
+        <v>89675</v>
       </c>
       <c r="F261" s="2">
-        <v>56675</v>
+        <v>89675</v>
       </c>
       <c r="G261" s="2">
-        <v>56575</v>
+        <v>89575</v>
       </c>
       <c r="H261" s="2">
-        <v>56475</v>
+        <v>89475</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E262" s="2">
-        <v>6993</v>
+        <v>56675</v>
       </c>
       <c r="F262" s="2">
-        <v>6926</v>
+        <v>56675</v>
       </c>
       <c r="G262" s="2">
-        <v>6793</v>
+        <v>56575</v>
       </c>
       <c r="H262" s="2">
-        <v>6727</v>
+        <v>56475</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E263" s="2">
-        <v>186050</v>
+        <v>6993</v>
       </c>
       <c r="F263" s="2">
-        <v>186050</v>
+        <v>6926</v>
       </c>
       <c r="G263" s="2">
-        <v>185950</v>
+        <v>6793</v>
       </c>
       <c r="H263" s="2">
-        <v>185850</v>
+        <v>6727</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E264" s="2">
-        <v>17300</v>
+        <v>182425</v>
       </c>
       <c r="F264" s="2">
-        <v>17300</v>
+        <v>182425</v>
       </c>
       <c r="G264" s="2">
-        <v>17200</v>
+        <v>182325</v>
       </c>
       <c r="H264" s="2">
-        <v>17100</v>
+        <v>182225</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E265" s="2">
-        <v>22965</v>
+        <v>17560</v>
       </c>
       <c r="F265" s="2">
-        <v>22965</v>
+        <v>17560</v>
       </c>
       <c r="G265" s="2">
-        <v>22865</v>
+        <v>17460</v>
       </c>
       <c r="H265" s="2">
-        <v>22765</v>
+        <v>17360</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E266" s="2">
-        <v>28500</v>
+        <v>22860</v>
       </c>
       <c r="F266" s="2">
-        <v>28500</v>
+        <v>22860</v>
       </c>
       <c r="G266" s="2">
-        <v>28400</v>
+        <v>22760</v>
       </c>
       <c r="H266" s="2">
-        <v>28300</v>
+        <v>22660</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E267" s="2">
-        <v>36430</v>
+        <v>28490</v>
       </c>
       <c r="F267" s="2">
-        <v>36430</v>
+        <v>28490</v>
       </c>
       <c r="G267" s="2">
-        <v>36330</v>
+        <v>28390</v>
       </c>
       <c r="H267" s="2">
-        <v>36230</v>
+        <v>28290</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E268" s="2">
-        <v>40645</v>
+        <v>36430</v>
       </c>
       <c r="F268" s="2">
-        <v>40645</v>
+        <v>36430</v>
       </c>
       <c r="G268" s="2">
-        <v>40545</v>
+        <v>36330</v>
       </c>
       <c r="H268" s="2">
-        <v>40445</v>
+        <v>36230</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E269" s="2">
-        <v>45325</v>
+        <v>40645</v>
       </c>
       <c r="F269" s="2">
-        <v>45325</v>
+        <v>40645</v>
       </c>
       <c r="G269" s="2">
-        <v>45225</v>
+        <v>40545</v>
       </c>
       <c r="H269" s="2">
-        <v>45125</v>
+        <v>40445</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E270" s="2">
-        <v>51175</v>
+        <v>45315</v>
       </c>
       <c r="F270" s="2">
-        <v>51175</v>
+        <v>45315</v>
       </c>
       <c r="G270" s="2">
-        <v>51075</v>
+        <v>45215</v>
       </c>
       <c r="H270" s="2">
-        <v>50975</v>
+        <v>45115</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>10</v>
+        <v>394</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E271" s="2">
-        <v>141305</v>
+        <v>51175</v>
       </c>
       <c r="F271" s="2">
-        <v>139959</v>
+        <v>51175</v>
       </c>
       <c r="G271" s="2">
-        <v>137268</v>
+        <v>51075</v>
       </c>
       <c r="H271" s="2">
-        <v>135922</v>
+        <v>50975</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C272" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="D272" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="2">
-        <v>10995</v>
+        <v>141305</v>
       </c>
       <c r="F272" s="2">
-        <v>10995</v>
+        <v>139959</v>
       </c>
       <c r="G272" s="2">
-        <v>10895</v>
+        <v>137268</v>
       </c>
       <c r="H272" s="2">
-        <v>10795</v>
+        <v>135922</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C273" s="1" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E273" s="2">
-        <v>100995</v>
+        <v>10995</v>
       </c>
       <c r="F273" s="2">
-        <v>100995</v>
+        <v>10995</v>
       </c>
       <c r="G273" s="2">
-        <v>100895</v>
+        <v>10895</v>
       </c>
       <c r="H273" s="2">
-        <v>100795</v>
+        <v>10795</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E274" s="2">
-        <v>15995</v>
+        <v>100995</v>
       </c>
       <c r="F274" s="2">
-        <v>15995</v>
+        <v>100995</v>
       </c>
       <c r="G274" s="2">
-        <v>15895</v>
+        <v>100895</v>
       </c>
       <c r="H274" s="2">
-        <v>15795</v>
+        <v>100795</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E275" s="2">
-        <v>150995</v>
+        <v>15995</v>
       </c>
       <c r="F275" s="2">
-        <v>150995</v>
+        <v>15995</v>
       </c>
       <c r="G275" s="2">
-        <v>150895</v>
+        <v>15895</v>
       </c>
       <c r="H275" s="2">
-        <v>150795</v>
+        <v>15795</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E276" s="2">
-        <v>20995</v>
+        <v>150995</v>
       </c>
       <c r="F276" s="2">
-        <v>20995</v>
+        <v>150995</v>
       </c>
       <c r="G276" s="2">
-        <v>20895</v>
+        <v>150895</v>
       </c>
       <c r="H276" s="2">
-        <v>20795</v>
+        <v>150795</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E277" s="2">
-        <v>200995</v>
+        <v>20995</v>
       </c>
       <c r="F277" s="2">
-        <v>200995</v>
+        <v>20995</v>
       </c>
       <c r="G277" s="2">
-        <v>200895</v>
+        <v>20895</v>
       </c>
       <c r="H277" s="2">
-        <v>200795</v>
+        <v>20795</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E278" s="2">
-        <v>25995</v>
+        <v>200995</v>
       </c>
       <c r="F278" s="2">
-        <v>25995</v>
+        <v>200995</v>
       </c>
       <c r="G278" s="2">
-        <v>25895</v>
+        <v>200895</v>
       </c>
       <c r="H278" s="2">
-        <v>25795</v>
+        <v>200795</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E279" s="2">
-        <v>250995</v>
+        <v>25995</v>
       </c>
       <c r="F279" s="2">
-        <v>250995</v>
+        <v>25995</v>
       </c>
       <c r="G279" s="2">
-        <v>250895</v>
+        <v>25895</v>
       </c>
       <c r="H279" s="2">
-        <v>250795</v>
+        <v>25795</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E280" s="2">
-        <v>30995</v>
+        <v>250995</v>
       </c>
       <c r="F280" s="2">
-        <v>30995</v>
+        <v>250995</v>
       </c>
       <c r="G280" s="2">
-        <v>30895</v>
+        <v>250895</v>
       </c>
       <c r="H280" s="2">
-        <v>30795</v>
+        <v>250795</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E281" s="2">
-        <v>300995</v>
+        <v>30995</v>
       </c>
       <c r="F281" s="2">
-        <v>300995</v>
+        <v>30995</v>
       </c>
       <c r="G281" s="2">
-        <v>300895</v>
+        <v>30895</v>
       </c>
       <c r="H281" s="2">
-        <v>300795</v>
+        <v>30795</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E282" s="2">
-        <v>35995</v>
+        <v>300995</v>
       </c>
       <c r="F282" s="2">
-        <v>35995</v>
+        <v>300995</v>
       </c>
       <c r="G282" s="2">
-        <v>35895</v>
+        <v>300895</v>
       </c>
       <c r="H282" s="2">
-        <v>35795</v>
+        <v>300795</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E283" s="2">
-        <v>40995</v>
+        <v>35995</v>
       </c>
       <c r="F283" s="2">
-        <v>40995</v>
+        <v>35995</v>
       </c>
       <c r="G283" s="2">
-        <v>40895</v>
+        <v>35895</v>
       </c>
       <c r="H283" s="2">
-        <v>40795</v>
+        <v>35795</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E284" s="2">
-        <v>400995</v>
+        <v>40995</v>
       </c>
       <c r="F284" s="2">
-        <v>400995</v>
+        <v>40995</v>
       </c>
       <c r="G284" s="2">
-        <v>400895</v>
+        <v>40895</v>
       </c>
       <c r="H284" s="2">
-        <v>400795</v>
+        <v>40795</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E285" s="2">
-        <v>45995</v>
+        <v>400995</v>
       </c>
       <c r="F285" s="2">
-        <v>45995</v>
+        <v>400995</v>
       </c>
       <c r="G285" s="2">
-        <v>45895</v>
+        <v>400895</v>
       </c>
       <c r="H285" s="2">
-        <v>45795</v>
+        <v>400795</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E286" s="2">
-        <v>450995</v>
+        <v>45995</v>
       </c>
       <c r="F286" s="2">
-        <v>450995</v>
+        <v>45995</v>
       </c>
       <c r="G286" s="2">
-        <v>450895</v>
+        <v>45895</v>
       </c>
       <c r="H286" s="2">
-        <v>450795</v>
+        <v>45795</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E287" s="2">
-        <v>50995</v>
+        <v>450995</v>
       </c>
       <c r="F287" s="2">
-        <v>50995</v>
+        <v>450995</v>
       </c>
       <c r="G287" s="2">
-        <v>50895</v>
+        <v>450895</v>
       </c>
       <c r="H287" s="2">
-        <v>50795</v>
+        <v>450795</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E288" s="2">
-        <v>500995</v>
+        <v>50995</v>
       </c>
       <c r="F288" s="2">
-        <v>500995</v>
+        <v>50995</v>
       </c>
       <c r="G288" s="2">
-        <v>500895</v>
+        <v>50895</v>
       </c>
       <c r="H288" s="2">
-        <v>500795</v>
+        <v>50795</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E289" s="2">
-        <v>55995</v>
+        <v>500995</v>
       </c>
       <c r="F289" s="2">
-        <v>55995</v>
+        <v>500995</v>
       </c>
       <c r="G289" s="2">
-        <v>55895</v>
+        <v>500895</v>
       </c>
       <c r="H289" s="2">
-        <v>55795</v>
+        <v>500795</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E290" s="2">
-        <v>60995</v>
+        <v>55995</v>
       </c>
       <c r="F290" s="2">
-        <v>60995</v>
+        <v>55995</v>
       </c>
       <c r="G290" s="2">
-        <v>60895</v>
+        <v>55895</v>
       </c>
       <c r="H290" s="2">
-        <v>60795</v>
+        <v>55795</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E291" s="2">
-        <v>65995</v>
+        <v>60995</v>
       </c>
       <c r="F291" s="2">
-        <v>65995</v>
+        <v>60995</v>
       </c>
       <c r="G291" s="2">
-        <v>65895</v>
+        <v>60895</v>
       </c>
       <c r="H291" s="2">
-        <v>65795</v>
+        <v>60795</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E292" s="2">
-        <v>70995</v>
+        <v>65995</v>
       </c>
       <c r="F292" s="2">
-        <v>70995</v>
+        <v>65995</v>
       </c>
       <c r="G292" s="2">
-        <v>70895</v>
+        <v>65895</v>
       </c>
       <c r="H292" s="2">
-        <v>70795</v>
+        <v>65795</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E293" s="2">
-        <v>75995</v>
+        <v>70995</v>
       </c>
       <c r="F293" s="2">
-        <v>75995</v>
+        <v>70995</v>
       </c>
       <c r="G293" s="2">
-        <v>75895</v>
+        <v>70895</v>
       </c>
       <c r="H293" s="2">
-        <v>75795</v>
+        <v>70795</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E294" s="2">
-        <v>80995</v>
+        <v>75995</v>
       </c>
       <c r="F294" s="2">
-        <v>80995</v>
+        <v>75995</v>
       </c>
       <c r="G294" s="2">
-        <v>80895</v>
+        <v>75895</v>
       </c>
       <c r="H294" s="2">
-        <v>80795</v>
+        <v>75795</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>614</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E295" s="2">
-        <v>85995</v>
+        <v>80995</v>
       </c>
       <c r="F295" s="2">
-        <v>85995</v>
+        <v>80995</v>
       </c>
       <c r="G295" s="2">
-        <v>85895</v>
+        <v>80895</v>
       </c>
       <c r="H295" s="2">
-        <v>85795</v>
+        <v>80795</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E296" s="2">
-        <v>90995</v>
+        <v>85995</v>
       </c>
       <c r="F296" s="2">
-        <v>90995</v>
+        <v>85995</v>
       </c>
       <c r="G296" s="2">
-        <v>90895</v>
+        <v>85895</v>
       </c>
       <c r="H296" s="2">
-        <v>90795</v>
+        <v>85795</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E297" s="2">
-        <v>95995</v>
+        <v>90995</v>
       </c>
       <c r="F297" s="2">
-        <v>95995</v>
+        <v>90995</v>
       </c>
       <c r="G297" s="2">
-        <v>95895</v>
+        <v>90895</v>
       </c>
       <c r="H297" s="2">
-        <v>95795</v>
+        <v>90795</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>478</v>
+        <v>570</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E298" s="2">
-        <v>143339</v>
+        <v>95995</v>
       </c>
       <c r="F298" s="2">
-        <v>141974</v>
+        <v>95995</v>
       </c>
       <c r="G298" s="2">
-        <v>139243</v>
+        <v>95895</v>
       </c>
       <c r="H298" s="2">
-        <v>137878</v>
+        <v>95795</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>343</v>
+        <v>480</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E299" s="2">
-        <v>14535</v>
+        <v>143339</v>
       </c>
       <c r="F299" s="2">
-        <v>14535</v>
+        <v>141974</v>
       </c>
       <c r="G299" s="2">
-        <v>14435</v>
+        <v>139243</v>
       </c>
       <c r="H299" s="2">
-        <v>14335</v>
+        <v>137878</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E300" s="2">
-        <v>12630</v>
+        <v>18755</v>
       </c>
       <c r="F300" s="2">
-        <v>12630</v>
+        <v>18755</v>
       </c>
       <c r="G300" s="2">
-        <v>12530</v>
+        <v>18655</v>
       </c>
       <c r="H300" s="2">
-        <v>12430</v>
+        <v>18555</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E301" s="2">
-        <v>103050</v>
+        <v>29030</v>
       </c>
       <c r="F301" s="2">
-        <v>103050</v>
+        <v>29030</v>
       </c>
       <c r="G301" s="2">
-        <v>102950</v>
+        <v>28930</v>
       </c>
       <c r="H301" s="2">
-        <v>102850</v>
+        <v>28830</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E302" s="2">
-        <v>17635</v>
+        <v>5745</v>
       </c>
       <c r="F302" s="2">
-        <v>17635</v>
+        <v>5745</v>
       </c>
       <c r="G302" s="2">
-        <v>17535</v>
+        <v>5645</v>
       </c>
       <c r="H302" s="2">
-        <v>17435</v>
+        <v>5545</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E303" s="2">
-        <v>22635</v>
+        <v>9535</v>
       </c>
       <c r="F303" s="2">
-        <v>22635</v>
+        <v>9535</v>
       </c>
       <c r="G303" s="2">
-        <v>22535</v>
+        <v>9435</v>
       </c>
       <c r="H303" s="2">
-        <v>22435</v>
+        <v>9335</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E304" s="2">
-        <v>27635</v>
+        <v>22395</v>
       </c>
       <c r="F304" s="2">
-        <v>27635</v>
+        <v>22395</v>
       </c>
       <c r="G304" s="2">
-        <v>27535</v>
+        <v>22295</v>
       </c>
       <c r="H304" s="2">
-        <v>27435</v>
+        <v>22195</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E305" s="2">
-        <v>32650</v>
+        <v>14535</v>
       </c>
       <c r="F305" s="2">
-        <v>32650</v>
+        <v>14535</v>
       </c>
       <c r="G305" s="2">
-        <v>32550</v>
+        <v>14435</v>
       </c>
       <c r="H305" s="2">
-        <v>32450</v>
+        <v>14335</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E306" s="2">
-        <v>303050</v>
+        <v>12630</v>
       </c>
       <c r="F306" s="2">
-        <v>303050</v>
+        <v>12630</v>
       </c>
       <c r="G306" s="2">
-        <v>302950</v>
+        <v>12530</v>
       </c>
       <c r="H306" s="2">
-        <v>302850</v>
+        <v>12430</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E307" s="2">
-        <v>37650</v>
+        <v>103050</v>
       </c>
       <c r="F307" s="2">
-        <v>37650</v>
+        <v>103050</v>
       </c>
       <c r="G307" s="2">
-        <v>37550</v>
+        <v>102950</v>
       </c>
       <c r="H307" s="2">
-        <v>37450</v>
+        <v>102850</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E308" s="2">
-        <v>42650</v>
+        <v>17635</v>
       </c>
       <c r="F308" s="2">
-        <v>42650</v>
+        <v>17635</v>
       </c>
       <c r="G308" s="2">
-        <v>42550</v>
+        <v>17535</v>
       </c>
       <c r="H308" s="2">
-        <v>42450</v>
+        <v>17435</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E309" s="2">
-        <v>7630</v>
+        <v>22635</v>
       </c>
       <c r="F309" s="2">
-        <v>7630</v>
+        <v>22635</v>
       </c>
       <c r="G309" s="2">
-        <v>7530</v>
+        <v>22535</v>
       </c>
       <c r="H309" s="2">
-        <v>7430</v>
+        <v>22435</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E310" s="2">
-        <v>52650</v>
+        <v>27635</v>
       </c>
       <c r="F310" s="2">
-        <v>52650</v>
+        <v>27635</v>
       </c>
       <c r="G310" s="2">
-        <v>52550</v>
+        <v>27535</v>
       </c>
       <c r="H310" s="2">
-        <v>52450</v>
+        <v>27435</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E311" s="2">
-        <v>72650</v>
+        <v>32650</v>
       </c>
       <c r="F311" s="2">
-        <v>72650</v>
+        <v>32650</v>
       </c>
       <c r="G311" s="2">
-        <v>72550</v>
+        <v>32550</v>
       </c>
       <c r="H311" s="2">
-        <v>72450</v>
+        <v>32450</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C312" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="D312" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="2">
-        <v>3651</v>
+        <v>303050</v>
       </c>
       <c r="F312" s="2">
-        <v>3616</v>
+        <v>303050</v>
       </c>
       <c r="G312" s="2">
-        <v>3547</v>
+        <v>302950</v>
       </c>
       <c r="H312" s="2">
-        <v>3512</v>
+        <v>302850</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="2">
-        <v>51041</v>
+        <v>37650</v>
       </c>
       <c r="F313" s="2">
-        <v>50554</v>
+        <v>37650</v>
       </c>
       <c r="G313" s="2">
-        <v>49582</v>
+        <v>37550</v>
       </c>
       <c r="H313" s="2">
-        <v>49096</v>
+        <v>37450</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C314" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="2">
-        <v>5637</v>
+        <v>42650</v>
       </c>
       <c r="F314" s="2">
-        <v>5584</v>
+        <v>42650</v>
       </c>
       <c r="G314" s="2">
-        <v>5476</v>
+        <v>42550</v>
       </c>
       <c r="H314" s="2">
-        <v>5423</v>
+        <v>42450</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="C315" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E315" s="2">
-        <v>565808</v>
+        <v>7630</v>
       </c>
       <c r="F315" s="2">
-        <v>560420</v>
+        <v>7630</v>
       </c>
       <c r="G315" s="2">
-        <v>549642</v>
+        <v>7530</v>
       </c>
       <c r="H315" s="2">
-        <v>544254</v>
+        <v>7430</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="C316" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E316" s="2">
-        <v>71908</v>
+        <v>52650</v>
       </c>
       <c r="F316" s="2">
-        <v>71223</v>
+        <v>52650</v>
       </c>
       <c r="G316" s="2">
-        <v>69854</v>
+        <v>52550</v>
       </c>
       <c r="H316" s="2">
-        <v>69169</v>
+        <v>52450</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="C317" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E317" s="2">
-        <v>8288</v>
+        <v>72650</v>
       </c>
       <c r="F317" s="2">
-        <v>8209</v>
+        <v>72650</v>
       </c>
       <c r="G317" s="2">
-        <v>8051</v>
+        <v>72550</v>
       </c>
       <c r="H317" s="2">
-        <v>7972</v>
+        <v>72450</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E318" s="2">
-        <v>84828</v>
+        <v>3563</v>
       </c>
       <c r="F318" s="2">
-        <v>84021</v>
+        <v>3529</v>
       </c>
       <c r="G318" s="2">
-        <v>82405</v>
+        <v>3461</v>
       </c>
       <c r="H318" s="2">
-        <v>81597</v>
+        <v>3427</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E319" s="2">
-        <v>121596</v>
+        <v>49819</v>
       </c>
       <c r="F319" s="2">
-        <v>120438</v>
+        <v>49345</v>
       </c>
       <c r="G319" s="2">
-        <v>118122</v>
+        <v>48396</v>
       </c>
       <c r="H319" s="2">
-        <v>116964</v>
+        <v>47921</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E320" s="2">
-        <v>13262</v>
+        <v>5503</v>
       </c>
       <c r="F320" s="2">
-        <v>13135</v>
+        <v>5451</v>
       </c>
       <c r="G320" s="2">
-        <v>12883</v>
+        <v>5346</v>
       </c>
       <c r="H320" s="2">
-        <v>12756</v>
+        <v>5293</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E321" s="2">
-        <v>1326035</v>
+        <v>552271</v>
       </c>
       <c r="F321" s="2">
-        <v>1313406</v>
+        <v>547011</v>
       </c>
       <c r="G321" s="2">
-        <v>1288148</v>
+        <v>536491</v>
       </c>
       <c r="H321" s="2">
-        <v>1275519</v>
+        <v>531232</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>669</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E322" s="2">
-        <v>1662</v>
+        <v>70189</v>
       </c>
       <c r="F322" s="2">
-        <v>1646</v>
+        <v>69521</v>
       </c>
       <c r="G322" s="2">
-        <v>1615</v>
+        <v>68184</v>
       </c>
       <c r="H322" s="2">
-        <v>1599</v>
+        <v>67515</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>671</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E323" s="2">
-        <v>166649</v>
+        <v>8089</v>
       </c>
       <c r="F323" s="2">
-        <v>165062</v>
+        <v>8012</v>
       </c>
       <c r="G323" s="2">
-        <v>161887</v>
+        <v>7858</v>
       </c>
       <c r="H323" s="2">
-        <v>160300</v>
+        <v>7781</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E324" s="2">
-        <v>17569</v>
+        <v>82799</v>
       </c>
       <c r="F324" s="2">
-        <v>17401</v>
+        <v>82010</v>
       </c>
       <c r="G324" s="2">
-        <v>17067</v>
+        <v>80433</v>
       </c>
       <c r="H324" s="2">
-        <v>16899</v>
+        <v>79645</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E325" s="2">
-        <v>25518</v>
+        <v>118688</v>
       </c>
       <c r="F325" s="2">
-        <v>25275</v>
+        <v>117557</v>
       </c>
       <c r="G325" s="2">
-        <v>24789</v>
+        <v>115297</v>
       </c>
       <c r="H325" s="2">
-        <v>24546</v>
+        <v>114166</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E326" s="2">
-        <v>256417</v>
+        <v>12944</v>
       </c>
       <c r="F326" s="2">
-        <v>253975</v>
+        <v>12821</v>
       </c>
       <c r="G326" s="2">
-        <v>249091</v>
+        <v>12575</v>
       </c>
       <c r="H326" s="2">
-        <v>246649</v>
+        <v>12451</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>83</v>
+        <v>661</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E327" s="2">
-        <v>29340</v>
+        <v>1294278</v>
       </c>
       <c r="F327" s="2">
-        <v>29061</v>
+        <v>1281952</v>
       </c>
       <c r="G327" s="2">
-        <v>28502</v>
+        <v>1257299</v>
       </c>
       <c r="H327" s="2">
-        <v>28222</v>
+        <v>1244972</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>343</v>
+        <v>661</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E328" s="2">
-        <v>8680</v>
+        <v>1622</v>
       </c>
       <c r="F328" s="2">
-        <v>8680</v>
+        <v>1607</v>
       </c>
       <c r="G328" s="2">
-        <v>8580</v>
+        <v>1576</v>
       </c>
       <c r="H328" s="2">
-        <v>8480</v>
+        <v>1560</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>683</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>343</v>
+        <v>661</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E329" s="2">
-        <v>11410</v>
+        <v>162661</v>
       </c>
       <c r="F329" s="2">
-        <v>11410</v>
+        <v>161112</v>
       </c>
       <c r="G329" s="2">
-        <v>11310</v>
+        <v>158013</v>
       </c>
       <c r="H329" s="2">
-        <v>11210</v>
+        <v>156464</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>343</v>
+        <v>661</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E330" s="2">
-        <v>64025</v>
+        <v>17148</v>
       </c>
       <c r="F330" s="2">
-        <v>64025</v>
+        <v>16984</v>
       </c>
       <c r="G330" s="2">
-        <v>63925</v>
+        <v>16658</v>
       </c>
       <c r="H330" s="2">
-        <v>63825</v>
+        <v>16494</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>343</v>
+        <v>661</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E331" s="2">
-        <v>12260</v>
+        <v>24907</v>
       </c>
       <c r="F331" s="2">
-        <v>12260</v>
+        <v>24670</v>
       </c>
       <c r="G331" s="2">
-        <v>12160</v>
+        <v>24195</v>
       </c>
       <c r="H331" s="2">
-        <v>12060</v>
+        <v>23958</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>689</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>343</v>
+        <v>661</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E332" s="2">
-        <v>10025</v>
+        <v>250282</v>
       </c>
       <c r="F332" s="2">
-        <v>10025</v>
+        <v>247899</v>
       </c>
       <c r="G332" s="2">
-        <v>9925</v>
+        <v>243131</v>
       </c>
       <c r="H332" s="2">
-        <v>9825</v>
+        <v>240748</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>343</v>
+        <v>83</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E333" s="2">
-        <v>45850</v>
+        <v>29340</v>
       </c>
       <c r="F333" s="2">
-        <v>45850</v>
+        <v>29061</v>
       </c>
       <c r="G333" s="2">
-        <v>45750</v>
+        <v>28502</v>
       </c>
       <c r="H333" s="2">
-        <v>45650</v>
+        <v>28222</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E334" s="2">
-        <v>25450</v>
+        <v>8680</v>
       </c>
       <c r="F334" s="2">
-        <v>25450</v>
+        <v>8680</v>
       </c>
       <c r="G334" s="2">
-        <v>25350</v>
+        <v>8580</v>
       </c>
       <c r="H334" s="2">
-        <v>25250</v>
+        <v>8480</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E335" s="2">
-        <v>9608</v>
+        <v>11410</v>
       </c>
       <c r="F335" s="2">
-        <v>9608</v>
+        <v>11410</v>
       </c>
       <c r="G335" s="2">
-        <v>9508</v>
+        <v>11310</v>
       </c>
       <c r="H335" s="2">
-        <v>9408</v>
+        <v>11210</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E336" s="2">
-        <v>6615</v>
+        <v>64020</v>
       </c>
       <c r="F336" s="2">
-        <v>6615</v>
+        <v>64020</v>
       </c>
       <c r="G336" s="2">
-        <v>6515</v>
+        <v>63920</v>
       </c>
       <c r="H336" s="2">
-        <v>6415</v>
+        <v>63820</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E337" s="2">
-        <v>11695</v>
+        <v>12925</v>
       </c>
       <c r="F337" s="2">
-        <v>11695</v>
+        <v>12925</v>
       </c>
       <c r="G337" s="2">
-        <v>11595</v>
+        <v>12825</v>
       </c>
       <c r="H337" s="2">
-        <v>11495</v>
+        <v>12725</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E338" s="2">
-        <v>12550</v>
+        <v>10025</v>
       </c>
       <c r="F338" s="2">
-        <v>12550</v>
+        <v>10025</v>
       </c>
       <c r="G338" s="2">
-        <v>12450</v>
+        <v>9925</v>
       </c>
       <c r="H338" s="2">
-        <v>12350</v>
+        <v>9825</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C339" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D339" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="D339" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E339" s="2">
-        <v>3340</v>
+        <v>45825</v>
       </c>
       <c r="F339" s="2">
-        <v>3308</v>
+        <v>45825</v>
       </c>
       <c r="G339" s="2">
-        <v>3245</v>
+        <v>45725</v>
       </c>
       <c r="H339" s="2">
-        <v>3213</v>
+        <v>45625</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D340" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="C340" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E340" s="2">
-        <v>30285</v>
+        <v>25450</v>
       </c>
       <c r="F340" s="2">
-        <v>29997</v>
+        <v>25450</v>
       </c>
       <c r="G340" s="2">
-        <v>29420</v>
+        <v>25350</v>
       </c>
       <c r="H340" s="2">
-        <v>29131</v>
+        <v>25250</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D341" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="C341" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E341" s="2">
-        <v>2736668</v>
+        <v>6560</v>
       </c>
       <c r="F341" s="2">
-        <v>2710604</v>
+        <v>6560</v>
       </c>
       <c r="G341" s="2">
-        <v>2658477</v>
+        <v>6460</v>
       </c>
       <c r="H341" s="2">
-        <v>2632414</v>
+        <v>6360</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D342" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="C342" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E342" s="2">
-        <v>303064</v>
+        <v>6615</v>
       </c>
       <c r="F342" s="2">
-        <v>300177</v>
+        <v>6615</v>
       </c>
       <c r="G342" s="2">
-        <v>294405</v>
+        <v>6515</v>
       </c>
       <c r="H342" s="2">
-        <v>291518</v>
+        <v>6415</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D343" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C343" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E343" s="2">
-        <v>33620</v>
+        <v>11695</v>
       </c>
       <c r="F343" s="2">
-        <v>33300</v>
+        <v>11695</v>
       </c>
       <c r="G343" s="2">
-        <v>32659</v>
+        <v>11595</v>
       </c>
       <c r="H343" s="2">
-        <v>32339</v>
+        <v>11495</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D344" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="C344" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E344" s="2">
-        <v>33708</v>
+        <v>12550</v>
       </c>
       <c r="F344" s="2">
-        <v>33387</v>
+        <v>12550</v>
       </c>
       <c r="G344" s="2">
-        <v>32745</v>
+        <v>12450</v>
       </c>
       <c r="H344" s="2">
-        <v>32424</v>
+        <v>12350</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C345" s="1" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E345" s="2">
-        <v>3896</v>
+        <v>3357</v>
       </c>
       <c r="F345" s="2">
-        <v>3858</v>
+        <v>3325</v>
       </c>
       <c r="G345" s="2">
-        <v>3784</v>
+        <v>3261</v>
       </c>
       <c r="H345" s="2">
-        <v>3747</v>
+        <v>3229</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E346" s="2">
-        <v>353575</v>
+        <v>30753</v>
       </c>
       <c r="F346" s="2">
-        <v>350208</v>
+        <v>30461</v>
       </c>
       <c r="G346" s="2">
-        <v>343473</v>
+        <v>29875</v>
       </c>
       <c r="H346" s="2">
-        <v>340105</v>
+        <v>29582</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E347" s="2">
-        <v>414858</v>
+        <v>2794276</v>
       </c>
       <c r="F347" s="2">
-        <v>410907</v>
+        <v>2767664</v>
       </c>
       <c r="G347" s="2">
-        <v>403005</v>
+        <v>2714439</v>
       </c>
       <c r="H347" s="2">
-        <v>399054</v>
+        <v>2687827</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E348" s="2">
-        <v>44712</v>
+        <v>310147</v>
       </c>
       <c r="F348" s="2">
-        <v>44286</v>
+        <v>307193</v>
       </c>
       <c r="G348" s="2">
-        <v>43435</v>
+        <v>301286</v>
       </c>
       <c r="H348" s="2">
-        <v>43009</v>
+        <v>298332</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E349" s="2">
-        <v>50538</v>
+        <v>34105</v>
       </c>
       <c r="F349" s="2">
-        <v>50056</v>
+        <v>33780</v>
       </c>
       <c r="G349" s="2">
-        <v>49094</v>
+        <v>33131</v>
       </c>
       <c r="H349" s="2">
-        <v>48612</v>
+        <v>32806</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E350" s="2">
-        <v>6001</v>
+        <v>34664</v>
       </c>
       <c r="F350" s="2">
-        <v>5944</v>
+        <v>34334</v>
       </c>
       <c r="G350" s="2">
-        <v>5829</v>
+        <v>33673</v>
       </c>
       <c r="H350" s="2">
-        <v>5772</v>
+        <v>33343</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E351" s="2">
-        <v>547355</v>
+        <v>3913</v>
       </c>
       <c r="F351" s="2">
-        <v>542142</v>
+        <v>3876</v>
       </c>
       <c r="G351" s="2">
-        <v>531716</v>
+        <v>3802</v>
       </c>
       <c r="H351" s="2">
-        <v>526503</v>
+        <v>3764</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E352" s="2">
-        <v>65960</v>
+        <v>360973</v>
       </c>
       <c r="F352" s="2">
-        <v>65332</v>
+        <v>357535</v>
       </c>
       <c r="G352" s="2">
-        <v>64075</v>
+        <v>350660</v>
       </c>
       <c r="H352" s="2">
-        <v>63447</v>
+        <v>347222</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E353" s="2">
-        <v>70704</v>
+        <v>424691</v>
       </c>
       <c r="F353" s="2">
-        <v>70030</v>
+        <v>420647</v>
       </c>
       <c r="G353" s="2">
-        <v>68684</v>
+        <v>412557</v>
       </c>
       <c r="H353" s="2">
-        <v>68010</v>
+        <v>408513</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>735</v>
       </c>
       <c r="E354" s="2">
-        <v>726890</v>
+        <v>45279</v>
       </c>
       <c r="F354" s="2">
-        <v>719967</v>
+        <v>44848</v>
       </c>
       <c r="G354" s="2">
-        <v>706122</v>
+        <v>43985</v>
       </c>
       <c r="H354" s="2">
-        <v>699199</v>
+        <v>43554</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E355" s="2">
-        <v>83019</v>
+        <v>51428</v>
       </c>
       <c r="F355" s="2">
-        <v>82229</v>
+        <v>50938</v>
       </c>
       <c r="G355" s="2">
-        <v>80647</v>
+        <v>49959</v>
       </c>
       <c r="H355" s="2">
-        <v>79857</v>
+        <v>49469</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E356" s="2">
-        <v>8873</v>
+        <v>6146</v>
       </c>
       <c r="F356" s="2">
-        <v>8788</v>
+        <v>6087</v>
       </c>
       <c r="G356" s="2">
-        <v>8619</v>
+        <v>5970</v>
       </c>
       <c r="H356" s="2">
-        <v>8535</v>
+        <v>5912</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E357" s="2">
-        <v>83710</v>
+        <v>558876</v>
       </c>
       <c r="F357" s="2">
-        <v>82913</v>
+        <v>553554</v>
       </c>
       <c r="G357" s="2">
-        <v>81318</v>
+        <v>542908</v>
       </c>
       <c r="H357" s="2">
-        <v>80521</v>
+        <v>537586</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E358" s="2">
-        <v>88250</v>
+        <v>67624</v>
       </c>
       <c r="F358" s="2">
-        <v>87410</v>
+        <v>66980</v>
       </c>
       <c r="G358" s="2">
-        <v>85729</v>
+        <v>65692</v>
       </c>
       <c r="H358" s="2">
-        <v>84888</v>
+        <v>65048</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E359" s="2">
-        <v>89918</v>
+        <v>72657</v>
       </c>
       <c r="F359" s="2">
-        <v>89061</v>
+        <v>71965</v>
       </c>
       <c r="G359" s="2">
-        <v>87349</v>
+        <v>70581</v>
       </c>
       <c r="H359" s="2">
-        <v>86492</v>
+        <v>69889</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>747</v>
       </c>
       <c r="E360" s="2">
-        <v>10540</v>
+        <v>741573</v>
       </c>
       <c r="F360" s="2">
-        <v>10440</v>
+        <v>734510</v>
       </c>
       <c r="G360" s="2">
-        <v>10239</v>
+        <v>720385</v>
       </c>
       <c r="H360" s="2">
-        <v>10138</v>
+        <v>713323</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E361" s="2">
-        <v>102716</v>
+        <v>84387</v>
       </c>
       <c r="F361" s="2">
-        <v>101738</v>
+        <v>83584</v>
       </c>
       <c r="G361" s="2">
-        <v>99782</v>
+        <v>81976</v>
       </c>
       <c r="H361" s="2">
-        <v>98803</v>
+        <v>81173</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E362" s="2">
-        <v>962186</v>
+        <v>8940</v>
       </c>
       <c r="F362" s="2">
-        <v>953023</v>
+        <v>8855</v>
       </c>
       <c r="G362" s="2">
-        <v>934695</v>
+        <v>8684</v>
       </c>
       <c r="H362" s="2">
-        <v>925532</v>
+        <v>8599</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E363" s="2">
-        <v>110593</v>
+        <v>86066</v>
       </c>
       <c r="F363" s="2">
-        <v>109540</v>
+        <v>85247</v>
       </c>
       <c r="G363" s="2">
-        <v>107434</v>
+        <v>83607</v>
       </c>
       <c r="H363" s="2">
-        <v>106380</v>
+        <v>82788</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>754</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E364" s="2">
-        <v>1094683</v>
+        <v>89375</v>
       </c>
       <c r="F364" s="2">
-        <v>1084257</v>
+        <v>88524</v>
       </c>
       <c r="G364" s="2">
-        <v>1063406</v>
+        <v>86821</v>
       </c>
       <c r="H364" s="2">
-        <v>1052981</v>
+        <v>85970</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E365" s="2">
-        <v>119708</v>
+        <v>91051</v>
       </c>
       <c r="F365" s="2">
-        <v>118568</v>
+        <v>90184</v>
       </c>
       <c r="G365" s="2">
-        <v>116288</v>
+        <v>88449</v>
       </c>
       <c r="H365" s="2">
-        <v>115148</v>
+        <v>87582</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E366" s="2">
-        <v>13017</v>
+        <v>10616</v>
       </c>
       <c r="F366" s="2">
-        <v>12893</v>
+        <v>10514</v>
       </c>
       <c r="G366" s="2">
-        <v>12645</v>
+        <v>10312</v>
       </c>
       <c r="H366" s="2">
-        <v>12521</v>
+        <v>10211</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E367" s="2">
-        <v>134731</v>
+        <v>104460</v>
       </c>
       <c r="F367" s="2">
-        <v>133448</v>
+        <v>103465</v>
       </c>
       <c r="G367" s="2">
-        <v>130881</v>
+        <v>101476</v>
       </c>
       <c r="H367" s="2">
-        <v>129598</v>
+        <v>100481</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E368" s="2">
-        <v>1312744</v>
+        <v>983541</v>
       </c>
       <c r="F368" s="2">
-        <v>1300241</v>
+        <v>974174</v>
       </c>
       <c r="G368" s="2">
-        <v>1275237</v>
+        <v>955440</v>
       </c>
       <c r="H368" s="2">
-        <v>1262734</v>
+        <v>946073</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E369" s="2">
-        <v>153228</v>
+        <v>112280</v>
       </c>
       <c r="F369" s="2">
-        <v>151768</v>
+        <v>111210</v>
       </c>
       <c r="G369" s="2">
-        <v>148850</v>
+        <v>109072</v>
       </c>
       <c r="H369" s="2">
-        <v>147390</v>
+        <v>108002</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E370" s="2">
-        <v>164000</v>
+        <v>1117726</v>
       </c>
       <c r="F370" s="2">
-        <v>162438</v>
+        <v>1107081</v>
       </c>
       <c r="G370" s="2">
-        <v>159314</v>
+        <v>1085791</v>
       </c>
       <c r="H370" s="2">
-        <v>157752</v>
+        <v>1075146</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E371" s="2">
-        <v>17351</v>
+        <v>122946</v>
       </c>
       <c r="F371" s="2">
-        <v>17186</v>
+        <v>121775</v>
       </c>
       <c r="G371" s="2">
-        <v>16856</v>
+        <v>119433</v>
       </c>
       <c r="H371" s="2">
-        <v>16690</v>
+        <v>118262</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E372" s="2">
-        <v>174559</v>
+        <v>13420</v>
       </c>
       <c r="F372" s="2">
-        <v>172897</v>
+        <v>13292</v>
       </c>
       <c r="G372" s="2">
-        <v>169572</v>
+        <v>13037</v>
       </c>
       <c r="H372" s="2">
-        <v>167909</v>
+        <v>12909</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E373" s="2">
-        <v>1860072</v>
+        <v>137422</v>
       </c>
       <c r="F373" s="2">
-        <v>1842357</v>
+        <v>136113</v>
       </c>
       <c r="G373" s="2">
-        <v>1806927</v>
+        <v>133496</v>
       </c>
       <c r="H373" s="2">
-        <v>1789212</v>
+        <v>132187</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E374" s="2">
-        <v>21242</v>
+        <v>1340904</v>
       </c>
       <c r="F374" s="2">
-        <v>21039</v>
+        <v>1328133</v>
       </c>
       <c r="G374" s="2">
-        <v>20635</v>
+        <v>1302592</v>
       </c>
       <c r="H374" s="2">
-        <v>20432</v>
+        <v>1289822</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E375" s="2">
-        <v>208685</v>
+        <v>155862</v>
       </c>
       <c r="F375" s="2">
-        <v>206698</v>
+        <v>154378</v>
       </c>
       <c r="G375" s="2">
-        <v>202723</v>
+        <v>151409</v>
       </c>
       <c r="H375" s="2">
-        <v>200735</v>
+        <v>149924</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E376" s="2">
-        <v>25267</v>
+        <v>167648</v>
       </c>
       <c r="F376" s="2">
-        <v>25027</v>
+        <v>166052</v>
       </c>
       <c r="G376" s="2">
-        <v>24545</v>
+        <v>162858</v>
       </c>
       <c r="H376" s="2">
-        <v>24305</v>
+        <v>161262</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E377" s="2">
-        <v>250885</v>
+        <v>17888</v>
       </c>
       <c r="F377" s="2">
-        <v>248496</v>
+        <v>17717</v>
       </c>
       <c r="G377" s="2">
-        <v>243717</v>
+        <v>17377</v>
       </c>
       <c r="H377" s="2">
-        <v>241327</v>
+        <v>17206</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E378" s="2">
-        <v>2625461</v>
+        <v>178259</v>
       </c>
       <c r="F378" s="2">
-        <v>2600457</v>
+        <v>176561</v>
       </c>
       <c r="G378" s="2">
-        <v>2550448</v>
+        <v>173165</v>
       </c>
       <c r="H378" s="2">
-        <v>2525443</v>
+        <v>171468</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>343</v>
+        <v>716</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E379" s="2">
-        <v>24910</v>
+        <v>1899753</v>
       </c>
       <c r="F379" s="2">
-        <v>24910</v>
+        <v>1881661</v>
       </c>
       <c r="G379" s="2">
-        <v>24810</v>
+        <v>1845475</v>
       </c>
       <c r="H379" s="2">
-        <v>24710</v>
+        <v>1827382</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C380" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D380" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="D380" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E380" s="2">
-        <v>233659</v>
+        <v>21796</v>
       </c>
       <c r="F380" s="2">
-        <v>231433</v>
+        <v>21588</v>
       </c>
       <c r="G380" s="2">
-        <v>226983</v>
+        <v>21173</v>
       </c>
       <c r="H380" s="2">
-        <v>224757</v>
+        <v>20966</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D381" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="C381" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E381" s="2">
-        <v>60598</v>
+        <v>212901</v>
       </c>
       <c r="F381" s="2">
-        <v>60020</v>
+        <v>210874</v>
       </c>
       <c r="G381" s="2">
-        <v>58866</v>
+        <v>206818</v>
       </c>
       <c r="H381" s="2">
-        <v>58289</v>
+        <v>204791</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D382" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="C382" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E382" s="2">
-        <v>605740</v>
+        <v>25713</v>
       </c>
       <c r="F382" s="2">
-        <v>599971</v>
+        <v>25469</v>
       </c>
       <c r="G382" s="2">
-        <v>588433</v>
+        <v>24979</v>
       </c>
       <c r="H382" s="2">
-        <v>582664</v>
+        <v>24734</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D383" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="C383" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E383" s="2">
-        <v>12964</v>
+        <v>257069</v>
       </c>
       <c r="F383" s="2">
-        <v>12841</v>
+        <v>254621</v>
       </c>
       <c r="G383" s="2">
-        <v>12594</v>
+        <v>249725</v>
       </c>
       <c r="H383" s="2">
-        <v>12470</v>
+        <v>247276</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D384" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="C384" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E384" s="2">
-        <v>116948</v>
+        <v>2681781</v>
       </c>
       <c r="F384" s="2">
-        <v>115834</v>
+        <v>2656240</v>
       </c>
       <c r="G384" s="2">
-        <v>113607</v>
+        <v>2605159</v>
       </c>
       <c r="H384" s="2">
-        <v>112493</v>
+        <v>2579618</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D385" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="C385" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E385" s="2">
-        <v>1168188</v>
+        <v>24910</v>
       </c>
       <c r="F385" s="2">
-        <v>1157062</v>
+        <v>24910</v>
       </c>
       <c r="G385" s="2">
-        <v>1134811</v>
+        <v>24810</v>
       </c>
       <c r="H385" s="2">
-        <v>1123686</v>
+        <v>24710</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="D386" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E386" s="2">
-        <v>11025</v>
+        <v>233659</v>
       </c>
       <c r="F386" s="2">
-        <v>11025</v>
+        <v>231433</v>
       </c>
       <c r="G386" s="2">
-        <v>10925</v>
+        <v>226983</v>
       </c>
       <c r="H386" s="2">
-        <v>10825</v>
+        <v>224757</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>101025</v>
+        <v>60598</v>
       </c>
       <c r="F387" s="2">
-        <v>101025</v>
+        <v>60020</v>
       </c>
       <c r="G387" s="2">
-        <v>100925</v>
+        <v>58866</v>
       </c>
       <c r="H387" s="2">
-        <v>100825</v>
+        <v>58289</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="2">
-        <v>16025</v>
+        <v>605740</v>
       </c>
       <c r="F388" s="2">
-        <v>16025</v>
+        <v>599971</v>
       </c>
       <c r="G388" s="2">
-        <v>15925</v>
+        <v>588433</v>
       </c>
       <c r="H388" s="2">
-        <v>15825</v>
+        <v>582664</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="2">
-        <v>151025</v>
+        <v>12964</v>
       </c>
       <c r="F389" s="2">
-        <v>151025</v>
+        <v>12841</v>
       </c>
       <c r="G389" s="2">
-        <v>150925</v>
+        <v>12594</v>
       </c>
       <c r="H389" s="2">
-        <v>150825</v>
+        <v>12470</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="2">
-        <v>21025</v>
+        <v>116843</v>
       </c>
       <c r="F390" s="2">
-        <v>21025</v>
+        <v>115730</v>
       </c>
       <c r="G390" s="2">
-        <v>20925</v>
+        <v>113505</v>
       </c>
       <c r="H390" s="2">
-        <v>20825</v>
+        <v>112392</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="2">
-        <v>26025</v>
+        <v>1168188</v>
       </c>
       <c r="F391" s="2">
-        <v>26025</v>
+        <v>1157062</v>
       </c>
       <c r="G391" s="2">
-        <v>25925</v>
+        <v>1134811</v>
       </c>
       <c r="H391" s="2">
-        <v>25825</v>
+        <v>1123686</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E392" s="2">
-        <v>31025</v>
+        <v>11025</v>
       </c>
       <c r="F392" s="2">
-        <v>31025</v>
+        <v>11025</v>
       </c>
       <c r="G392" s="2">
-        <v>30925</v>
+        <v>10925</v>
       </c>
       <c r="H392" s="2">
-        <v>30825</v>
+        <v>10825</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E393" s="2">
-        <v>36025</v>
+        <v>101025</v>
       </c>
       <c r="F393" s="2">
-        <v>36025</v>
+        <v>101025</v>
       </c>
       <c r="G393" s="2">
-        <v>35925</v>
+        <v>100925</v>
       </c>
       <c r="H393" s="2">
-        <v>35825</v>
+        <v>100825</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E394" s="2">
-        <v>41025</v>
+        <v>16025</v>
       </c>
       <c r="F394" s="2">
-        <v>41025</v>
+        <v>16025</v>
       </c>
       <c r="G394" s="2">
-        <v>40925</v>
+        <v>15925</v>
       </c>
       <c r="H394" s="2">
-        <v>40825</v>
+        <v>15825</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E395" s="2">
-        <v>401025</v>
+        <v>151025</v>
       </c>
       <c r="F395" s="2">
-        <v>401025</v>
+        <v>151025</v>
       </c>
       <c r="G395" s="2">
-        <v>400925</v>
+        <v>150925</v>
       </c>
       <c r="H395" s="2">
-        <v>400825</v>
+        <v>150825</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E396" s="2">
-        <v>46025</v>
+        <v>21025</v>
       </c>
       <c r="F396" s="2">
-        <v>46025</v>
+        <v>21025</v>
       </c>
       <c r="G396" s="2">
-        <v>45925</v>
+        <v>20925</v>
       </c>
       <c r="H396" s="2">
-        <v>45825</v>
+        <v>20825</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E397" s="2">
-        <v>451025</v>
+        <v>26025</v>
       </c>
       <c r="F397" s="2">
-        <v>451025</v>
+        <v>26025</v>
       </c>
       <c r="G397" s="2">
-        <v>450925</v>
+        <v>25925</v>
       </c>
       <c r="H397" s="2">
-        <v>450825</v>
+        <v>25825</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E398" s="2">
-        <v>51025</v>
+        <v>31025</v>
       </c>
       <c r="F398" s="2">
-        <v>51025</v>
+        <v>31025</v>
       </c>
       <c r="G398" s="2">
-        <v>50925</v>
+        <v>30925</v>
       </c>
       <c r="H398" s="2">
-        <v>50825</v>
+        <v>30825</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>826</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E399" s="2">
-        <v>501025</v>
+        <v>36025</v>
       </c>
       <c r="F399" s="2">
-        <v>501025</v>
+        <v>36025</v>
       </c>
       <c r="G399" s="2">
-        <v>500925</v>
+        <v>35925</v>
       </c>
       <c r="H399" s="2">
-        <v>500825</v>
+        <v>35825</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E400" s="2">
-        <v>56025</v>
+        <v>41025</v>
       </c>
       <c r="F400" s="2">
-        <v>56025</v>
+        <v>41025</v>
       </c>
       <c r="G400" s="2">
-        <v>55925</v>
+        <v>40925</v>
       </c>
       <c r="H400" s="2">
-        <v>55825</v>
+        <v>40825</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>831</v>
       </c>
       <c r="E401" s="2">
-        <v>61025</v>
+        <v>401025</v>
       </c>
       <c r="F401" s="2">
-        <v>61025</v>
+        <v>401025</v>
       </c>
       <c r="G401" s="2">
-        <v>60925</v>
+        <v>400925</v>
       </c>
       <c r="H401" s="2">
-        <v>60825</v>
+        <v>400825</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E402" s="2">
-        <v>66025</v>
+        <v>46025</v>
       </c>
       <c r="F402" s="2">
-        <v>66025</v>
+        <v>46025</v>
       </c>
       <c r="G402" s="2">
-        <v>65925</v>
+        <v>45925</v>
       </c>
       <c r="H402" s="2">
-        <v>65825</v>
+        <v>45825</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E403" s="2">
-        <v>71025</v>
+        <v>451025</v>
       </c>
       <c r="F403" s="2">
-        <v>71025</v>
+        <v>451025</v>
       </c>
       <c r="G403" s="2">
-        <v>70925</v>
+        <v>450925</v>
       </c>
       <c r="H403" s="2">
-        <v>70825</v>
+        <v>450825</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E404" s="2">
-        <v>76025</v>
+        <v>51025</v>
       </c>
       <c r="F404" s="2">
-        <v>76025</v>
+        <v>51025</v>
       </c>
       <c r="G404" s="2">
-        <v>75925</v>
+        <v>50925</v>
       </c>
       <c r="H404" s="2">
-        <v>75825</v>
+        <v>50825</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E405" s="2">
-        <v>81025</v>
+        <v>501025</v>
       </c>
       <c r="F405" s="2">
-        <v>81025</v>
+        <v>501025</v>
       </c>
       <c r="G405" s="2">
-        <v>80925</v>
+        <v>500925</v>
       </c>
       <c r="H405" s="2">
-        <v>80825</v>
+        <v>500825</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E406" s="2">
-        <v>86025</v>
+        <v>56025</v>
       </c>
       <c r="F406" s="2">
-        <v>86025</v>
+        <v>56025</v>
       </c>
       <c r="G406" s="2">
-        <v>85925</v>
+        <v>55925</v>
       </c>
       <c r="H406" s="2">
-        <v>85825</v>
+        <v>55825</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E407" s="2">
-        <v>91025</v>
+        <v>61025</v>
       </c>
       <c r="F407" s="2">
-        <v>91025</v>
+        <v>61025</v>
       </c>
       <c r="G407" s="2">
-        <v>90925</v>
+        <v>60925</v>
       </c>
       <c r="H407" s="2">
-        <v>90825</v>
+        <v>60825</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E408" s="2">
-        <v>96025</v>
+        <v>66025</v>
       </c>
       <c r="F408" s="2">
-        <v>96025</v>
+        <v>66025</v>
       </c>
       <c r="G408" s="2">
-        <v>95925</v>
+        <v>65925</v>
       </c>
       <c r="H408" s="2">
-        <v>95825</v>
+        <v>65825</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>478</v>
+        <v>812</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E409" s="2">
-        <v>132926</v>
+        <v>71025</v>
       </c>
       <c r="F409" s="2">
-        <v>131660</v>
+        <v>71025</v>
       </c>
       <c r="G409" s="2">
-        <v>129128</v>
+        <v>70925</v>
       </c>
       <c r="H409" s="2">
-        <v>127862</v>
+        <v>70825</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C410" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D410" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E410" s="2">
-        <v>9299</v>
+        <v>76025</v>
       </c>
       <c r="F410" s="2">
-        <v>9210</v>
+        <v>76025</v>
       </c>
       <c r="G410" s="2">
-        <v>9033</v>
+        <v>75925</v>
       </c>
       <c r="H410" s="2">
-        <v>8945</v>
+        <v>75825</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="C411" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E411" s="2">
-        <v>92426</v>
+        <v>81025</v>
       </c>
       <c r="F411" s="2">
-        <v>91546</v>
+        <v>81025</v>
       </c>
       <c r="G411" s="2">
-        <v>89786</v>
+        <v>80925</v>
       </c>
       <c r="H411" s="2">
-        <v>88905</v>
+        <v>80825</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="C412" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E412" s="2">
-        <v>19860</v>
+        <v>86025</v>
       </c>
       <c r="F412" s="2">
-        <v>19671</v>
+        <v>86025</v>
       </c>
       <c r="G412" s="2">
-        <v>19292</v>
+        <v>85925</v>
       </c>
       <c r="H412" s="2">
-        <v>19103</v>
+        <v>85825</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="C413" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E413" s="2">
-        <v>189066</v>
+        <v>91025</v>
       </c>
       <c r="F413" s="2">
-        <v>187266</v>
+        <v>91025</v>
       </c>
       <c r="G413" s="2">
-        <v>183664</v>
+        <v>90925</v>
       </c>
       <c r="H413" s="2">
-        <v>181864</v>
+        <v>90825</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C414" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E414" s="2">
-        <v>284062</v>
+        <v>96025</v>
       </c>
       <c r="F414" s="2">
-        <v>281356</v>
+        <v>96025</v>
       </c>
       <c r="G414" s="2">
-        <v>275946</v>
+        <v>95925</v>
       </c>
       <c r="H414" s="2">
-        <v>273240</v>
+        <v>95825</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="C415" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E415" s="2">
-        <v>45998</v>
+        <v>132926</v>
       </c>
       <c r="F415" s="2">
-        <v>45560</v>
+        <v>131660</v>
       </c>
       <c r="G415" s="2">
-        <v>44684</v>
+        <v>129128</v>
       </c>
       <c r="H415" s="2">
-        <v>44246</v>
+        <v>127862</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C416" s="1" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E416" s="2">
-        <v>467375</v>
+        <v>9404</v>
       </c>
       <c r="F416" s="2">
-        <v>462924</v>
+        <v>9314</v>
       </c>
       <c r="G416" s="2">
-        <v>454021</v>
+        <v>9135</v>
       </c>
       <c r="H416" s="2">
-        <v>449570</v>
+        <v>9046</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C417" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="D417" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E417" s="2">
-        <v>102385</v>
+        <v>94001</v>
       </c>
       <c r="F417" s="2">
-        <v>102385</v>
+        <v>93106</v>
       </c>
       <c r="G417" s="2">
-        <v>102285</v>
+        <v>91316</v>
       </c>
       <c r="H417" s="2">
-        <v>102185</v>
+        <v>90420</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="C418" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" s="2">
-        <v>1002385</v>
+        <v>18806</v>
       </c>
       <c r="F418" s="2">
-        <v>1002385</v>
+        <v>18626</v>
       </c>
       <c r="G418" s="2">
-        <v>1002285</v>
+        <v>18268</v>
       </c>
       <c r="H418" s="2">
-        <v>1002185</v>
+        <v>18089</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="C419" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="2">
-        <v>21700</v>
+        <v>187982</v>
       </c>
       <c r="F419" s="2">
-        <v>21700</v>
+        <v>186191</v>
       </c>
       <c r="G419" s="2">
-        <v>21600</v>
+        <v>182611</v>
       </c>
       <c r="H419" s="2">
-        <v>21500</v>
+        <v>180820</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="C420" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E420" s="2">
-        <v>201700</v>
+        <v>281957</v>
       </c>
       <c r="F420" s="2">
-        <v>201700</v>
+        <v>279271</v>
       </c>
       <c r="G420" s="2">
-        <v>201600</v>
+        <v>273901</v>
       </c>
       <c r="H420" s="2">
-        <v>201500</v>
+        <v>271215</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="C421" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E421" s="2">
-        <v>52184</v>
+        <v>45998</v>
       </c>
       <c r="F421" s="2">
-        <v>52184</v>
+        <v>45560</v>
       </c>
       <c r="G421" s="2">
-        <v>52084</v>
+        <v>44684</v>
       </c>
       <c r="H421" s="2">
-        <v>51984</v>
+        <v>44246</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="C422" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="2">
-        <v>501700</v>
+        <v>469907</v>
       </c>
       <c r="F422" s="2">
-        <v>501700</v>
+        <v>465431</v>
       </c>
       <c r="G422" s="2">
-        <v>501600</v>
+        <v>456481</v>
       </c>
       <c r="H422" s="2">
-        <v>501500</v>
+        <v>452005</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C423" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="C423" s="1" t="s">
+      <c r="D423" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="D423" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E423" s="2">
-        <v>423994</v>
+        <v>102385</v>
       </c>
       <c r="F423" s="2">
-        <v>419956</v>
+        <v>102385</v>
       </c>
       <c r="G423" s="2">
-        <v>411880</v>
+        <v>102285</v>
       </c>
       <c r="H423" s="2">
-        <v>407842</v>
+        <v>102185</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="C424" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E424" s="2">
-        <v>84744</v>
+        <v>1002385</v>
       </c>
       <c r="F424" s="2">
-        <v>83937</v>
+        <v>1002385</v>
       </c>
       <c r="G424" s="2">
-        <v>82323</v>
+        <v>1002285</v>
       </c>
       <c r="H424" s="2">
-        <v>81516</v>
+        <v>1002185</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="C425" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E425" s="2">
-        <v>847961</v>
+        <v>21160</v>
       </c>
       <c r="F425" s="2">
-        <v>839885</v>
+        <v>21160</v>
       </c>
       <c r="G425" s="2">
-        <v>823734</v>
+        <v>21060</v>
       </c>
       <c r="H425" s="2">
-        <v>815658</v>
+        <v>20960</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="C426" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E426" s="2">
-        <v>16879</v>
+        <v>201240</v>
       </c>
       <c r="F426" s="2">
-        <v>16718</v>
+        <v>201240</v>
       </c>
       <c r="G426" s="2">
-        <v>16397</v>
+        <v>201140</v>
       </c>
       <c r="H426" s="2">
-        <v>16236</v>
+        <v>201040</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="C427" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E427" s="2">
-        <v>169462</v>
+        <v>52184</v>
       </c>
       <c r="F427" s="2">
-        <v>167848</v>
+        <v>52184</v>
       </c>
       <c r="G427" s="2">
-        <v>164620</v>
+        <v>52084</v>
       </c>
       <c r="H427" s="2">
-        <v>163006</v>
+        <v>51984</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C428" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E428" s="2">
-        <v>1703806</v>
+        <v>501675</v>
       </c>
       <c r="F428" s="2">
-        <v>1687579</v>
+        <v>501675</v>
       </c>
       <c r="G428" s="2">
-        <v>1655125</v>
+        <v>501575</v>
       </c>
       <c r="H428" s="2">
-        <v>1638899</v>
+        <v>501475</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C429" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C429" s="1" t="s">
+      <c r="D429" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="D429" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E429" s="2">
-        <v>821</v>
+        <v>425040</v>
       </c>
       <c r="F429" s="2">
-        <v>813</v>
+        <v>420992</v>
       </c>
       <c r="G429" s="2">
-        <v>798</v>
+        <v>412896</v>
       </c>
       <c r="H429" s="2">
-        <v>790</v>
+        <v>408848</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="C430" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E430" s="2">
-        <v>1637</v>
+        <v>84959</v>
       </c>
       <c r="F430" s="2">
-        <v>1621</v>
+        <v>84150</v>
       </c>
       <c r="G430" s="2">
-        <v>1590</v>
+        <v>82531</v>
       </c>
       <c r="H430" s="2">
-        <v>1575</v>
+        <v>81722</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="C431" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E431" s="2">
-        <v>6531</v>
+        <v>850106</v>
       </c>
       <c r="F431" s="2">
-        <v>6469</v>
+        <v>842010</v>
       </c>
       <c r="G431" s="2">
-        <v>6344</v>
+        <v>825818</v>
       </c>
       <c r="H431" s="2">
-        <v>6282</v>
+        <v>817721</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="C432" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E432" s="2">
-        <v>8747</v>
+        <v>16922</v>
       </c>
       <c r="F432" s="2">
-        <v>8663</v>
+        <v>16761</v>
       </c>
       <c r="G432" s="2">
-        <v>8497</v>
+        <v>16438</v>
       </c>
       <c r="H432" s="2">
-        <v>8413</v>
+        <v>16277</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E433" s="2">
-        <v>13062</v>
+        <v>169891</v>
       </c>
       <c r="F433" s="2">
-        <v>12938</v>
+        <v>168273</v>
       </c>
       <c r="G433" s="2">
-        <v>12689</v>
+        <v>165037</v>
       </c>
       <c r="H433" s="2">
-        <v>12564</v>
+        <v>163419</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="C434" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E434" s="2">
-        <v>26234</v>
+        <v>1700349</v>
       </c>
       <c r="F434" s="2">
-        <v>25984</v>
+        <v>1684155</v>
       </c>
       <c r="G434" s="2">
-        <v>25485</v>
+        <v>1651768</v>
       </c>
       <c r="H434" s="2">
-        <v>25235</v>
+        <v>1635574</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E435" s="2">
-        <v>34991</v>
+        <v>767</v>
       </c>
       <c r="F435" s="2">
-        <v>34658</v>
+        <v>759</v>
       </c>
       <c r="G435" s="2">
-        <v>33992</v>
+        <v>745</v>
       </c>
       <c r="H435" s="2">
-        <v>33658</v>
+        <v>737</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E436" s="2">
-        <v>43733</v>
+        <v>1528</v>
       </c>
       <c r="F436" s="2">
-        <v>43316</v>
+        <v>1513</v>
       </c>
       <c r="G436" s="2">
-        <v>42483</v>
+        <v>1484</v>
       </c>
       <c r="H436" s="2">
-        <v>42067</v>
+        <v>1470</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E437" s="2">
-        <v>52474</v>
+        <v>6098</v>
       </c>
       <c r="F437" s="2">
-        <v>51974</v>
+        <v>6040</v>
       </c>
       <c r="G437" s="2">
-        <v>50975</v>
+        <v>5924</v>
       </c>
       <c r="H437" s="2">
-        <v>50475</v>
+        <v>5866</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E438" s="2">
-        <v>62031</v>
+        <v>8321</v>
       </c>
       <c r="F438" s="2">
-        <v>61440</v>
+        <v>8242</v>
       </c>
       <c r="G438" s="2">
-        <v>60259</v>
+        <v>8084</v>
       </c>
       <c r="H438" s="2">
-        <v>59668</v>
+        <v>8004</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E439" s="2">
-        <v>87439</v>
+        <v>12197</v>
       </c>
       <c r="F439" s="2">
-        <v>86606</v>
+        <v>12081</v>
       </c>
       <c r="G439" s="2">
-        <v>84941</v>
+        <v>11848</v>
       </c>
       <c r="H439" s="2">
-        <v>84108</v>
+        <v>11732</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E440" s="2">
-        <v>122404</v>
+        <v>24959</v>
       </c>
       <c r="F440" s="2">
-        <v>121238</v>
+        <v>24721</v>
       </c>
       <c r="G440" s="2">
-        <v>118907</v>
+        <v>24245</v>
       </c>
       <c r="H440" s="2">
-        <v>117741</v>
+        <v>24008</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>915</v>
       </c>
       <c r="E441" s="2">
-        <v>131145</v>
+        <v>33290</v>
       </c>
       <c r="F441" s="2">
-        <v>129896</v>
+        <v>32973</v>
       </c>
       <c r="G441" s="2">
-        <v>127398</v>
+        <v>32339</v>
       </c>
       <c r="H441" s="2">
-        <v>126149</v>
+        <v>32022</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E442" s="2">
-        <v>174851</v>
+        <v>41606</v>
       </c>
       <c r="F442" s="2">
-        <v>173186</v>
+        <v>41210</v>
       </c>
       <c r="G442" s="2">
-        <v>169856</v>
+        <v>40418</v>
       </c>
       <c r="H442" s="2">
-        <v>168190</v>
+        <v>40021</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E443" s="2">
-        <v>262263</v>
+        <v>49922</v>
       </c>
       <c r="F443" s="2">
-        <v>259765</v>
+        <v>49447</v>
       </c>
       <c r="G443" s="2">
-        <v>254769</v>
+        <v>48496</v>
       </c>
       <c r="H443" s="2">
-        <v>252272</v>
+        <v>48020</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E444" s="2">
-        <v>875779</v>
+        <v>59000</v>
       </c>
       <c r="F444" s="2">
-        <v>867438</v>
+        <v>58438</v>
       </c>
       <c r="G444" s="2">
-        <v>850757</v>
+        <v>57314</v>
       </c>
       <c r="H444" s="2">
-        <v>842416</v>
+        <v>56752</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C445" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="D445" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E445" s="2">
-        <v>97560</v>
+        <v>83185</v>
       </c>
       <c r="F445" s="2">
-        <v>96631</v>
+        <v>82393</v>
       </c>
       <c r="G445" s="2">
-        <v>94772</v>
+        <v>80808</v>
       </c>
       <c r="H445" s="2">
-        <v>93843</v>
+        <v>80016</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E446" s="2">
-        <v>494424</v>
+        <v>116449</v>
       </c>
       <c r="F446" s="2">
-        <v>489715</v>
+        <v>115340</v>
       </c>
       <c r="G446" s="2">
-        <v>480298</v>
+        <v>113122</v>
       </c>
       <c r="H446" s="2">
-        <v>475589</v>
+        <v>112013</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" s="2">
-        <v>141305</v>
+        <v>124765</v>
       </c>
       <c r="F447" s="2">
-        <v>139959</v>
+        <v>123577</v>
       </c>
       <c r="G447" s="2">
-        <v>137268</v>
+        <v>121200</v>
       </c>
       <c r="H447" s="2">
-        <v>135922</v>
+        <v>120012</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="2">
-        <v>65705</v>
+        <v>166344</v>
       </c>
       <c r="F448" s="2">
-        <v>65079</v>
+        <v>164760</v>
       </c>
       <c r="G448" s="2">
-        <v>63828</v>
+        <v>161591</v>
       </c>
       <c r="H448" s="2">
-        <v>63202</v>
+        <v>160007</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="C449" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E449" s="2">
-        <v>100950</v>
+        <v>249504</v>
       </c>
       <c r="F449" s="2">
-        <v>100950</v>
+        <v>247128</v>
       </c>
       <c r="G449" s="2">
-        <v>100850</v>
+        <v>242375</v>
       </c>
       <c r="H449" s="2">
-        <v>100750</v>
+        <v>239999</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>932</v>
+        <v>902</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="E450" s="2">
-        <v>10850</v>
+        <v>833142</v>
       </c>
       <c r="F450" s="2">
-        <v>10850</v>
+        <v>825208</v>
       </c>
       <c r="G450" s="2">
-        <v>10750</v>
+        <v>809338</v>
       </c>
       <c r="H450" s="2">
-        <v>10650</v>
+        <v>801404</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E451" s="2">
-        <v>125950</v>
+        <v>97151</v>
       </c>
       <c r="F451" s="2">
-        <v>125950</v>
+        <v>96226</v>
       </c>
       <c r="G451" s="2">
-        <v>125850</v>
+        <v>94376</v>
       </c>
       <c r="H451" s="2">
-        <v>125750</v>
+        <v>93450</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="C452" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="2">
-        <v>150950</v>
+        <v>494424</v>
       </c>
       <c r="F452" s="2">
-        <v>150950</v>
+        <v>489715</v>
       </c>
       <c r="G452" s="2">
-        <v>150850</v>
+        <v>480298</v>
       </c>
       <c r="H452" s="2">
-        <v>150750</v>
+        <v>475589</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="2">
-        <v>15950</v>
+        <v>141305</v>
       </c>
       <c r="F453" s="2">
-        <v>15950</v>
+        <v>139959</v>
       </c>
       <c r="G453" s="2">
-        <v>15850</v>
+        <v>137268</v>
       </c>
       <c r="H453" s="2">
-        <v>15750</v>
+        <v>135922</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="C454" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="2">
-        <v>200950</v>
+        <v>65705</v>
       </c>
       <c r="F454" s="2">
-        <v>200950</v>
+        <v>65079</v>
       </c>
       <c r="G454" s="2">
-        <v>200850</v>
+        <v>63828</v>
       </c>
       <c r="H454" s="2">
-        <v>200750</v>
+        <v>63202</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C455" s="1" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E455" s="2">
-        <v>20950</v>
+        <v>100950</v>
       </c>
       <c r="F455" s="2">
-        <v>20950</v>
+        <v>100950</v>
       </c>
       <c r="G455" s="2">
-        <v>20850</v>
+        <v>100850</v>
       </c>
       <c r="H455" s="2">
-        <v>20750</v>
+        <v>100750</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E456" s="2">
-        <v>250950</v>
+        <v>10850</v>
       </c>
       <c r="F456" s="2">
-        <v>250950</v>
+        <v>10850</v>
       </c>
       <c r="G456" s="2">
-        <v>250850</v>
+        <v>10750</v>
       </c>
       <c r="H456" s="2">
-        <v>250750</v>
+        <v>10650</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E457" s="2">
-        <v>25950</v>
+        <v>125950</v>
       </c>
       <c r="F457" s="2">
-        <v>25950</v>
+        <v>125950</v>
       </c>
       <c r="G457" s="2">
-        <v>25850</v>
+        <v>125850</v>
       </c>
       <c r="H457" s="2">
-        <v>25750</v>
+        <v>125750</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E458" s="2">
-        <v>300950</v>
+        <v>150950</v>
       </c>
       <c r="F458" s="2">
-        <v>300950</v>
+        <v>150950</v>
       </c>
       <c r="G458" s="2">
-        <v>300850</v>
+        <v>150850</v>
       </c>
       <c r="H458" s="2">
-        <v>300750</v>
+        <v>150750</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E459" s="2">
-        <v>30850</v>
+        <v>15950</v>
       </c>
       <c r="F459" s="2">
-        <v>30850</v>
+        <v>15950</v>
       </c>
       <c r="G459" s="2">
-        <v>30750</v>
+        <v>15850</v>
       </c>
       <c r="H459" s="2">
-        <v>30650</v>
+        <v>15750</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E460" s="2">
-        <v>350950</v>
+        <v>200950</v>
       </c>
       <c r="F460" s="2">
-        <v>350950</v>
+        <v>200950</v>
       </c>
       <c r="G460" s="2">
-        <v>350850</v>
+        <v>200850</v>
       </c>
       <c r="H460" s="2">
-        <v>350750</v>
+        <v>200750</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E461" s="2">
-        <v>35950</v>
+        <v>20950</v>
       </c>
       <c r="F461" s="2">
-        <v>35950</v>
+        <v>20950</v>
       </c>
       <c r="G461" s="2">
-        <v>35850</v>
+        <v>20850</v>
       </c>
       <c r="H461" s="2">
-        <v>35750</v>
+        <v>20750</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E462" s="2">
-        <v>400950</v>
+        <v>250950</v>
       </c>
       <c r="F462" s="2">
-        <v>400950</v>
+        <v>250950</v>
       </c>
       <c r="G462" s="2">
-        <v>400850</v>
+        <v>250850</v>
       </c>
       <c r="H462" s="2">
-        <v>400750</v>
+        <v>250750</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E463" s="2">
-        <v>40950</v>
+        <v>25950</v>
       </c>
       <c r="F463" s="2">
-        <v>40950</v>
+        <v>25950</v>
       </c>
       <c r="G463" s="2">
-        <v>40850</v>
+        <v>25850</v>
       </c>
       <c r="H463" s="2">
-        <v>40750</v>
+        <v>25750</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E464" s="2">
-        <v>450950</v>
+        <v>300950</v>
       </c>
       <c r="F464" s="2">
-        <v>450950</v>
+        <v>300950</v>
       </c>
       <c r="G464" s="2">
-        <v>450850</v>
+        <v>300850</v>
       </c>
       <c r="H464" s="2">
-        <v>450750</v>
+        <v>300750</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E465" s="2">
-        <v>45950</v>
+        <v>30850</v>
       </c>
       <c r="F465" s="2">
-        <v>45950</v>
+        <v>30850</v>
       </c>
       <c r="G465" s="2">
-        <v>45850</v>
+        <v>30750</v>
       </c>
       <c r="H465" s="2">
-        <v>45750</v>
+        <v>30650</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E466" s="2">
-        <v>500950</v>
+        <v>350950</v>
       </c>
       <c r="F466" s="2">
-        <v>500950</v>
+        <v>350950</v>
       </c>
       <c r="G466" s="2">
-        <v>500850</v>
+        <v>350850</v>
       </c>
       <c r="H466" s="2">
-        <v>500750</v>
+        <v>350750</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>968</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E467" s="2">
-        <v>50950</v>
+        <v>35950</v>
       </c>
       <c r="F467" s="2">
-        <v>50950</v>
+        <v>35950</v>
       </c>
       <c r="G467" s="2">
-        <v>50850</v>
+        <v>35850</v>
       </c>
       <c r="H467" s="2">
-        <v>50750</v>
+        <v>35750</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E468" s="2">
-        <v>55950</v>
+        <v>400950</v>
       </c>
       <c r="F468" s="2">
-        <v>55950</v>
+        <v>400950</v>
       </c>
       <c r="G468" s="2">
-        <v>55850</v>
+        <v>400850</v>
       </c>
       <c r="H468" s="2">
-        <v>55750</v>
+        <v>400750</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>972</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E469" s="2">
-        <v>6400</v>
+        <v>40950</v>
       </c>
       <c r="F469" s="2">
-        <v>6400</v>
+        <v>40950</v>
       </c>
       <c r="G469" s="2">
-        <v>6300</v>
+        <v>40850</v>
       </c>
       <c r="H469" s="2">
-        <v>6200</v>
+        <v>40750</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>974</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E470" s="2">
-        <v>60950</v>
+        <v>450950</v>
       </c>
       <c r="F470" s="2">
-        <v>60950</v>
+        <v>450950</v>
       </c>
       <c r="G470" s="2">
-        <v>60850</v>
+        <v>450850</v>
       </c>
       <c r="H470" s="2">
-        <v>60750</v>
+        <v>450750</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>976</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E471" s="2">
-        <v>65950</v>
+        <v>45950</v>
       </c>
       <c r="F471" s="2">
-        <v>65950</v>
+        <v>45950</v>
       </c>
       <c r="G471" s="2">
-        <v>65850</v>
+        <v>45850</v>
       </c>
       <c r="H471" s="2">
-        <v>65750</v>
+        <v>45750</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>978</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E472" s="2">
-        <v>70950</v>
+        <v>500950</v>
       </c>
       <c r="F472" s="2">
-        <v>70950</v>
+        <v>500950</v>
       </c>
       <c r="G472" s="2">
-        <v>70850</v>
+        <v>500850</v>
       </c>
       <c r="H472" s="2">
-        <v>70750</v>
+        <v>500750</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>980</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E473" s="2">
-        <v>75950</v>
+        <v>50950</v>
       </c>
       <c r="F473" s="2">
-        <v>75950</v>
+        <v>50950</v>
       </c>
       <c r="G473" s="2">
-        <v>75850</v>
+        <v>50850</v>
       </c>
       <c r="H473" s="2">
-        <v>75750</v>
+        <v>50750</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>982</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E474" s="2">
-        <v>80950</v>
+        <v>55950</v>
       </c>
       <c r="F474" s="2">
-        <v>80950</v>
+        <v>55950</v>
       </c>
       <c r="G474" s="2">
-        <v>80850</v>
+        <v>55850</v>
       </c>
       <c r="H474" s="2">
-        <v>80750</v>
+        <v>55750</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>984</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E475" s="2">
-        <v>85950</v>
+        <v>6400</v>
       </c>
       <c r="F475" s="2">
-        <v>85950</v>
+        <v>6400</v>
       </c>
       <c r="G475" s="2">
-        <v>85850</v>
+        <v>6300</v>
       </c>
       <c r="H475" s="2">
-        <v>85750</v>
+        <v>6200</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E476" s="2">
-        <v>90950</v>
+        <v>60950</v>
       </c>
       <c r="F476" s="2">
-        <v>90950</v>
+        <v>60950</v>
       </c>
       <c r="G476" s="2">
-        <v>90850</v>
+        <v>60850</v>
       </c>
       <c r="H476" s="2">
-        <v>90750</v>
+        <v>60750</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>988</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E477" s="2">
-        <v>95950</v>
+        <v>65950</v>
       </c>
       <c r="F477" s="2">
-        <v>95950</v>
+        <v>65950</v>
       </c>
       <c r="G477" s="2">
-        <v>95850</v>
+        <v>65850</v>
       </c>
       <c r="H477" s="2">
-        <v>95750</v>
+        <v>65750</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>990</v>
       </c>
       <c r="C478" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="D478" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E478" s="2">
-        <v>10411</v>
+        <v>70950</v>
       </c>
       <c r="F478" s="2">
-        <v>10411</v>
+        <v>70950</v>
       </c>
       <c r="G478" s="2">
-        <v>10311</v>
+        <v>70850</v>
       </c>
       <c r="H478" s="2">
-        <v>10211</v>
+        <v>70750</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="C479" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E479" s="2">
-        <v>100395</v>
+        <v>75950</v>
       </c>
       <c r="F479" s="2">
-        <v>100395</v>
+        <v>75950</v>
       </c>
       <c r="G479" s="2">
-        <v>100295</v>
+        <v>75850</v>
       </c>
       <c r="H479" s="2">
-        <v>100195</v>
+        <v>75750</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="C480" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E480" s="2">
-        <v>15421</v>
+        <v>80950</v>
       </c>
       <c r="F480" s="2">
-        <v>15421</v>
+        <v>80950</v>
       </c>
       <c r="G480" s="2">
-        <v>15321</v>
+        <v>80850</v>
       </c>
       <c r="H480" s="2">
-        <v>15221</v>
+        <v>80750</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="C481" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" s="2">
-        <v>150495</v>
+        <v>85950</v>
       </c>
       <c r="F481" s="2">
-        <v>150495</v>
+        <v>85950</v>
       </c>
       <c r="G481" s="2">
-        <v>150395</v>
+        <v>85850</v>
       </c>
       <c r="H481" s="2">
-        <v>150295</v>
+        <v>85750</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E482" s="2">
-        <v>20421</v>
+        <v>90950</v>
       </c>
       <c r="F482" s="2">
-        <v>20421</v>
+        <v>90950</v>
       </c>
       <c r="G482" s="2">
-        <v>20321</v>
+        <v>90850</v>
       </c>
       <c r="H482" s="2">
-        <v>20221</v>
+        <v>90750</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="C483" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="2">
-        <v>200495</v>
+        <v>95950</v>
       </c>
       <c r="F483" s="2">
-        <v>200495</v>
+        <v>95950</v>
       </c>
       <c r="G483" s="2">
-        <v>200395</v>
+        <v>95850</v>
       </c>
       <c r="H483" s="2">
-        <v>200295</v>
+        <v>95750</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C484" s="1" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E484" s="2">
-        <v>25413</v>
+        <v>10414</v>
       </c>
       <c r="F484" s="2">
-        <v>25413</v>
+        <v>10414</v>
       </c>
       <c r="G484" s="2">
-        <v>25313</v>
+        <v>10314</v>
       </c>
       <c r="H484" s="2">
-        <v>25213</v>
+        <v>10214</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E485" s="2">
-        <v>30425</v>
+        <v>100440</v>
       </c>
       <c r="F485" s="2">
-        <v>30425</v>
+        <v>100440</v>
       </c>
       <c r="G485" s="2">
-        <v>30325</v>
+        <v>100340</v>
       </c>
       <c r="H485" s="2">
-        <v>30225</v>
+        <v>100240</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E486" s="2">
-        <v>300495</v>
+        <v>15425</v>
       </c>
       <c r="F486" s="2">
-        <v>300495</v>
+        <v>15425</v>
       </c>
       <c r="G486" s="2">
-        <v>300395</v>
+        <v>15325</v>
       </c>
       <c r="H486" s="2">
-        <v>300295</v>
+        <v>15225</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E487" s="2">
-        <v>35428</v>
+        <v>150470</v>
       </c>
       <c r="F487" s="2">
-        <v>35428</v>
+        <v>150470</v>
       </c>
       <c r="G487" s="2">
-        <v>35328</v>
+        <v>150370</v>
       </c>
       <c r="H487" s="2">
-        <v>35228</v>
+        <v>150270</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E488" s="2">
-        <v>40425</v>
+        <v>20425</v>
       </c>
       <c r="F488" s="2">
-        <v>40425</v>
+        <v>20425</v>
       </c>
       <c r="G488" s="2">
-        <v>40325</v>
+        <v>20325</v>
       </c>
       <c r="H488" s="2">
-        <v>40225</v>
+        <v>20225</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E489" s="2">
-        <v>45423</v>
+        <v>200470</v>
       </c>
       <c r="F489" s="2">
-        <v>45423</v>
+        <v>200470</v>
       </c>
       <c r="G489" s="2">
-        <v>45323</v>
+        <v>200370</v>
       </c>
       <c r="H489" s="2">
-        <v>45223</v>
+        <v>200270</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E490" s="2">
-        <v>5409</v>
+        <v>25425</v>
       </c>
       <c r="F490" s="2">
-        <v>5409</v>
+        <v>25425</v>
       </c>
       <c r="G490" s="2">
-        <v>5309</v>
+        <v>25325</v>
       </c>
       <c r="H490" s="2">
-        <v>5209</v>
+        <v>25225</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E491" s="2">
-        <v>50420</v>
+        <v>30440</v>
       </c>
       <c r="F491" s="2">
-        <v>50420</v>
+        <v>30440</v>
       </c>
       <c r="G491" s="2">
-        <v>50320</v>
+        <v>30340</v>
       </c>
       <c r="H491" s="2">
-        <v>50220</v>
+        <v>30240</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E492" s="2">
-        <v>500495</v>
+        <v>300470</v>
       </c>
       <c r="F492" s="2">
-        <v>500495</v>
+        <v>300470</v>
       </c>
       <c r="G492" s="2">
-        <v>500395</v>
+        <v>300370</v>
       </c>
       <c r="H492" s="2">
-        <v>500295</v>
+        <v>300270</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E493" s="2">
-        <v>55418</v>
+        <v>35440</v>
       </c>
       <c r="F493" s="2">
-        <v>55418</v>
+        <v>35440</v>
       </c>
       <c r="G493" s="2">
-        <v>55318</v>
+        <v>35340</v>
       </c>
       <c r="H493" s="2">
-        <v>55218</v>
+        <v>35240</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E494" s="2">
-        <v>60415</v>
+        <v>40440</v>
       </c>
       <c r="F494" s="2">
-        <v>60415</v>
+        <v>40440</v>
       </c>
       <c r="G494" s="2">
-        <v>60315</v>
+        <v>40340</v>
       </c>
       <c r="H494" s="2">
-        <v>60215</v>
+        <v>40240</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E495" s="2">
-        <v>65413</v>
+        <v>45440</v>
       </c>
       <c r="F495" s="2">
-        <v>65413</v>
+        <v>45440</v>
       </c>
       <c r="G495" s="2">
-        <v>65313</v>
+        <v>45340</v>
       </c>
       <c r="H495" s="2">
-        <v>65213</v>
+        <v>45240</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E496" s="2">
-        <v>70410</v>
+        <v>5414</v>
       </c>
       <c r="F496" s="2">
-        <v>70410</v>
+        <v>5414</v>
       </c>
       <c r="G496" s="2">
-        <v>70310</v>
+        <v>5314</v>
       </c>
       <c r="H496" s="2">
-        <v>70210</v>
+        <v>5214</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E497" s="2">
-        <v>75408</v>
+        <v>50440</v>
       </c>
       <c r="F497" s="2">
-        <v>75408</v>
+        <v>50440</v>
       </c>
       <c r="G497" s="2">
-        <v>75308</v>
+        <v>50340</v>
       </c>
       <c r="H497" s="2">
-        <v>75208</v>
+        <v>50240</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E498" s="2">
-        <v>80425</v>
+        <v>500470</v>
       </c>
       <c r="F498" s="2">
-        <v>80425</v>
+        <v>500470</v>
       </c>
       <c r="G498" s="2">
-        <v>80325</v>
+        <v>500370</v>
       </c>
       <c r="H498" s="2">
-        <v>80225</v>
+        <v>500270</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E499" s="2">
-        <v>85357</v>
+        <v>55440</v>
       </c>
       <c r="F499" s="2">
-        <v>85357</v>
+        <v>55440</v>
       </c>
       <c r="G499" s="2">
-        <v>85257</v>
+        <v>55340</v>
       </c>
       <c r="H499" s="2">
-        <v>85157</v>
+        <v>55240</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E500" s="2">
-        <v>90420</v>
+        <v>60440</v>
       </c>
       <c r="F500" s="2">
-        <v>90420</v>
+        <v>60440</v>
       </c>
       <c r="G500" s="2">
-        <v>90320</v>
+        <v>60340</v>
       </c>
       <c r="H500" s="2">
-        <v>90220</v>
+        <v>60240</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E501" s="2">
-        <v>95398</v>
+        <v>65440</v>
       </c>
       <c r="F501" s="2">
-        <v>95398</v>
+        <v>65440</v>
       </c>
       <c r="G501" s="2">
-        <v>95298</v>
+        <v>65340</v>
       </c>
       <c r="H501" s="2">
-        <v>95198</v>
+        <v>65240</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E502" s="2">
-        <v>10555</v>
+        <v>70440</v>
       </c>
       <c r="F502" s="2">
-        <v>10555</v>
+        <v>70440</v>
       </c>
       <c r="G502" s="2">
-        <v>10455</v>
+        <v>70340</v>
       </c>
       <c r="H502" s="2">
-        <v>10355</v>
+        <v>70240</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E503" s="2">
-        <v>99250</v>
+        <v>75440</v>
       </c>
       <c r="F503" s="2">
-        <v>99250</v>
+        <v>75440</v>
       </c>
       <c r="G503" s="2">
-        <v>99150</v>
+        <v>75340</v>
       </c>
       <c r="H503" s="2">
-        <v>99050</v>
+        <v>75240</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E504" s="2">
-        <v>15189</v>
+        <v>80440</v>
       </c>
       <c r="F504" s="2">
-        <v>15189</v>
+        <v>80440</v>
       </c>
       <c r="G504" s="2">
-        <v>15089</v>
+        <v>80340</v>
       </c>
       <c r="H504" s="2">
-        <v>14989</v>
+        <v>80240</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E505" s="2">
-        <v>149150</v>
+        <v>85440</v>
       </c>
       <c r="F505" s="2">
-        <v>149150</v>
+        <v>85440</v>
       </c>
       <c r="G505" s="2">
-        <v>149050</v>
+        <v>85340</v>
       </c>
       <c r="H505" s="2">
-        <v>148950</v>
+        <v>85240</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E506" s="2">
-        <v>20179</v>
+        <v>90440</v>
       </c>
       <c r="F506" s="2">
-        <v>20179</v>
+        <v>90440</v>
       </c>
       <c r="G506" s="2">
-        <v>20079</v>
+        <v>90340</v>
       </c>
       <c r="H506" s="2">
-        <v>19979</v>
+        <v>90240</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E507" s="2">
-        <v>199150</v>
+        <v>95440</v>
       </c>
       <c r="F507" s="2">
-        <v>199150</v>
+        <v>95440</v>
       </c>
       <c r="G507" s="2">
-        <v>199050</v>
+        <v>95340</v>
       </c>
       <c r="H507" s="2">
-        <v>198950</v>
+        <v>95240</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E508" s="2">
-        <v>25009</v>
+        <v>99250</v>
       </c>
       <c r="F508" s="2">
-        <v>25009</v>
+        <v>99250</v>
       </c>
       <c r="G508" s="2">
-        <v>24909</v>
+        <v>99150</v>
       </c>
       <c r="H508" s="2">
-        <v>24809</v>
+        <v>99050</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E509" s="2">
-        <v>29920</v>
+        <v>15159</v>
       </c>
       <c r="F509" s="2">
-        <v>29920</v>
+        <v>15159</v>
       </c>
       <c r="G509" s="2">
-        <v>29820</v>
+        <v>15059</v>
       </c>
       <c r="H509" s="2">
-        <v>29720</v>
+        <v>14959</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E510" s="2">
-        <v>298395</v>
+        <v>149150</v>
       </c>
       <c r="F510" s="2">
-        <v>298395</v>
+        <v>149150</v>
       </c>
       <c r="G510" s="2">
-        <v>298295</v>
+        <v>149050</v>
       </c>
       <c r="H510" s="2">
-        <v>298195</v>
+        <v>148950</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E511" s="2">
-        <v>35090</v>
+        <v>20184</v>
       </c>
       <c r="F511" s="2">
-        <v>35090</v>
+        <v>20184</v>
       </c>
       <c r="G511" s="2">
-        <v>34990</v>
+        <v>20084</v>
       </c>
       <c r="H511" s="2">
-        <v>34890</v>
+        <v>19984</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E512" s="2">
-        <v>39550</v>
+        <v>199150</v>
       </c>
       <c r="F512" s="2">
-        <v>39550</v>
+        <v>199150</v>
       </c>
       <c r="G512" s="2">
-        <v>39450</v>
+        <v>199050</v>
       </c>
       <c r="H512" s="2">
-        <v>39350</v>
+        <v>198950</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E513" s="2">
-        <v>44705</v>
+        <v>25205</v>
       </c>
       <c r="F513" s="2">
-        <v>44705</v>
+        <v>25205</v>
       </c>
       <c r="G513" s="2">
-        <v>44605</v>
+        <v>25105</v>
       </c>
       <c r="H513" s="2">
-        <v>44505</v>
+        <v>25005</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E514" s="2">
-        <v>5604</v>
+        <v>29875</v>
       </c>
       <c r="F514" s="2">
-        <v>5604</v>
+        <v>29875</v>
       </c>
       <c r="G514" s="2">
-        <v>5504</v>
+        <v>29775</v>
       </c>
       <c r="H514" s="2">
-        <v>5404</v>
+        <v>29675</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E515" s="2">
-        <v>49595</v>
+        <v>298395</v>
       </c>
       <c r="F515" s="2">
-        <v>49595</v>
+        <v>298395</v>
       </c>
       <c r="G515" s="2">
-        <v>49495</v>
+        <v>298295</v>
       </c>
       <c r="H515" s="2">
-        <v>49395</v>
+        <v>298195</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E516" s="2">
-        <v>497395</v>
+        <v>34980</v>
       </c>
       <c r="F516" s="2">
-        <v>497395</v>
+        <v>34980</v>
       </c>
       <c r="G516" s="2">
-        <v>497295</v>
+        <v>34880</v>
       </c>
       <c r="H516" s="2">
-        <v>497195</v>
+        <v>34780</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E517" s="2">
-        <v>54545</v>
+        <v>39834</v>
       </c>
       <c r="F517" s="2">
-        <v>54545</v>
+        <v>39834</v>
       </c>
       <c r="G517" s="2">
-        <v>54445</v>
+        <v>39734</v>
       </c>
       <c r="H517" s="2">
-        <v>54345</v>
+        <v>39634</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E518" s="2">
-        <v>59464</v>
+        <v>44728</v>
       </c>
       <c r="F518" s="2">
-        <v>59464</v>
+        <v>44728</v>
       </c>
       <c r="G518" s="2">
-        <v>59364</v>
+        <v>44628</v>
       </c>
       <c r="H518" s="2">
-        <v>59264</v>
+        <v>44528</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E519" s="2">
-        <v>69299</v>
+        <v>5589</v>
       </c>
       <c r="F519" s="2">
-        <v>69299</v>
+        <v>5589</v>
       </c>
       <c r="G519" s="2">
-        <v>69199</v>
+        <v>5489</v>
       </c>
       <c r="H519" s="2">
-        <v>69099</v>
+        <v>5389</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E520" s="2">
-        <v>75155</v>
+        <v>49615</v>
       </c>
       <c r="F520" s="2">
-        <v>75155</v>
+        <v>49615</v>
       </c>
       <c r="G520" s="2">
-        <v>75055</v>
+        <v>49515</v>
       </c>
       <c r="H520" s="2">
-        <v>74955</v>
+        <v>49415</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E521" s="2">
-        <v>79134</v>
+        <v>497395</v>
       </c>
       <c r="F521" s="2">
-        <v>79134</v>
+        <v>497395</v>
       </c>
       <c r="G521" s="2">
-        <v>79034</v>
+        <v>497295</v>
       </c>
       <c r="H521" s="2">
-        <v>78934</v>
+        <v>497195</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E522" s="2">
-        <v>84054</v>
+        <v>54570</v>
       </c>
       <c r="F522" s="2">
-        <v>84054</v>
+        <v>54570</v>
       </c>
       <c r="G522" s="2">
-        <v>83954</v>
+        <v>54470</v>
       </c>
       <c r="H522" s="2">
-        <v>83854</v>
+        <v>54370</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E523" s="2">
-        <v>88974</v>
+        <v>59490</v>
       </c>
       <c r="F523" s="2">
-        <v>88974</v>
+        <v>59490</v>
       </c>
       <c r="G523" s="2">
-        <v>88874</v>
+        <v>59390</v>
       </c>
       <c r="H523" s="2">
-        <v>88774</v>
+        <v>59290</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E524" s="2">
-        <v>93889</v>
+        <v>69331</v>
       </c>
       <c r="F524" s="2">
-        <v>93889</v>
+        <v>69331</v>
       </c>
       <c r="G524" s="2">
-        <v>93789</v>
+        <v>69231</v>
       </c>
       <c r="H524" s="2">
-        <v>93689</v>
+        <v>69131</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E525" s="2">
-        <v>62375</v>
+        <v>73275</v>
       </c>
       <c r="F525" s="2">
-        <v>62375</v>
+        <v>73275</v>
       </c>
       <c r="G525" s="2">
-        <v>62275</v>
+        <v>73175</v>
       </c>
       <c r="H525" s="2">
-        <v>62175</v>
+        <v>73075</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E526" s="2">
-        <v>6925</v>
+        <v>79172</v>
       </c>
       <c r="F526" s="2">
-        <v>6925</v>
+        <v>79172</v>
       </c>
       <c r="G526" s="2">
-        <v>6825</v>
+        <v>79072</v>
       </c>
       <c r="H526" s="2">
-        <v>6725</v>
+        <v>78972</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E527" s="2">
-        <v>10185</v>
+        <v>84092</v>
       </c>
       <c r="F527" s="2">
-        <v>10185</v>
+        <v>84092</v>
       </c>
       <c r="G527" s="2">
-        <v>10085</v>
+        <v>83992</v>
       </c>
       <c r="H527" s="2">
-        <v>9985</v>
+        <v>83892</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E528" s="2">
-        <v>16025</v>
+        <v>89013</v>
       </c>
       <c r="F528" s="2">
-        <v>16025</v>
+        <v>89013</v>
       </c>
       <c r="G528" s="2">
-        <v>15925</v>
+        <v>88913</v>
       </c>
       <c r="H528" s="2">
-        <v>15825</v>
+        <v>88813</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E529" s="2">
-        <v>26350</v>
+        <v>93934</v>
       </c>
       <c r="F529" s="2">
-        <v>26350</v>
+        <v>93934</v>
       </c>
       <c r="G529" s="2">
-        <v>26250</v>
+        <v>93834</v>
       </c>
       <c r="H529" s="2">
-        <v>26150</v>
+        <v>93734</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E530" s="2">
-        <v>38225</v>
+        <v>62375</v>
       </c>
       <c r="F530" s="2">
-        <v>38225</v>
+        <v>62375</v>
       </c>
       <c r="G530" s="2">
-        <v>38125</v>
+        <v>62275</v>
       </c>
       <c r="H530" s="2">
-        <v>38025</v>
+        <v>62175</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E531" s="2">
-        <v>11165</v>
+        <v>6925</v>
       </c>
       <c r="F531" s="2">
-        <v>11165</v>
+        <v>6925</v>
       </c>
       <c r="G531" s="2">
-        <v>11065</v>
+        <v>6825</v>
       </c>
       <c r="H531" s="2">
-        <v>10965</v>
+        <v>6725</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E532" s="2">
-        <v>98100</v>
+        <v>10185</v>
       </c>
       <c r="F532" s="2">
-        <v>98100</v>
+        <v>10185</v>
       </c>
       <c r="G532" s="2">
-        <v>98000</v>
+        <v>10085</v>
       </c>
       <c r="H532" s="2">
-        <v>97900</v>
+        <v>9985</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E533" s="2">
-        <v>16045</v>
+        <v>16025</v>
       </c>
       <c r="F533" s="2">
-        <v>16045</v>
+        <v>16025</v>
       </c>
       <c r="G533" s="2">
-        <v>15945</v>
+        <v>15925</v>
       </c>
       <c r="H533" s="2">
-        <v>15845</v>
+        <v>15825</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E534" s="2">
-        <v>149045</v>
+        <v>26350</v>
       </c>
       <c r="F534" s="2">
-        <v>149045</v>
+        <v>26350</v>
       </c>
       <c r="G534" s="2">
-        <v>148945</v>
+        <v>26250</v>
       </c>
       <c r="H534" s="2">
-        <v>148845</v>
+        <v>26150</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E535" s="2">
-        <v>20900</v>
+        <v>38225</v>
       </c>
       <c r="F535" s="2">
-        <v>20900</v>
+        <v>38225</v>
       </c>
       <c r="G535" s="2">
-        <v>20800</v>
+        <v>38125</v>
       </c>
       <c r="H535" s="2">
-        <v>20700</v>
+        <v>38025</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E536" s="2">
-        <v>197266</v>
+        <v>11165</v>
       </c>
       <c r="F536" s="2">
-        <v>197266</v>
+        <v>11165</v>
       </c>
       <c r="G536" s="2">
-        <v>197166</v>
+        <v>11065</v>
       </c>
       <c r="H536" s="2">
-        <v>197066</v>
+        <v>10965</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E537" s="2">
-        <v>25825</v>
+        <v>98100</v>
       </c>
       <c r="F537" s="2">
-        <v>25825</v>
+        <v>98100</v>
       </c>
       <c r="G537" s="2">
-        <v>25725</v>
+        <v>98000</v>
       </c>
       <c r="H537" s="2">
-        <v>25625</v>
+        <v>97900</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E538" s="2">
-        <v>30815</v>
+        <v>16045</v>
       </c>
       <c r="F538" s="2">
-        <v>30815</v>
+        <v>16045</v>
       </c>
       <c r="G538" s="2">
-        <v>30715</v>
+        <v>15945</v>
       </c>
       <c r="H538" s="2">
-        <v>30615</v>
+        <v>15845</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E539" s="2">
-        <v>297165</v>
+        <v>149045</v>
       </c>
       <c r="F539" s="2">
-        <v>297165</v>
+        <v>149045</v>
       </c>
       <c r="G539" s="2">
-        <v>297065</v>
+        <v>148945</v>
       </c>
       <c r="H539" s="2">
-        <v>296965</v>
+        <v>148845</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E540" s="2">
-        <v>39805</v>
+        <v>20900</v>
       </c>
       <c r="F540" s="2">
-        <v>39805</v>
+        <v>20900</v>
       </c>
       <c r="G540" s="2">
-        <v>39705</v>
+        <v>20800</v>
       </c>
       <c r="H540" s="2">
-        <v>39605</v>
+        <v>20700</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E541" s="2">
-        <v>6220</v>
+        <v>197266</v>
       </c>
       <c r="F541" s="2">
-        <v>6220</v>
+        <v>197266</v>
       </c>
       <c r="G541" s="2">
-        <v>6120</v>
+        <v>197166</v>
       </c>
       <c r="H541" s="2">
-        <v>6020</v>
+        <v>197066</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E542" s="2">
-        <v>49420</v>
+        <v>25825</v>
       </c>
       <c r="F542" s="2">
-        <v>49420</v>
+        <v>25825</v>
       </c>
       <c r="G542" s="2">
-        <v>49320</v>
+        <v>25725</v>
       </c>
       <c r="H542" s="2">
-        <v>49220</v>
+        <v>25625</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E543" s="2">
-        <v>491566</v>
+        <v>30815</v>
       </c>
       <c r="F543" s="2">
-        <v>491566</v>
+        <v>30815</v>
       </c>
       <c r="G543" s="2">
-        <v>491466</v>
+        <v>30715</v>
       </c>
       <c r="H543" s="2">
-        <v>491366</v>
+        <v>30615</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E544" s="2">
-        <v>59225</v>
+        <v>297165</v>
       </c>
       <c r="F544" s="2">
-        <v>59225</v>
+        <v>297165</v>
       </c>
       <c r="G544" s="2">
-        <v>59125</v>
+        <v>297065</v>
       </c>
       <c r="H544" s="2">
-        <v>59025</v>
+        <v>296965</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E545" s="2">
-        <v>68930</v>
+        <v>39805</v>
       </c>
       <c r="F545" s="2">
-        <v>68930</v>
+        <v>39805</v>
       </c>
       <c r="G545" s="2">
-        <v>68830</v>
+        <v>39705</v>
       </c>
       <c r="H545" s="2">
-        <v>68730</v>
+        <v>39605</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E546" s="2">
-        <v>78675</v>
+        <v>6220</v>
       </c>
       <c r="F546" s="2">
-        <v>78675</v>
+        <v>6220</v>
       </c>
       <c r="G546" s="2">
-        <v>78575</v>
+        <v>6120</v>
       </c>
       <c r="H546" s="2">
-        <v>78475</v>
+        <v>6020</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E547" s="2">
-        <v>88215</v>
+        <v>49420</v>
       </c>
       <c r="F547" s="2">
-        <v>88215</v>
+        <v>49420</v>
       </c>
       <c r="G547" s="2">
-        <v>88115</v>
+        <v>49320</v>
       </c>
       <c r="H547" s="2">
-        <v>88015</v>
+        <v>49220</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>877</v>
+        <v>14</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E548" s="2">
-        <v>423994</v>
+        <v>491566</v>
       </c>
       <c r="F548" s="2">
-        <v>419956</v>
+        <v>491566</v>
       </c>
       <c r="G548" s="2">
-        <v>411880</v>
+        <v>491466</v>
       </c>
       <c r="H548" s="2">
-        <v>407842</v>
+        <v>491366</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>877</v>
+        <v>14</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E549" s="2">
-        <v>84744</v>
+        <v>59225</v>
       </c>
       <c r="F549" s="2">
-        <v>83937</v>
+        <v>59225</v>
       </c>
       <c r="G549" s="2">
-        <v>82323</v>
+        <v>59125</v>
       </c>
       <c r="H549" s="2">
-        <v>81516</v>
+        <v>59025</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>877</v>
+        <v>14</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E550" s="2">
-        <v>847961</v>
+        <v>68930</v>
       </c>
       <c r="F550" s="2">
-        <v>839885</v>
+        <v>68930</v>
       </c>
       <c r="G550" s="2">
-        <v>823734</v>
+        <v>68830</v>
       </c>
       <c r="H550" s="2">
-        <v>815658</v>
+        <v>68730</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>877</v>
+        <v>14</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E551" s="2">
-        <v>16879</v>
+        <v>78675</v>
       </c>
       <c r="F551" s="2">
-        <v>16718</v>
+        <v>78675</v>
       </c>
       <c r="G551" s="2">
-        <v>16397</v>
+        <v>78575</v>
       </c>
       <c r="H551" s="2">
-        <v>16236</v>
+        <v>78475</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>877</v>
+        <v>14</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E552" s="2">
-        <v>169462</v>
+        <v>88215</v>
       </c>
       <c r="F552" s="2">
-        <v>167848</v>
+        <v>88215</v>
       </c>
       <c r="G552" s="2">
-        <v>164620</v>
+        <v>88115</v>
       </c>
       <c r="H552" s="2">
-        <v>163006</v>
+        <v>88015</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>42</v>
+        <v>889</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E553" s="2">
-        <v>47400</v>
+        <v>425066</v>
       </c>
       <c r="F553" s="2">
-        <v>47400</v>
+        <v>421018</v>
       </c>
       <c r="G553" s="2">
-        <v>47300</v>
+        <v>412922</v>
       </c>
       <c r="H553" s="2">
-        <v>47200</v>
+        <v>408873</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>42</v>
+        <v>889</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E554" s="2">
-        <v>14760</v>
+        <v>84959</v>
       </c>
       <c r="F554" s="2">
-        <v>14760</v>
+        <v>84150</v>
       </c>
       <c r="G554" s="2">
-        <v>14660</v>
+        <v>82531</v>
       </c>
       <c r="H554" s="2">
-        <v>14560</v>
+        <v>81722</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>42</v>
+        <v>889</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E555" s="2">
-        <v>4260</v>
+        <v>850106</v>
       </c>
       <c r="F555" s="2">
-        <v>4260</v>
+        <v>842010</v>
       </c>
       <c r="G555" s="2">
-        <v>4160</v>
+        <v>825818</v>
       </c>
       <c r="H555" s="2">
-        <v>4060</v>
+        <v>817721</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>14</v>
+        <v>889</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E556" s="2">
-        <v>60450</v>
+        <v>16922</v>
       </c>
       <c r="F556" s="2">
-        <v>60450</v>
+        <v>16761</v>
       </c>
       <c r="G556" s="2">
-        <v>60350</v>
+        <v>16438</v>
       </c>
       <c r="H556" s="2">
-        <v>60250</v>
+        <v>16277</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>14</v>
+        <v>889</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E557" s="2">
-        <v>6500</v>
+        <v>169891</v>
       </c>
       <c r="F557" s="2">
-        <v>6500</v>
+        <v>168273</v>
       </c>
       <c r="G557" s="2">
-        <v>6400</v>
+        <v>165037</v>
       </c>
       <c r="H557" s="2">
-        <v>6300</v>
+        <v>163419</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>14</v>
+        <v>889</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E558" s="2">
-        <v>18850</v>
+        <v>1700349</v>
       </c>
       <c r="F558" s="2">
-        <v>18850</v>
+        <v>1684155</v>
       </c>
       <c r="G558" s="2">
-        <v>18750</v>
+        <v>1651768</v>
       </c>
       <c r="H558" s="2">
-        <v>18650</v>
+        <v>1635574</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="E559" s="2">
-        <v>30450</v>
+        <v>50725</v>
       </c>
       <c r="F559" s="2">
-        <v>30450</v>
+        <v>50725</v>
       </c>
       <c r="G559" s="2">
-        <v>30350</v>
+        <v>50625</v>
       </c>
       <c r="H559" s="2">
-        <v>30250</v>
+        <v>50525</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>991</v>
+        <v>42</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E560" s="2">
-        <v>33900</v>
+        <v>14760</v>
       </c>
       <c r="F560" s="2">
-        <v>33900</v>
+        <v>14760</v>
       </c>
       <c r="G560" s="2">
-        <v>33800</v>
+        <v>14660</v>
       </c>
       <c r="H560" s="2">
-        <v>33700</v>
+        <v>14560</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>991</v>
+        <v>42</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E561" s="2">
-        <v>20400</v>
+        <v>5030</v>
       </c>
       <c r="F561" s="2">
-        <v>20400</v>
+        <v>5030</v>
       </c>
       <c r="G561" s="2">
-        <v>20300</v>
+        <v>4930</v>
       </c>
       <c r="H561" s="2">
-        <v>20200</v>
+        <v>4830</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>991</v>
+        <v>14</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="E562" s="2">
-        <v>90775</v>
+        <v>60450</v>
       </c>
       <c r="F562" s="2">
-        <v>90775</v>
+        <v>60450</v>
       </c>
       <c r="G562" s="2">
-        <v>90675</v>
+        <v>60350</v>
       </c>
       <c r="H562" s="2">
-        <v>90575</v>
+        <v>60250</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>991</v>
+        <v>14</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E563" s="2">
-        <v>124875</v>
+        <v>18850</v>
       </c>
       <c r="F563" s="2">
-        <v>124875</v>
+        <v>18850</v>
       </c>
       <c r="G563" s="2">
-        <v>124775</v>
+        <v>18750</v>
       </c>
       <c r="H563" s="2">
-        <v>124675</v>
+        <v>18650</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>991</v>
+        <v>14</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="E564" s="2">
-        <v>72925</v>
+        <v>30450</v>
       </c>
       <c r="F564" s="2">
-        <v>72925</v>
+        <v>30450</v>
       </c>
       <c r="G564" s="2">
-        <v>72825</v>
+        <v>30350</v>
       </c>
       <c r="H564" s="2">
-        <v>72725</v>
+        <v>30250</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C565" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D565" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="D565" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E565" s="2">
-        <v>156975</v>
+        <v>33900</v>
       </c>
       <c r="F565" s="2">
-        <v>155480</v>
+        <v>33900</v>
       </c>
       <c r="G565" s="2">
-        <v>152490</v>
+        <v>33800</v>
       </c>
       <c r="H565" s="2">
-        <v>150995</v>
+        <v>33700</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D566" s="1" t="s">
         <v>1168</v>
       </c>
-      <c r="C566" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E566" s="2">
-        <v>320880</v>
+        <v>20400</v>
       </c>
       <c r="F566" s="2">
-        <v>317824</v>
+        <v>20400</v>
       </c>
       <c r="G566" s="2">
-        <v>311712</v>
+        <v>20300</v>
       </c>
       <c r="H566" s="2">
-        <v>308656</v>
+        <v>20200</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D567" s="1" t="s">
         <v>1170</v>
       </c>
-      <c r="C567" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E567" s="2">
-        <v>807444</v>
+        <v>90775</v>
       </c>
       <c r="F567" s="2">
-        <v>799754</v>
+        <v>90775</v>
       </c>
       <c r="G567" s="2">
-        <v>784374</v>
+        <v>90675</v>
       </c>
       <c r="H567" s="2">
-        <v>776684</v>
+        <v>90575</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D568" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="C568" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E568" s="2">
-        <v>108760</v>
+        <v>124875</v>
       </c>
       <c r="F568" s="2">
-        <v>107724</v>
+        <v>124875</v>
       </c>
       <c r="G568" s="2">
-        <v>105653</v>
+        <v>124775</v>
       </c>
       <c r="H568" s="2">
-        <v>104617</v>
+        <v>124675</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1173</v>
+        <v>1003</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="E569" s="2">
-        <v>1085415</v>
+        <v>72925</v>
       </c>
       <c r="F569" s="2">
-        <v>1075078</v>
+        <v>72925</v>
       </c>
       <c r="G569" s="2">
-        <v>1054404</v>
+        <v>72825</v>
       </c>
       <c r="H569" s="2">
-        <v>1044066</v>
+        <v>72725</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D570" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="C570" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E570" s="2">
-        <v>1121336</v>
+        <v>156975</v>
       </c>
       <c r="F570" s="2">
-        <v>1110657</v>
+        <v>155480</v>
       </c>
       <c r="G570" s="2">
-        <v>1089298</v>
+        <v>152490</v>
       </c>
       <c r="H570" s="2">
-        <v>1078618</v>
+        <v>150995</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D571" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="C571" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E571" s="2">
-        <v>163127</v>
+        <v>320880</v>
       </c>
       <c r="F571" s="2">
-        <v>161573</v>
+        <v>317824</v>
       </c>
       <c r="G571" s="2">
-        <v>158466</v>
+        <v>311712</v>
       </c>
       <c r="H571" s="2">
-        <v>156913</v>
+        <v>308656</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D572" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="C572" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E572" s="2">
-        <v>217494</v>
+        <v>807444</v>
       </c>
       <c r="F572" s="2">
-        <v>215422</v>
+        <v>799754</v>
       </c>
       <c r="G572" s="2">
-        <v>211280</v>
+        <v>784374</v>
       </c>
       <c r="H572" s="2">
-        <v>209208</v>
+        <v>776684</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E573" s="2">
-        <v>271860</v>
+        <v>108760</v>
       </c>
       <c r="F573" s="2">
-        <v>269271</v>
+        <v>107724</v>
       </c>
       <c r="G573" s="2">
-        <v>264092</v>
+        <v>105653</v>
       </c>
       <c r="H573" s="2">
-        <v>261503</v>
+        <v>104617</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E574" s="2">
-        <v>326227</v>
+        <v>1085415</v>
       </c>
       <c r="F574" s="2">
-        <v>323120</v>
+        <v>1075078</v>
       </c>
       <c r="G574" s="2">
-        <v>316906</v>
+        <v>1054404</v>
       </c>
       <c r="H574" s="2">
-        <v>313799</v>
+        <v>1044066</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E575" s="2">
-        <v>377680</v>
+        <v>1121336</v>
       </c>
       <c r="F575" s="2">
-        <v>374083</v>
+        <v>1110657</v>
       </c>
       <c r="G575" s="2">
-        <v>366889</v>
+        <v>1089298</v>
       </c>
       <c r="H575" s="2">
-        <v>363292</v>
+        <v>1078618</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E576" s="2">
-        <v>434959</v>
+        <v>163127</v>
       </c>
       <c r="F576" s="2">
-        <v>430817</v>
+        <v>161573</v>
       </c>
       <c r="G576" s="2">
-        <v>422532</v>
+        <v>158466</v>
       </c>
       <c r="H576" s="2">
-        <v>418389</v>
+        <v>156913</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="E577" s="2">
-        <v>486414</v>
+        <v>217494</v>
       </c>
       <c r="F577" s="2">
-        <v>481781</v>
+        <v>215422</v>
       </c>
       <c r="G577" s="2">
-        <v>472516</v>
+        <v>211280</v>
       </c>
       <c r="H577" s="2">
-        <v>467884</v>
+        <v>209208</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E578" s="2">
-        <v>54393</v>
+        <v>271860</v>
       </c>
       <c r="F578" s="2">
-        <v>53875</v>
+        <v>269271</v>
       </c>
       <c r="G578" s="2">
-        <v>52839</v>
+        <v>264092</v>
       </c>
       <c r="H578" s="2">
-        <v>52321</v>
+        <v>261503</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E579" s="2">
-        <v>542721</v>
+        <v>326227</v>
       </c>
       <c r="F579" s="2">
-        <v>537552</v>
+        <v>323120</v>
       </c>
       <c r="G579" s="2">
-        <v>527215</v>
+        <v>316906</v>
       </c>
       <c r="H579" s="2">
-        <v>522046</v>
+        <v>313799</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="E580" s="2">
-        <v>597088</v>
+        <v>377680</v>
       </c>
       <c r="F580" s="2">
-        <v>591401</v>
+        <v>374083</v>
       </c>
       <c r="G580" s="2">
-        <v>580028</v>
+        <v>366889</v>
       </c>
       <c r="H580" s="2">
-        <v>574342</v>
+        <v>363292</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E581" s="2">
-        <v>651455</v>
+        <v>434959</v>
       </c>
       <c r="F581" s="2">
-        <v>645250</v>
+        <v>430817</v>
       </c>
       <c r="G581" s="2">
-        <v>632842</v>
+        <v>422532</v>
       </c>
       <c r="H581" s="2">
-        <v>626637</v>
+        <v>418389</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="E582" s="2">
-        <v>760187</v>
+        <v>486414</v>
       </c>
       <c r="F582" s="2">
-        <v>752948</v>
+        <v>481781</v>
       </c>
       <c r="G582" s="2">
-        <v>738468</v>
+        <v>472516</v>
       </c>
       <c r="H582" s="2">
-        <v>731228</v>
+        <v>467884</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="E583" s="2">
-        <v>920374</v>
+        <v>54393</v>
       </c>
       <c r="F583" s="2">
-        <v>911609</v>
+        <v>53875</v>
       </c>
       <c r="G583" s="2">
-        <v>894078</v>
+        <v>52839</v>
       </c>
       <c r="H583" s="2">
-        <v>885312</v>
+        <v>52321</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E584" s="2">
-        <v>108760</v>
+        <v>542721</v>
       </c>
       <c r="F584" s="2">
-        <v>107724</v>
+        <v>537552</v>
       </c>
       <c r="G584" s="2">
-        <v>105653</v>
+        <v>527215</v>
       </c>
       <c r="H584" s="2">
-        <v>104617</v>
+        <v>522046</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>478</v>
+        <v>1183</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E585" s="2">
-        <v>160001</v>
+        <v>597088</v>
       </c>
       <c r="F585" s="2">
-        <v>158477</v>
+        <v>591401</v>
       </c>
       <c r="G585" s="2">
-        <v>155430</v>
+        <v>580028</v>
       </c>
       <c r="H585" s="2">
-        <v>153906</v>
+        <v>574342</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>991</v>
+        <v>1183</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="E586" s="2">
-        <v>107275</v>
+        <v>651455</v>
       </c>
       <c r="F586" s="2">
-        <v>107275</v>
+        <v>645250</v>
       </c>
       <c r="G586" s="2">
-        <v>107175</v>
+        <v>632842</v>
       </c>
       <c r="H586" s="2">
-        <v>107075</v>
+        <v>626637</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>991</v>
+        <v>1183</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E587" s="2">
-        <v>36050</v>
+        <v>760187</v>
       </c>
       <c r="F587" s="2">
-        <v>36050</v>
+        <v>752948</v>
       </c>
       <c r="G587" s="2">
-        <v>35950</v>
+        <v>738468</v>
       </c>
       <c r="H587" s="2">
-        <v>35850</v>
+        <v>731228</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>991</v>
+        <v>1183</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="E588" s="2">
-        <v>134100</v>
+        <v>920374</v>
       </c>
       <c r="F588" s="2">
-        <v>134100</v>
+        <v>911609</v>
       </c>
       <c r="G588" s="2">
-        <v>134000</v>
+        <v>894078</v>
       </c>
       <c r="H588" s="2">
-        <v>133900</v>
+        <v>885312</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>991</v>
+        <v>1183</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E589" s="2">
-        <v>15780</v>
+        <v>108760</v>
       </c>
       <c r="F589" s="2">
-        <v>15780</v>
+        <v>107724</v>
       </c>
       <c r="G589" s="2">
-        <v>15680</v>
+        <v>105653</v>
       </c>
       <c r="H589" s="2">
-        <v>15580</v>
+        <v>104617</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>991</v>
+        <v>480</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E590" s="2">
-        <v>34260</v>
+        <v>160350</v>
       </c>
       <c r="F590" s="2">
-        <v>34260</v>
+        <v>158823</v>
       </c>
       <c r="G590" s="2">
-        <v>34160</v>
+        <v>155768</v>
       </c>
       <c r="H590" s="2">
-        <v>34060</v>
+        <v>154241</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="E591" s="2">
-        <v>41725</v>
+        <v>107275</v>
       </c>
       <c r="F591" s="2">
-        <v>41725</v>
+        <v>107275</v>
       </c>
       <c r="G591" s="2">
-        <v>41625</v>
+        <v>107175</v>
       </c>
       <c r="H591" s="2">
-        <v>41525</v>
+        <v>107075</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E592" s="2">
-        <v>68925</v>
+        <v>36050</v>
       </c>
       <c r="F592" s="2">
-        <v>68925</v>
+        <v>36050</v>
       </c>
       <c r="G592" s="2">
-        <v>68825</v>
+        <v>35950</v>
       </c>
       <c r="H592" s="2">
-        <v>68725</v>
+        <v>35850</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="E593" s="2">
-        <v>6925</v>
+        <v>133925</v>
       </c>
       <c r="F593" s="2">
-        <v>6925</v>
+        <v>133925</v>
       </c>
       <c r="G593" s="2">
-        <v>6825</v>
+        <v>133825</v>
       </c>
       <c r="H593" s="2">
-        <v>6725</v>
+        <v>133725</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="E594" s="2">
-        <v>19625</v>
+        <v>15780</v>
       </c>
       <c r="F594" s="2">
-        <v>19625</v>
+        <v>15780</v>
       </c>
       <c r="G594" s="2">
-        <v>19525</v>
+        <v>15680</v>
       </c>
       <c r="H594" s="2">
-        <v>19425</v>
+        <v>15580</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E595" s="2">
-        <v>16025</v>
+        <v>34260</v>
       </c>
       <c r="F595" s="2">
-        <v>16025</v>
+        <v>34260</v>
       </c>
       <c r="G595" s="2">
-        <v>15925</v>
+        <v>34160</v>
       </c>
       <c r="H595" s="2">
-        <v>15825</v>
+        <v>34060</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E596" s="2">
-        <v>21675</v>
+        <v>41725</v>
       </c>
       <c r="F596" s="2">
-        <v>21675</v>
+        <v>41725</v>
       </c>
       <c r="G596" s="2">
-        <v>21575</v>
+        <v>41625</v>
       </c>
       <c r="H596" s="2">
-        <v>21475</v>
+        <v>41525</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="E597" s="2">
-        <v>38225</v>
+        <v>68925</v>
       </c>
       <c r="F597" s="2">
-        <v>38225</v>
+        <v>68925</v>
       </c>
       <c r="G597" s="2">
-        <v>38125</v>
+        <v>68825</v>
       </c>
       <c r="H597" s="2">
-        <v>38025</v>
+        <v>68725</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>478</v>
+        <v>343</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E598" s="2">
-        <v>13067</v>
+        <v>6925</v>
       </c>
       <c r="F598" s="2">
-        <v>12943</v>
+        <v>6925</v>
       </c>
       <c r="G598" s="2">
-        <v>12694</v>
+        <v>6825</v>
       </c>
       <c r="H598" s="2">
-        <v>12569</v>
+        <v>6725</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E599" s="2">
-        <v>31458</v>
+        <v>19625</v>
       </c>
       <c r="F599" s="2">
-        <v>31158</v>
+        <v>19625</v>
       </c>
       <c r="G599" s="2">
-        <v>30559</v>
+        <v>19525</v>
       </c>
       <c r="H599" s="2">
-        <v>30260</v>
+        <v>19425</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="E600" s="2">
-        <v>62890</v>
+        <v>16025</v>
       </c>
       <c r="F600" s="2">
-        <v>62291</v>
+        <v>16025</v>
       </c>
       <c r="G600" s="2">
-        <v>61093</v>
+        <v>15925</v>
       </c>
       <c r="H600" s="2">
-        <v>60494</v>
+        <v>15825</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E601" s="2">
-        <v>94322</v>
+        <v>21675</v>
       </c>
       <c r="F601" s="2">
-        <v>93423</v>
+        <v>21675</v>
       </c>
       <c r="G601" s="2">
-        <v>91627</v>
+        <v>21575</v>
       </c>
       <c r="H601" s="2">
-        <v>90728</v>
+        <v>21475</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="C602" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D602" s="1" t="s">
         <v>1242</v>
       </c>
-      <c r="D602" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E602" s="2">
-        <v>11249</v>
+        <v>38225</v>
       </c>
       <c r="F602" s="2">
-        <v>11249</v>
+        <v>38225</v>
       </c>
       <c r="G602" s="2">
-        <v>11149</v>
+        <v>38125</v>
       </c>
       <c r="H602" s="2">
-        <v>11049</v>
+        <v>38025</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D603" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="C603" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E603" s="2">
-        <v>100370</v>
+        <v>13132</v>
       </c>
       <c r="F603" s="2">
-        <v>100370</v>
+        <v>13007</v>
       </c>
       <c r="G603" s="2">
-        <v>100270</v>
+        <v>12757</v>
       </c>
       <c r="H603" s="2">
-        <v>100170</v>
+        <v>12632</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D604" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="C604" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E604" s="2">
-        <v>15397</v>
+        <v>32337</v>
       </c>
       <c r="F604" s="2">
-        <v>15397</v>
+        <v>32029</v>
       </c>
       <c r="G604" s="2">
-        <v>15297</v>
+        <v>31413</v>
       </c>
       <c r="H604" s="2">
-        <v>15197</v>
+        <v>31105</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D605" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="C605" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E605" s="2">
-        <v>150525</v>
+        <v>64647</v>
       </c>
       <c r="F605" s="2">
-        <v>150525</v>
+        <v>64032</v>
       </c>
       <c r="G605" s="2">
-        <v>150425</v>
+        <v>62800</v>
       </c>
       <c r="H605" s="2">
-        <v>150325</v>
+        <v>62185</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D606" s="1" t="s">
         <v>1250</v>
       </c>
-      <c r="C606" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E606" s="2">
-        <v>200525</v>
+        <v>96958</v>
       </c>
       <c r="F606" s="2">
-        <v>200525</v>
+        <v>96035</v>
       </c>
       <c r="G606" s="2">
-        <v>200425</v>
+        <v>94188</v>
       </c>
       <c r="H606" s="2">
-        <v>200325</v>
+        <v>93264</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C607" s="1" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="E607" s="2">
-        <v>25402</v>
+        <v>11239</v>
       </c>
       <c r="F607" s="2">
-        <v>25402</v>
+        <v>11239</v>
       </c>
       <c r="G607" s="2">
-        <v>25302</v>
+        <v>11139</v>
       </c>
       <c r="H607" s="2">
-        <v>25202</v>
+        <v>11039</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E608" s="2">
-        <v>30417</v>
+        <v>100200</v>
       </c>
       <c r="F608" s="2">
-        <v>30417</v>
+        <v>100200</v>
       </c>
       <c r="G608" s="2">
-        <v>30317</v>
+        <v>100100</v>
       </c>
       <c r="H608" s="2">
-        <v>30217</v>
+        <v>100000</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="E609" s="2">
-        <v>300525</v>
+        <v>15394</v>
       </c>
       <c r="F609" s="2">
-        <v>300525</v>
+        <v>15394</v>
       </c>
       <c r="G609" s="2">
-        <v>300425</v>
+        <v>15294</v>
       </c>
       <c r="H609" s="2">
-        <v>300325</v>
+        <v>15194</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="E610" s="2">
-        <v>40450</v>
+        <v>150525</v>
       </c>
       <c r="F610" s="2">
-        <v>40450</v>
+        <v>150525</v>
       </c>
       <c r="G610" s="2">
-        <v>40350</v>
+        <v>150425</v>
       </c>
       <c r="H610" s="2">
-        <v>40250</v>
+        <v>150325</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E611" s="2">
-        <v>6253</v>
+        <v>200525</v>
       </c>
       <c r="F611" s="2">
-        <v>6253</v>
+        <v>200525</v>
       </c>
       <c r="G611" s="2">
-        <v>6153</v>
+        <v>200425</v>
       </c>
       <c r="H611" s="2">
-        <v>6053</v>
+        <v>200325</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="E612" s="2">
-        <v>50395</v>
+        <v>25399</v>
       </c>
       <c r="F612" s="2">
-        <v>50395</v>
+        <v>25399</v>
       </c>
       <c r="G612" s="2">
-        <v>50295</v>
+        <v>25299</v>
       </c>
       <c r="H612" s="2">
-        <v>50195</v>
+        <v>25199</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="E613" s="2">
-        <v>500525</v>
+        <v>30414</v>
       </c>
       <c r="F613" s="2">
-        <v>500525</v>
+        <v>30414</v>
       </c>
       <c r="G613" s="2">
-        <v>500425</v>
+        <v>30314</v>
       </c>
       <c r="H613" s="2">
-        <v>500325</v>
+        <v>30214</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E614" s="2">
-        <v>60450</v>
+        <v>300525</v>
       </c>
       <c r="F614" s="2">
-        <v>60450</v>
+        <v>300525</v>
       </c>
       <c r="G614" s="2">
-        <v>60350</v>
+        <v>300425</v>
       </c>
       <c r="H614" s="2">
-        <v>60250</v>
+        <v>300325</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="E615" s="2">
-        <v>70450</v>
+        <v>40437</v>
       </c>
       <c r="F615" s="2">
-        <v>70450</v>
+        <v>40437</v>
       </c>
       <c r="G615" s="2">
-        <v>70350</v>
+        <v>40337</v>
       </c>
       <c r="H615" s="2">
-        <v>70250</v>
+        <v>40237</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="E616" s="2">
-        <v>80450</v>
+        <v>6248</v>
       </c>
       <c r="F616" s="2">
-        <v>80450</v>
+        <v>6248</v>
       </c>
       <c r="G616" s="2">
-        <v>80350</v>
+        <v>6148</v>
       </c>
       <c r="H616" s="2">
-        <v>80250</v>
+        <v>6048</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E617" s="2">
-        <v>90450</v>
+        <v>50375</v>
       </c>
       <c r="F617" s="2">
-        <v>90450</v>
+        <v>50375</v>
       </c>
       <c r="G617" s="2">
-        <v>90350</v>
+        <v>50275</v>
       </c>
       <c r="H617" s="2">
-        <v>90250</v>
+        <v>50175</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E618" s="2">
-        <v>80475</v>
+        <v>500525</v>
       </c>
       <c r="F618" s="2">
-        <v>80475</v>
+        <v>500525</v>
       </c>
       <c r="G618" s="2">
-        <v>80375</v>
+        <v>500425</v>
       </c>
       <c r="H618" s="2">
-        <v>80275</v>
+        <v>500325</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="E619" s="2">
-        <v>8250</v>
+        <v>60437</v>
       </c>
       <c r="F619" s="2">
-        <v>8250</v>
+        <v>60437</v>
       </c>
       <c r="G619" s="2">
-        <v>8150</v>
+        <v>60337</v>
       </c>
       <c r="H619" s="2">
-        <v>8050</v>
+        <v>60237</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E620" s="2">
-        <v>14430</v>
+        <v>70437</v>
       </c>
       <c r="F620" s="2">
-        <v>14430</v>
+        <v>70437</v>
       </c>
       <c r="G620" s="2">
-        <v>14330</v>
+        <v>70337</v>
       </c>
       <c r="H620" s="2">
-        <v>14230</v>
+        <v>70237</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="E621" s="2">
-        <v>100425</v>
+        <v>80437</v>
       </c>
       <c r="F621" s="2">
-        <v>100425</v>
+        <v>80437</v>
       </c>
       <c r="G621" s="2">
-        <v>100325</v>
+        <v>80337</v>
       </c>
       <c r="H621" s="2">
-        <v>100225</v>
+        <v>80237</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="E622" s="2">
-        <v>21575</v>
+        <v>90437</v>
       </c>
       <c r="F622" s="2">
-        <v>21575</v>
+        <v>90437</v>
       </c>
       <c r="G622" s="2">
-        <v>21475</v>
+        <v>90337</v>
       </c>
       <c r="H622" s="2">
-        <v>21375</v>
+        <v>90237</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E623" s="2">
-        <v>28575</v>
+        <v>80475</v>
       </c>
       <c r="F623" s="2">
-        <v>28575</v>
+        <v>80475</v>
       </c>
       <c r="G623" s="2">
-        <v>28475</v>
+        <v>80375</v>
       </c>
       <c r="H623" s="2">
-        <v>28375</v>
+        <v>80275</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E624" s="2">
-        <v>35545</v>
+        <v>8250</v>
       </c>
       <c r="F624" s="2">
-        <v>35545</v>
+        <v>8250</v>
       </c>
       <c r="G624" s="2">
-        <v>35445</v>
+        <v>8150</v>
       </c>
       <c r="H624" s="2">
-        <v>35345</v>
+        <v>8050</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="E625" s="2">
-        <v>48475</v>
+        <v>14430</v>
       </c>
       <c r="F625" s="2">
-        <v>48475</v>
+        <v>14430</v>
       </c>
       <c r="G625" s="2">
-        <v>48375</v>
+        <v>14330</v>
       </c>
       <c r="H625" s="2">
-        <v>48275</v>
+        <v>14230</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E626" s="2">
-        <v>56475</v>
+        <v>100425</v>
       </c>
       <c r="F626" s="2">
-        <v>56475</v>
+        <v>100425</v>
       </c>
       <c r="G626" s="2">
-        <v>56375</v>
+        <v>100325</v>
       </c>
       <c r="H626" s="2">
-        <v>56275</v>
+        <v>100225</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E627" s="2">
-        <v>64475</v>
+        <v>21575</v>
       </c>
       <c r="F627" s="2">
-        <v>64475</v>
+        <v>21575</v>
       </c>
       <c r="G627" s="2">
-        <v>64375</v>
+        <v>21475</v>
       </c>
       <c r="H627" s="2">
-        <v>64275</v>
+        <v>21375</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E628" s="2">
-        <v>72475</v>
+        <v>28575</v>
       </c>
       <c r="F628" s="2">
-        <v>72475</v>
+        <v>28575</v>
       </c>
       <c r="G628" s="2">
-        <v>72375</v>
+        <v>28475</v>
       </c>
       <c r="H628" s="2">
-        <v>72275</v>
+        <v>28375</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>991</v>
+        <v>1252</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E629" s="2">
-        <v>17410</v>
+        <v>35545</v>
       </c>
       <c r="F629" s="2">
-        <v>17410</v>
+        <v>35545</v>
       </c>
       <c r="G629" s="2">
-        <v>17310</v>
+        <v>35445</v>
       </c>
       <c r="H629" s="2">
-        <v>17210</v>
+        <v>35345</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>343</v>
+        <v>1252</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E630" s="2">
-        <v>52700</v>
+        <v>48475</v>
       </c>
       <c r="F630" s="2">
-        <v>52700</v>
+        <v>48475</v>
       </c>
       <c r="G630" s="2">
-        <v>52600</v>
+        <v>48375</v>
       </c>
       <c r="H630" s="2">
-        <v>52500</v>
+        <v>48275</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>343</v>
+        <v>1252</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E631" s="2">
-        <v>6105</v>
+        <v>56475</v>
       </c>
       <c r="F631" s="2">
-        <v>6105</v>
+        <v>56475</v>
       </c>
       <c r="G631" s="2">
-        <v>6005</v>
+        <v>56375</v>
       </c>
       <c r="H631" s="2">
-        <v>5905</v>
+        <v>56275</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>343</v>
+        <v>1252</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E632" s="2">
-        <v>10330</v>
+        <v>64475</v>
       </c>
       <c r="F632" s="2">
-        <v>10330</v>
+        <v>64475</v>
       </c>
       <c r="G632" s="2">
-        <v>10230</v>
+        <v>64375</v>
       </c>
       <c r="H632" s="2">
-        <v>10130</v>
+        <v>64275</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>343</v>
+        <v>1252</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="E633" s="2">
-        <v>11610</v>
+        <v>72475</v>
       </c>
       <c r="F633" s="2">
-        <v>11610</v>
+        <v>72475</v>
       </c>
       <c r="G633" s="2">
-        <v>11510</v>
+        <v>72375</v>
       </c>
       <c r="H633" s="2">
-        <v>11410</v>
+        <v>72275</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E634" s="2">
-        <v>10805</v>
+        <v>17410</v>
       </c>
       <c r="F634" s="2">
-        <v>10805</v>
+        <v>17410</v>
       </c>
       <c r="G634" s="2">
-        <v>10705</v>
+        <v>17310</v>
       </c>
       <c r="H634" s="2">
-        <v>10605</v>
+        <v>17210</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="E635" s="2">
-        <v>15620</v>
+        <v>52700</v>
       </c>
       <c r="F635" s="2">
-        <v>15620</v>
+        <v>52700</v>
       </c>
       <c r="G635" s="2">
-        <v>15520</v>
+        <v>52600</v>
       </c>
       <c r="H635" s="2">
-        <v>15420</v>
+        <v>52500</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E636" s="2">
-        <v>19605</v>
+        <v>6105</v>
       </c>
       <c r="F636" s="2">
-        <v>19605</v>
+        <v>6105</v>
       </c>
       <c r="G636" s="2">
-        <v>19505</v>
+        <v>6005</v>
       </c>
       <c r="H636" s="2">
-        <v>19405</v>
+        <v>5905</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="E637" s="2">
-        <v>35150</v>
+        <v>9630</v>
       </c>
       <c r="F637" s="2">
-        <v>35150</v>
+        <v>9630</v>
       </c>
       <c r="G637" s="2">
-        <v>35050</v>
+        <v>9530</v>
       </c>
       <c r="H637" s="2">
-        <v>34950</v>
+        <v>9430</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E638" s="2">
-        <v>16737</v>
+        <v>11610</v>
       </c>
       <c r="F638" s="2">
-        <v>16578</v>
+        <v>11610</v>
       </c>
       <c r="G638" s="2">
-        <v>16259</v>
+        <v>11510</v>
       </c>
       <c r="H638" s="2">
-        <v>16099</v>
+        <v>11410</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="E639" s="2">
-        <v>84145</v>
+        <v>11480</v>
       </c>
       <c r="F639" s="2">
-        <v>83344</v>
+        <v>11480</v>
       </c>
       <c r="G639" s="2">
-        <v>81741</v>
+        <v>11380</v>
       </c>
       <c r="H639" s="2">
-        <v>80939</v>
+        <v>11280</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="E640" s="2">
-        <v>125753</v>
+        <v>16345</v>
       </c>
       <c r="F640" s="2">
-        <v>124556</v>
+        <v>16345</v>
       </c>
       <c r="G640" s="2">
-        <v>122160</v>
+        <v>16245</v>
       </c>
       <c r="H640" s="2">
-        <v>120963</v>
+        <v>16145</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>704</v>
+        <v>343</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="E641" s="2">
-        <v>157185</v>
+        <v>19605</v>
       </c>
       <c r="F641" s="2">
-        <v>155688</v>
+        <v>19605</v>
       </c>
       <c r="G641" s="2">
-        <v>152694</v>
+        <v>19505</v>
       </c>
       <c r="H641" s="2">
-        <v>151197</v>
+        <v>19405</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="C642" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1323</v>
       </c>
-      <c r="D642" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E642" s="2">
-        <v>3161</v>
+        <v>35150</v>
       </c>
       <c r="F642" s="2">
-        <v>3130</v>
+        <v>35150</v>
       </c>
       <c r="G642" s="2">
-        <v>3070</v>
+        <v>35050</v>
       </c>
       <c r="H642" s="2">
-        <v>3040</v>
+        <v>34950</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1325</v>
       </c>
-      <c r="C643" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E643" s="2">
-        <v>16121</v>
+        <v>16714</v>
       </c>
       <c r="F643" s="2">
-        <v>15967</v>
+        <v>16555</v>
       </c>
       <c r="G643" s="2">
-        <v>15660</v>
+        <v>16236</v>
       </c>
       <c r="H643" s="2">
-        <v>15507</v>
+        <v>16077</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1327</v>
       </c>
-      <c r="C644" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E644" s="2">
-        <v>48735</v>
+        <v>83114</v>
       </c>
       <c r="F644" s="2">
-        <v>48271</v>
+        <v>82322</v>
       </c>
       <c r="G644" s="2">
-        <v>47342</v>
+        <v>80739</v>
       </c>
       <c r="H644" s="2">
-        <v>46878</v>
+        <v>79948</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1329</v>
       </c>
-      <c r="C645" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E645" s="2">
-        <v>81143</v>
+        <v>129269</v>
       </c>
       <c r="F645" s="2">
-        <v>80370</v>
+        <v>128038</v>
       </c>
       <c r="G645" s="2">
-        <v>78825</v>
+        <v>125575</v>
       </c>
       <c r="H645" s="2">
-        <v>78052</v>
+        <v>124344</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="C646" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E646" s="2">
-        <v>113741</v>
+        <v>161579</v>
       </c>
       <c r="F646" s="2">
-        <v>112658</v>
+        <v>160040</v>
       </c>
       <c r="G646" s="2">
-        <v>110492</v>
+        <v>156963</v>
       </c>
       <c r="H646" s="2">
-        <v>109408</v>
+        <v>155424</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E647" s="2">
-        <v>162450</v>
+        <v>3189</v>
       </c>
       <c r="F647" s="2">
-        <v>160903</v>
+        <v>3158</v>
       </c>
       <c r="G647" s="2">
-        <v>157808</v>
+        <v>3098</v>
       </c>
       <c r="H647" s="2">
-        <v>156261</v>
+        <v>3067</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E648" s="2">
-        <v>243755</v>
+        <v>16214</v>
       </c>
       <c r="F648" s="2">
-        <v>241434</v>
+        <v>16060</v>
       </c>
       <c r="G648" s="2">
-        <v>236791</v>
+        <v>15751</v>
       </c>
       <c r="H648" s="2">
-        <v>234469</v>
+        <v>15596</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="E649" s="2">
-        <v>487675</v>
+        <v>49025</v>
       </c>
       <c r="F649" s="2">
-        <v>483030</v>
+        <v>48558</v>
       </c>
       <c r="G649" s="2">
-        <v>473741</v>
+        <v>47624</v>
       </c>
       <c r="H649" s="2">
-        <v>469097</v>
+        <v>47157</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="E650" s="2">
-        <v>812900</v>
+        <v>81643</v>
       </c>
       <c r="F650" s="2">
-        <v>805158</v>
+        <v>80865</v>
       </c>
       <c r="G650" s="2">
-        <v>789674</v>
+        <v>79310</v>
       </c>
       <c r="H650" s="2">
-        <v>781932</v>
+        <v>78533</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E651" s="2">
-        <v>1625962</v>
+        <v>114452</v>
       </c>
       <c r="F651" s="2">
-        <v>1610476</v>
+        <v>113362</v>
       </c>
       <c r="G651" s="2">
-        <v>1579506</v>
+        <v>111182</v>
       </c>
       <c r="H651" s="2">
-        <v>1564020</v>
+        <v>110092</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>800</v>
+        <v>1333</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="E652" s="2">
-        <v>116025</v>
+        <v>163477</v>
       </c>
       <c r="F652" s="2">
-        <v>116025</v>
+        <v>161920</v>
       </c>
       <c r="G652" s="2">
-        <v>115925</v>
+        <v>158806</v>
       </c>
       <c r="H652" s="2">
-        <v>115825</v>
+        <v>157249</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>800</v>
+        <v>1333</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="E653" s="2">
-        <v>126025</v>
+        <v>245309</v>
       </c>
       <c r="F653" s="2">
-        <v>126025</v>
+        <v>242973</v>
       </c>
       <c r="G653" s="2">
-        <v>125925</v>
+        <v>238301</v>
       </c>
       <c r="H653" s="2">
-        <v>125825</v>
+        <v>235964</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>800</v>
+        <v>1333</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E654" s="2">
-        <v>201025</v>
+        <v>490809</v>
       </c>
       <c r="F654" s="2">
-        <v>201025</v>
+        <v>486134</v>
       </c>
       <c r="G654" s="2">
-        <v>200925</v>
+        <v>476786</v>
       </c>
       <c r="H654" s="2">
-        <v>200825</v>
+        <v>472111</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>800</v>
+        <v>1333</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E655" s="2">
-        <v>251025</v>
+        <v>818142</v>
       </c>
       <c r="F655" s="2">
-        <v>251025</v>
+        <v>810350</v>
       </c>
       <c r="G655" s="2">
-        <v>250925</v>
+        <v>794767</v>
       </c>
       <c r="H655" s="2">
-        <v>250825</v>
+        <v>786975</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>800</v>
+        <v>1333</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E656" s="2">
-        <v>301025</v>
+        <v>1636474</v>
       </c>
       <c r="F656" s="2">
-        <v>301025</v>
+        <v>1620889</v>
       </c>
       <c r="G656" s="2">
-        <v>300925</v>
+        <v>1589718</v>
       </c>
       <c r="H656" s="2">
-        <v>300825</v>
+        <v>1574132</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>704</v>
+        <v>812</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E657" s="2">
-        <v>2189339</v>
+        <v>116025</v>
       </c>
       <c r="F657" s="2">
-        <v>2168488</v>
+        <v>116025</v>
       </c>
       <c r="G657" s="2">
-        <v>2126787</v>
+        <v>115925</v>
       </c>
       <c r="H657" s="2">
-        <v>2105936</v>
+        <v>115825</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>704</v>
+        <v>812</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E658" s="2">
-        <v>269893</v>
+        <v>126025</v>
       </c>
       <c r="F658" s="2">
-        <v>267323</v>
+        <v>126025</v>
       </c>
       <c r="G658" s="2">
-        <v>262182</v>
+        <v>125925</v>
       </c>
       <c r="H658" s="2">
-        <v>259611</v>
+        <v>125825</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>343</v>
+        <v>812</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E659" s="2">
-        <v>90425</v>
+        <v>201025</v>
       </c>
       <c r="F659" s="2">
-        <v>90425</v>
+        <v>201025</v>
       </c>
       <c r="G659" s="2">
-        <v>90325</v>
+        <v>200925</v>
       </c>
       <c r="H659" s="2">
-        <v>90225</v>
+        <v>200825</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>343</v>
+        <v>812</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E660" s="2">
-        <v>92900</v>
+        <v>251025</v>
       </c>
       <c r="F660" s="2">
-        <v>92900</v>
+        <v>251025</v>
       </c>
       <c r="G660" s="2">
-        <v>92800</v>
+        <v>250925</v>
       </c>
       <c r="H660" s="2">
-        <v>92700</v>
+        <v>250825</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>343</v>
+        <v>812</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E661" s="2">
-        <v>33825</v>
+        <v>301025</v>
       </c>
       <c r="F661" s="2">
-        <v>33825</v>
+        <v>301025</v>
       </c>
       <c r="G661" s="2">
-        <v>33725</v>
+        <v>300925</v>
       </c>
       <c r="H661" s="2">
-        <v>33625</v>
+        <v>300825</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>343</v>
+        <v>716</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E662" s="2">
-        <v>38575</v>
+        <v>2235426</v>
       </c>
       <c r="F662" s="2">
-        <v>38575</v>
+        <v>2214136</v>
       </c>
       <c r="G662" s="2">
-        <v>38475</v>
+        <v>2171557</v>
       </c>
       <c r="H662" s="2">
-        <v>38375</v>
+        <v>2150267</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>343</v>
+        <v>716</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E663" s="2">
-        <v>53425</v>
+        <v>276619</v>
       </c>
       <c r="F663" s="2">
-        <v>53425</v>
+        <v>273985</v>
       </c>
       <c r="G663" s="2">
-        <v>53325</v>
+        <v>268716</v>
       </c>
       <c r="H663" s="2">
-        <v>53225</v>
+        <v>266081</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E664" s="2">
-        <v>192445</v>
+        <v>90425</v>
       </c>
       <c r="F664" s="2">
-        <v>192445</v>
+        <v>90425</v>
       </c>
       <c r="G664" s="2">
-        <v>192345</v>
+        <v>90325</v>
       </c>
       <c r="H664" s="2">
-        <v>192245</v>
+        <v>90225</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E665" s="2">
-        <v>73425</v>
+        <v>92900</v>
       </c>
       <c r="F665" s="2">
-        <v>73425</v>
+        <v>92900</v>
       </c>
       <c r="G665" s="2">
-        <v>73325</v>
+        <v>92800</v>
       </c>
       <c r="H665" s="2">
-        <v>73225</v>
+        <v>92700</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="E666" s="2">
-        <v>8785</v>
+        <v>33825</v>
       </c>
       <c r="F666" s="2">
-        <v>8785</v>
+        <v>33825</v>
       </c>
       <c r="G666" s="2">
-        <v>8685</v>
+        <v>33725</v>
       </c>
       <c r="H666" s="2">
-        <v>8585</v>
+        <v>33625</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="E667" s="2">
-        <v>21555</v>
+        <v>38575</v>
       </c>
       <c r="F667" s="2">
-        <v>21555</v>
+        <v>38575</v>
       </c>
       <c r="G667" s="2">
-        <v>21455</v>
+        <v>38475</v>
       </c>
       <c r="H667" s="2">
-        <v>21355</v>
+        <v>38375</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E668" s="2">
-        <v>30000</v>
+        <v>53425</v>
       </c>
       <c r="F668" s="2">
-        <v>30000</v>
+        <v>53425</v>
       </c>
       <c r="G668" s="2">
-        <v>29900</v>
+        <v>53325</v>
       </c>
       <c r="H668" s="2">
-        <v>29800</v>
+        <v>53225</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E669" s="2">
-        <v>27105</v>
+        <v>192445</v>
       </c>
       <c r="F669" s="2">
-        <v>27105</v>
+        <v>192445</v>
       </c>
       <c r="G669" s="2">
-        <v>27005</v>
+        <v>192345</v>
       </c>
       <c r="H669" s="2">
-        <v>26905</v>
+        <v>192245</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="E670" s="2">
-        <v>12955</v>
+        <v>73425</v>
       </c>
       <c r="F670" s="2">
-        <v>12955</v>
+        <v>73425</v>
       </c>
       <c r="G670" s="2">
-        <v>12855</v>
+        <v>73325</v>
       </c>
       <c r="H670" s="2">
-        <v>12755</v>
+        <v>73225</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E671" s="2">
-        <v>22669</v>
+        <v>8730</v>
       </c>
       <c r="F671" s="2">
-        <v>22669</v>
+        <v>8730</v>
       </c>
       <c r="G671" s="2">
-        <v>22569</v>
+        <v>8630</v>
       </c>
       <c r="H671" s="2">
-        <v>22469</v>
+        <v>8530</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E672" s="2">
-        <v>30167</v>
+        <v>21550</v>
       </c>
       <c r="F672" s="2">
-        <v>30167</v>
+        <v>21550</v>
       </c>
       <c r="G672" s="2">
-        <v>30067</v>
+        <v>21450</v>
       </c>
       <c r="H672" s="2">
-        <v>29967</v>
+        <v>21350</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="E673" s="2">
-        <v>43837</v>
+        <v>36075</v>
       </c>
       <c r="F673" s="2">
-        <v>43837</v>
+        <v>36075</v>
       </c>
       <c r="G673" s="2">
-        <v>43737</v>
+        <v>35975</v>
       </c>
       <c r="H673" s="2">
-        <v>43637</v>
+        <v>35875</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E674" s="2">
-        <v>59127</v>
+        <v>25000</v>
       </c>
       <c r="F674" s="2">
-        <v>59127</v>
+        <v>25000</v>
       </c>
       <c r="G674" s="2">
-        <v>59027</v>
+        <v>24900</v>
       </c>
       <c r="H674" s="2">
-        <v>58927</v>
+        <v>24800</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>392</v>
+        <v>42</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E675" s="2">
-        <v>17820</v>
+        <v>12955</v>
       </c>
       <c r="F675" s="2">
-        <v>17820</v>
+        <v>12955</v>
       </c>
       <c r="G675" s="2">
-        <v>17720</v>
+        <v>12855</v>
       </c>
       <c r="H675" s="2">
-        <v>17620</v>
+        <v>12755</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>568</v>
+        <v>42</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="E676" s="2">
-        <v>350995</v>
+        <v>22745</v>
       </c>
       <c r="F676" s="2">
-        <v>350995</v>
+        <v>22745</v>
       </c>
       <c r="G676" s="2">
-        <v>350895</v>
+        <v>22645</v>
       </c>
       <c r="H676" s="2">
-        <v>350795</v>
+        <v>22545</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>491</v>
+        <v>42</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E677" s="2">
-        <v>92651</v>
+        <v>30167</v>
       </c>
       <c r="F677" s="2">
-        <v>91769</v>
+        <v>30167</v>
       </c>
       <c r="G677" s="2">
-        <v>90004</v>
+        <v>30067</v>
       </c>
       <c r="H677" s="2">
-        <v>89121</v>
+        <v>29967</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>491</v>
+        <v>42</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E678" s="2">
-        <v>46181</v>
+        <v>43837</v>
       </c>
       <c r="F678" s="2">
-        <v>45741</v>
+        <v>43837</v>
       </c>
       <c r="G678" s="2">
-        <v>44862</v>
+        <v>43737</v>
       </c>
       <c r="H678" s="2">
-        <v>44422</v>
+        <v>43637</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>491</v>
+        <v>42</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E679" s="2">
-        <v>27883</v>
+        <v>59245</v>
       </c>
       <c r="F679" s="2">
-        <v>27617</v>
+        <v>59245</v>
       </c>
       <c r="G679" s="2">
-        <v>27086</v>
+        <v>59145</v>
       </c>
       <c r="H679" s="2">
-        <v>26821</v>
+        <v>59045</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>83</v>
+        <v>394</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E680" s="2">
-        <v>43996</v>
+        <v>18910</v>
       </c>
       <c r="F680" s="2">
-        <v>43577</v>
+        <v>18910</v>
       </c>
       <c r="G680" s="2">
-        <v>42739</v>
+        <v>18810</v>
       </c>
       <c r="H680" s="2">
-        <v>42320</v>
+        <v>18710</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>83</v>
+        <v>570</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E681" s="2">
-        <v>15514</v>
+        <v>350995</v>
       </c>
       <c r="F681" s="2">
-        <v>15366</v>
+        <v>350995</v>
       </c>
       <c r="G681" s="2">
-        <v>15071</v>
+        <v>350895</v>
       </c>
       <c r="H681" s="2">
-        <v>14923</v>
+        <v>350795</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>890</v>
+        <v>493</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E682" s="2">
-        <v>27190</v>
+        <v>92651</v>
       </c>
       <c r="F682" s="2">
-        <v>26931</v>
+        <v>91769</v>
       </c>
       <c r="G682" s="2">
-        <v>26413</v>
+        <v>90004</v>
       </c>
       <c r="H682" s="2">
-        <v>26154</v>
+        <v>89121</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>890</v>
+        <v>493</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E683" s="2">
-        <v>81517</v>
+        <v>131978</v>
       </c>
       <c r="F683" s="2">
-        <v>80740</v>
+        <v>130721</v>
       </c>
       <c r="G683" s="2">
-        <v>79188</v>
+        <v>128207</v>
       </c>
       <c r="H683" s="2">
-        <v>78411</v>
+        <v>126950</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C684" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="D684" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E684" s="2">
-        <v>77625</v>
+        <v>46181</v>
       </c>
       <c r="F684" s="2">
-        <v>76886</v>
+        <v>45741</v>
       </c>
       <c r="G684" s="2">
-        <v>75408</v>
+        <v>44862</v>
       </c>
       <c r="H684" s="2">
-        <v>74668</v>
+        <v>44422</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>1410</v>
       </c>
-      <c r="C685" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E685" s="2">
-        <v>155241</v>
+        <v>27883</v>
       </c>
       <c r="F685" s="2">
-        <v>153763</v>
+        <v>27617</v>
       </c>
       <c r="G685" s="2">
-        <v>150806</v>
+        <v>27086</v>
       </c>
       <c r="H685" s="2">
-        <v>149327</v>
+        <v>26821</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="C686" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E686" s="2">
-        <v>399290</v>
+        <v>43996</v>
       </c>
       <c r="F686" s="2">
-        <v>395487</v>
+        <v>43577</v>
       </c>
       <c r="G686" s="2">
-        <v>387882</v>
+        <v>42739</v>
       </c>
       <c r="H686" s="2">
-        <v>384079</v>
+        <v>42320</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>1414</v>
       </c>
-      <c r="C687" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E687" s="2">
-        <v>799462</v>
+        <v>9455</v>
       </c>
       <c r="F687" s="2">
-        <v>791848</v>
+        <v>9365</v>
       </c>
       <c r="G687" s="2">
-        <v>776620</v>
+        <v>9185</v>
       </c>
       <c r="H687" s="2">
-        <v>769006</v>
+        <v>9095</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="C688" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E688" s="2">
-        <v>1504400</v>
+        <v>25512</v>
       </c>
       <c r="F688" s="2">
-        <v>1490072</v>
+        <v>25269</v>
       </c>
       <c r="G688" s="2">
-        <v>1461417</v>
+        <v>24783</v>
       </c>
       <c r="H688" s="2">
-        <v>1447090</v>
+        <v>24540</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="C689" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E689" s="2">
-        <v>2664627</v>
+        <v>76484</v>
       </c>
       <c r="F689" s="2">
-        <v>2639250</v>
+        <v>75756</v>
       </c>
       <c r="G689" s="2">
-        <v>2588495</v>
+        <v>74299</v>
       </c>
       <c r="H689" s="2">
-        <v>2563117</v>
+        <v>73570</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C690" s="1" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="E690" s="2">
-        <v>6657411</v>
+        <v>77625</v>
       </c>
       <c r="F690" s="2">
-        <v>6594007</v>
+        <v>76886</v>
       </c>
       <c r="G690" s="2">
-        <v>6467199</v>
+        <v>75408</v>
       </c>
       <c r="H690" s="2">
-        <v>6403795</v>
+        <v>74668</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1408</v>
+        <v>1420</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E691" s="2">
-        <v>8881845</v>
+        <v>155241</v>
       </c>
       <c r="F691" s="2">
-        <v>8797256</v>
+        <v>153763</v>
       </c>
       <c r="G691" s="2">
-        <v>8628078</v>
+        <v>150806</v>
       </c>
       <c r="H691" s="2">
-        <v>8543489</v>
+        <v>149327</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C692" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="D692" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E692" s="2">
-        <v>13852</v>
+        <v>399290</v>
       </c>
       <c r="F692" s="2">
-        <v>13720</v>
+        <v>395487</v>
       </c>
       <c r="G692" s="2">
-        <v>13456</v>
+        <v>387882</v>
       </c>
       <c r="H692" s="2">
-        <v>13324</v>
+        <v>384079</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="C693" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E693" s="2">
-        <v>27869</v>
+        <v>799462</v>
       </c>
       <c r="F693" s="2">
-        <v>27604</v>
+        <v>791848</v>
       </c>
       <c r="G693" s="2">
-        <v>27073</v>
+        <v>776620</v>
       </c>
       <c r="H693" s="2">
-        <v>26807</v>
+        <v>769006</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>1429</v>
       </c>
-      <c r="C694" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E694" s="2">
-        <v>41549</v>
+        <v>1504400</v>
       </c>
       <c r="F694" s="2">
-        <v>41153</v>
+        <v>1490072</v>
       </c>
       <c r="G694" s="2">
-        <v>40361</v>
+        <v>1461417</v>
       </c>
       <c r="H694" s="2">
-        <v>39966</v>
+        <v>1447090</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="C695" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E695" s="2">
-        <v>69231</v>
+        <v>2664627</v>
       </c>
       <c r="F695" s="2">
-        <v>68571</v>
+        <v>2639250</v>
       </c>
       <c r="G695" s="2">
-        <v>67253</v>
+        <v>2588495</v>
       </c>
       <c r="H695" s="2">
-        <v>66593</v>
+        <v>2563117</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="C696" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E696" s="2">
-        <v>55745</v>
+        <v>6657411</v>
       </c>
       <c r="F696" s="2">
-        <v>55214</v>
+        <v>6594007</v>
       </c>
       <c r="G696" s="2">
-        <v>54152</v>
+        <v>6467199</v>
       </c>
       <c r="H696" s="2">
-        <v>53621</v>
+        <v>6403795</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="C697" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E697" s="2">
-        <v>111465</v>
+        <v>8881845</v>
       </c>
       <c r="F697" s="2">
-        <v>110403</v>
+        <v>8797256</v>
       </c>
       <c r="G697" s="2">
-        <v>108280</v>
+        <v>8628078</v>
       </c>
       <c r="H697" s="2">
-        <v>107219</v>
+        <v>8543489</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C698" s="1" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E698" s="2">
-        <v>138434</v>
+        <v>13852</v>
       </c>
       <c r="F698" s="2">
-        <v>137116</v>
+        <v>13720</v>
       </c>
       <c r="G698" s="2">
-        <v>134479</v>
+        <v>13456</v>
       </c>
       <c r="H698" s="2">
-        <v>133160</v>
+        <v>13324</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>1425</v>
+        <v>1437</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E699" s="2">
-        <v>276841</v>
+        <v>26517</v>
       </c>
       <c r="F699" s="2">
-        <v>274204</v>
+        <v>26264</v>
       </c>
       <c r="G699" s="2">
-        <v>268931</v>
+        <v>25759</v>
       </c>
       <c r="H699" s="2">
-        <v>266295</v>
+        <v>25507</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>1425</v>
+        <v>1437</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E700" s="2">
-        <v>692062</v>
+        <v>41549</v>
       </c>
       <c r="F700" s="2">
-        <v>685471</v>
+        <v>41153</v>
       </c>
       <c r="G700" s="2">
-        <v>672289</v>
+        <v>40361</v>
       </c>
       <c r="H700" s="2">
-        <v>665698</v>
+        <v>39966</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C701" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>1444</v>
       </c>
-      <c r="D701" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E701" s="2">
-        <v>4100</v>
+        <v>69231</v>
       </c>
       <c r="F701" s="2">
-        <v>4061</v>
+        <v>68571</v>
       </c>
       <c r="G701" s="2">
-        <v>3983</v>
+        <v>67253</v>
       </c>
       <c r="H701" s="2">
-        <v>3944</v>
+        <v>66593</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="C702" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E702" s="2">
-        <v>6830</v>
+        <v>53039</v>
       </c>
       <c r="F702" s="2">
-        <v>6765</v>
+        <v>52534</v>
       </c>
       <c r="G702" s="2">
-        <v>6635</v>
+        <v>51523</v>
       </c>
       <c r="H702" s="2">
-        <v>6570</v>
+        <v>51018</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="C703" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E703" s="2">
-        <v>13766</v>
+        <v>106051</v>
       </c>
       <c r="F703" s="2">
-        <v>13634</v>
+        <v>105041</v>
       </c>
       <c r="G703" s="2">
-        <v>13372</v>
+        <v>103021</v>
       </c>
       <c r="H703" s="2">
-        <v>13241</v>
+        <v>102011</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="C704" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E704" s="2">
-        <v>68696</v>
+        <v>138434</v>
       </c>
       <c r="F704" s="2">
-        <v>68042</v>
+        <v>137116</v>
       </c>
       <c r="G704" s="2">
-        <v>66734</v>
+        <v>134479</v>
       </c>
       <c r="H704" s="2">
-        <v>66079</v>
+        <v>133160</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="C705" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E705" s="2">
-        <v>99461</v>
+        <v>276867</v>
       </c>
       <c r="F705" s="2">
-        <v>98514</v>
+        <v>274230</v>
       </c>
       <c r="G705" s="2">
-        <v>96620</v>
+        <v>268957</v>
       </c>
       <c r="H705" s="2">
-        <v>95672</v>
+        <v>266320</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="C706" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E706" s="2">
-        <v>137576</v>
+        <v>692062</v>
       </c>
       <c r="F706" s="2">
-        <v>136266</v>
+        <v>685471</v>
       </c>
       <c r="G706" s="2">
-        <v>133646</v>
+        <v>672289</v>
       </c>
       <c r="H706" s="2">
-        <v>132335</v>
+        <v>665698</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C707" s="1" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E707" s="2">
-        <v>274286</v>
+        <v>4310</v>
       </c>
       <c r="F707" s="2">
-        <v>271674</v>
+        <v>4269</v>
       </c>
       <c r="G707" s="2">
-        <v>266450</v>
+        <v>4187</v>
       </c>
       <c r="H707" s="2">
-        <v>263837</v>
+        <v>4146</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E708" s="2">
-        <v>343691</v>
+        <v>7043</v>
       </c>
       <c r="F708" s="2">
-        <v>340418</v>
+        <v>6976</v>
       </c>
       <c r="G708" s="2">
-        <v>333872</v>
+        <v>6842</v>
       </c>
       <c r="H708" s="2">
-        <v>330598</v>
+        <v>6775</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="E709" s="2">
-        <v>687356</v>
+        <v>14087</v>
       </c>
       <c r="F709" s="2">
-        <v>680810</v>
+        <v>13953</v>
       </c>
       <c r="G709" s="2">
-        <v>667718</v>
+        <v>13684</v>
       </c>
       <c r="H709" s="2">
-        <v>661171</v>
+        <v>13550</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E710" s="2">
-        <v>1374581</v>
+        <v>71065</v>
       </c>
       <c r="F710" s="2">
-        <v>1361490</v>
+        <v>70388</v>
       </c>
       <c r="G710" s="2">
-        <v>1335308</v>
+        <v>69035</v>
       </c>
       <c r="H710" s="2">
-        <v>1322216</v>
+        <v>68358</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E711" s="2">
-        <v>3413366</v>
+        <v>103115</v>
       </c>
       <c r="F711" s="2">
-        <v>3380858</v>
+        <v>102133</v>
       </c>
       <c r="G711" s="2">
-        <v>3315842</v>
+        <v>100169</v>
       </c>
       <c r="H711" s="2">
-        <v>3283333</v>
+        <v>99187</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="E712" s="2">
-        <v>5120246</v>
+        <v>141483</v>
       </c>
       <c r="F712" s="2">
-        <v>5071482</v>
+        <v>140136</v>
       </c>
       <c r="G712" s="2">
-        <v>4973954</v>
+        <v>137441</v>
       </c>
       <c r="H712" s="2">
-        <v>4925189</v>
+        <v>136093</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="C713" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="D713" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E713" s="2">
-        <v>14529</v>
+        <v>290981</v>
       </c>
       <c r="F713" s="2">
-        <v>14390</v>
+        <v>288210</v>
       </c>
       <c r="G713" s="2">
-        <v>14114</v>
+        <v>282668</v>
       </c>
       <c r="H713" s="2">
-        <v>13975</v>
+        <v>279896</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="C714" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E714" s="2">
-        <v>56791</v>
+        <v>363641</v>
       </c>
       <c r="F714" s="2">
-        <v>56250</v>
+        <v>360178</v>
       </c>
       <c r="G714" s="2">
-        <v>55169</v>
+        <v>353252</v>
       </c>
       <c r="H714" s="2">
-        <v>54628</v>
+        <v>349788</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>1473</v>
       </c>
-      <c r="C715" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E715" s="2">
-        <v>278673</v>
+        <v>710506</v>
       </c>
       <c r="F715" s="2">
-        <v>276019</v>
+        <v>703739</v>
       </c>
       <c r="G715" s="2">
-        <v>270711</v>
+        <v>690205</v>
       </c>
       <c r="H715" s="2">
-        <v>268057</v>
+        <v>683439</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="C716" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E716" s="2">
-        <v>1402610</v>
+        <v>1454381</v>
       </c>
       <c r="F716" s="2">
-        <v>1389252</v>
+        <v>1440530</v>
       </c>
       <c r="G716" s="2">
-        <v>1362535</v>
+        <v>1412828</v>
       </c>
       <c r="H716" s="2">
-        <v>1349177</v>
+        <v>1398976</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="C717" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E717" s="2">
-        <v>9560</v>
+        <v>3413366</v>
       </c>
       <c r="F717" s="2">
-        <v>9469</v>
+        <v>3380858</v>
       </c>
       <c r="G717" s="2">
-        <v>9287</v>
+        <v>3315842</v>
       </c>
       <c r="H717" s="2">
-        <v>9196</v>
+        <v>3283333</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>1478</v>
+        <v>1456</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="E718" s="2">
-        <v>19121</v>
+        <v>5120246</v>
       </c>
       <c r="F718" s="2">
-        <v>18938</v>
+        <v>5071482</v>
       </c>
       <c r="G718" s="2">
-        <v>18574</v>
+        <v>4973954</v>
       </c>
       <c r="H718" s="2">
-        <v>18392</v>
+        <v>4925189</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D719" s="1" t="s">
         <v>1482</v>
       </c>
-      <c r="C719" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E719" s="2">
-        <v>47801</v>
+        <v>14529</v>
       </c>
       <c r="F719" s="2">
-        <v>47346</v>
+        <v>14390</v>
       </c>
       <c r="G719" s="2">
-        <v>46436</v>
+        <v>14114</v>
       </c>
       <c r="H719" s="2">
-        <v>45980</v>
+        <v>13975</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D720" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="C720" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E720" s="2">
-        <v>95576</v>
+        <v>56791</v>
       </c>
       <c r="F720" s="2">
-        <v>94666</v>
+        <v>56250</v>
       </c>
       <c r="G720" s="2">
-        <v>92846</v>
+        <v>55169</v>
       </c>
       <c r="H720" s="2">
-        <v>91935</v>
+        <v>54628</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="C721" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E721" s="2">
-        <v>191126</v>
+        <v>278673</v>
       </c>
       <c r="F721" s="2">
-        <v>189306</v>
+        <v>276019</v>
       </c>
       <c r="G721" s="2">
-        <v>185666</v>
+        <v>270711</v>
       </c>
       <c r="H721" s="2">
-        <v>183845</v>
+        <v>268057</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="C722" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E722" s="2">
-        <v>286676</v>
+        <v>1402610</v>
       </c>
       <c r="F722" s="2">
-        <v>283946</v>
+        <v>1389252</v>
       </c>
       <c r="G722" s="2">
-        <v>278486</v>
+        <v>1362535</v>
       </c>
       <c r="H722" s="2">
-        <v>275755</v>
+        <v>1349177</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C723" s="1" t="s">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="E723" s="2">
-        <v>477776</v>
+        <v>9560</v>
       </c>
       <c r="F723" s="2">
-        <v>473226</v>
+        <v>9469</v>
       </c>
       <c r="G723" s="2">
-        <v>464126</v>
+        <v>9287</v>
       </c>
       <c r="H723" s="2">
-        <v>459575</v>
+        <v>9196</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>1478</v>
+        <v>1490</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="E724" s="2">
-        <v>955526</v>
+        <v>19121</v>
       </c>
       <c r="F724" s="2">
-        <v>946426</v>
+        <v>18938</v>
       </c>
       <c r="G724" s="2">
-        <v>928226</v>
+        <v>18574</v>
       </c>
       <c r="H724" s="2">
-        <v>919125</v>
+        <v>18392</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="C725" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D725" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="D725" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E725" s="2">
-        <v>448638</v>
+        <v>47801</v>
       </c>
       <c r="F725" s="2">
-        <v>444365</v>
+        <v>47346</v>
       </c>
       <c r="G725" s="2">
-        <v>435819</v>
+        <v>46436</v>
       </c>
       <c r="H725" s="2">
-        <v>431547</v>
+        <v>45980</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D726" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="C726" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E726" s="2">
-        <v>742923</v>
+        <v>95576</v>
       </c>
       <c r="F726" s="2">
-        <v>735848</v>
+        <v>94666</v>
       </c>
       <c r="G726" s="2">
-        <v>721697</v>
+        <v>92846</v>
       </c>
       <c r="H726" s="2">
-        <v>714621</v>
+        <v>91935</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="C727" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E727" s="2">
-        <v>34909</v>
+        <v>191126</v>
       </c>
       <c r="F727" s="2">
-        <v>34577</v>
+        <v>189306</v>
       </c>
       <c r="G727" s="2">
-        <v>34244</v>
+        <v>185666</v>
       </c>
       <c r="H727" s="2">
-        <v>33912</v>
+        <v>183845</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>1500</v>
+        <v>1490</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="E728" s="2">
-        <v>108876</v>
+        <v>286676</v>
       </c>
       <c r="F728" s="2">
-        <v>107839</v>
+        <v>283946</v>
       </c>
       <c r="G728" s="2">
-        <v>106802</v>
+        <v>278486</v>
       </c>
       <c r="H728" s="2">
-        <v>105765</v>
+        <v>275755</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>1500</v>
+        <v>1490</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>1505</v>
+        <v>1503</v>
       </c>
       <c r="E729" s="2">
-        <v>171603</v>
+        <v>477776</v>
       </c>
       <c r="F729" s="2">
-        <v>169968</v>
+        <v>473226</v>
       </c>
       <c r="G729" s="2">
-        <v>168334</v>
+        <v>464126</v>
       </c>
       <c r="H729" s="2">
-        <v>166700</v>
+        <v>459575</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>1500</v>
+        <v>1490</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
       <c r="E730" s="2">
-        <v>254100</v>
+        <v>955526</v>
       </c>
       <c r="F730" s="2">
-        <v>251680</v>
+        <v>946426</v>
       </c>
       <c r="G730" s="2">
-        <v>249260</v>
+        <v>928226</v>
       </c>
       <c r="H730" s="2">
-        <v>246840</v>
+        <v>919125</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>1508</v>
       </c>
-      <c r="C731" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E731" s="2">
-        <v>323391</v>
+        <v>448944</v>
       </c>
       <c r="F731" s="2">
-        <v>320311</v>
+        <v>444669</v>
       </c>
       <c r="G731" s="2">
-        <v>317231</v>
+        <v>436117</v>
       </c>
       <c r="H731" s="2">
-        <v>314151</v>
+        <v>431842</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D732" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="C732" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E732" s="2">
-        <v>428294</v>
+        <v>750005</v>
       </c>
       <c r="F732" s="2">
-        <v>424215</v>
+        <v>742862</v>
       </c>
       <c r="G732" s="2">
-        <v>420136</v>
+        <v>728576</v>
       </c>
       <c r="H732" s="2">
-        <v>416057</v>
+        <v>721433</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C733" s="1" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E733" s="2">
-        <v>486884</v>
+        <v>10474</v>
       </c>
       <c r="F733" s="2">
-        <v>482247</v>
+        <v>10374</v>
       </c>
       <c r="G733" s="2">
-        <v>477610</v>
+        <v>10175</v>
       </c>
       <c r="H733" s="2">
-        <v>472973</v>
+        <v>10075</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="E734" s="2">
-        <v>951965</v>
+        <v>104475</v>
       </c>
       <c r="F734" s="2">
-        <v>942898</v>
+        <v>103480</v>
       </c>
       <c r="G734" s="2">
-        <v>933832</v>
+        <v>101490</v>
       </c>
       <c r="H734" s="2">
-        <v>924766</v>
+        <v>100495</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E735" s="2">
-        <v>1252679</v>
+        <v>156450</v>
       </c>
       <c r="F735" s="2">
-        <v>1240749</v>
+        <v>154960</v>
       </c>
       <c r="G735" s="2">
-        <v>1228819</v>
+        <v>151980</v>
       </c>
       <c r="H735" s="2">
-        <v>1216889</v>
+        <v>150490</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E736" s="2">
-        <v>1934226</v>
+        <v>20895</v>
       </c>
       <c r="F736" s="2">
-        <v>1915805</v>
+        <v>20696</v>
       </c>
       <c r="G736" s="2">
-        <v>1897384</v>
+        <v>20298</v>
       </c>
       <c r="H736" s="2">
-        <v>1878962</v>
+        <v>20099</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="E737" s="2">
-        <v>50840</v>
+        <v>312900</v>
       </c>
       <c r="F737" s="2">
-        <v>50356</v>
+        <v>309920</v>
       </c>
       <c r="G737" s="2">
-        <v>49872</v>
+        <v>303960</v>
       </c>
       <c r="H737" s="2">
-        <v>49387</v>
+        <v>300980</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="E738" s="2">
-        <v>64199</v>
+        <v>4549</v>
       </c>
       <c r="F738" s="2">
-        <v>63588</v>
+        <v>4505</v>
       </c>
       <c r="G738" s="2">
-        <v>62976</v>
+        <v>4419</v>
       </c>
       <c r="H738" s="2">
-        <v>62365</v>
+        <v>4375</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="E739" s="2">
-        <v>105000</v>
+        <v>52185</v>
       </c>
       <c r="F739" s="2">
-        <v>104000</v>
+        <v>51688</v>
       </c>
       <c r="G739" s="2">
-        <v>103000</v>
+        <v>50694</v>
       </c>
       <c r="H739" s="2">
-        <v>102000</v>
+        <v>50197</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="E740" s="2">
-        <v>210000</v>
+        <v>522900</v>
       </c>
       <c r="F740" s="2">
-        <v>208000</v>
+        <v>517920</v>
       </c>
       <c r="G740" s="2">
-        <v>206000</v>
+        <v>507960</v>
       </c>
       <c r="H740" s="2">
-        <v>204000</v>
+        <v>502980</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>1500</v>
+        <v>1529</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E741" s="2">
-        <v>315000</v>
+        <v>4935</v>
       </c>
       <c r="F741" s="2">
-        <v>312000</v>
+        <v>4888</v>
       </c>
       <c r="G741" s="2">
-        <v>309000</v>
+        <v>4794</v>
       </c>
       <c r="H741" s="2">
-        <v>306000</v>
+        <v>4747</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>1500</v>
+        <v>1529</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="E742" s="2">
-        <v>525000</v>
+        <v>47985</v>
       </c>
       <c r="F742" s="2">
-        <v>520000</v>
+        <v>47528</v>
       </c>
       <c r="G742" s="2">
-        <v>515000</v>
+        <v>46614</v>
       </c>
       <c r="H742" s="2">
-        <v>510000</v>
+        <v>46157</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>1500</v>
+        <v>1529</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="E743" s="2">
-        <v>98768</v>
+        <v>16485</v>
       </c>
       <c r="F743" s="2">
-        <v>97828</v>
+        <v>16328</v>
       </c>
       <c r="G743" s="2">
-        <v>96887</v>
+        <v>16014</v>
       </c>
       <c r="H743" s="2">
-        <v>95946</v>
+        <v>15857</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1500</v>
+        <v>1536</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1527</v>
+        <v>1537</v>
       </c>
       <c r="E744" s="2">
-        <v>197537</v>
+        <v>334766</v>
       </c>
       <c r="F744" s="2">
-        <v>195655</v>
+        <v>331578</v>
       </c>
       <c r="G744" s="2">
-        <v>193774</v>
+        <v>325202</v>
       </c>
       <c r="H744" s="2">
-        <v>191893</v>
+        <v>322013</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1500</v>
+        <v>1536</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="E745" s="2">
-        <v>493840</v>
+        <v>48221</v>
       </c>
       <c r="F745" s="2">
-        <v>489137</v>
+        <v>47762</v>
       </c>
       <c r="G745" s="2">
-        <v>484434</v>
+        <v>46844</v>
       </c>
       <c r="H745" s="2">
-        <v>479730</v>
+        <v>46384</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="C746" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="E746" s="2">
-        <v>6190</v>
+        <v>45806</v>
       </c>
       <c r="F746" s="2">
-        <v>6131</v>
+        <v>45370</v>
       </c>
       <c r="G746" s="2">
-        <v>6072</v>
+        <v>44498</v>
       </c>
       <c r="H746" s="2">
-        <v>6013</v>
+        <v>44061</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="E747" s="2">
-        <v>8318</v>
+        <v>13121</v>
       </c>
       <c r="F747" s="2">
-        <v>8239</v>
+        <v>12996</v>
       </c>
       <c r="G747" s="2">
-        <v>8160</v>
+        <v>12746</v>
       </c>
       <c r="H747" s="2">
-        <v>8080</v>
+        <v>12621</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="E748" s="2">
-        <v>12425</v>
+        <v>271478</v>
       </c>
       <c r="F748" s="2">
-        <v>12306</v>
+        <v>268892</v>
       </c>
       <c r="G748" s="2">
-        <v>12188</v>
+        <v>263721</v>
       </c>
       <c r="H748" s="2">
-        <v>12070</v>
+        <v>261136</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="E749" s="2">
-        <v>46581</v>
+        <v>418058</v>
       </c>
       <c r="F749" s="2">
-        <v>46138</v>
+        <v>414076</v>
       </c>
       <c r="G749" s="2">
-        <v>45694</v>
+        <v>406113</v>
       </c>
       <c r="H749" s="2">
-        <v>45250</v>
+        <v>402132</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="E750" s="2">
-        <v>62122</v>
+        <v>49665</v>
       </c>
       <c r="F750" s="2">
-        <v>61531</v>
+        <v>49192</v>
       </c>
       <c r="G750" s="2">
-        <v>60939</v>
+        <v>48246</v>
       </c>
       <c r="H750" s="2">
-        <v>60347</v>
+        <v>47773</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="E751" s="2">
-        <v>93184</v>
+        <v>6575</v>
       </c>
       <c r="F751" s="2">
-        <v>92297</v>
+        <v>6512</v>
       </c>
       <c r="G751" s="2">
-        <v>91409</v>
+        <v>6387</v>
       </c>
       <c r="H751" s="2">
-        <v>90522</v>
+        <v>6325</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="E752" s="2">
-        <v>124245</v>
+        <v>80771</v>
       </c>
       <c r="F752" s="2">
-        <v>123062</v>
+        <v>80002</v>
       </c>
       <c r="G752" s="2">
-        <v>121879</v>
+        <v>78464</v>
       </c>
       <c r="H752" s="2">
-        <v>120696</v>
+        <v>77694</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="E753" s="2">
-        <v>259167</v>
+        <v>639662</v>
       </c>
       <c r="F753" s="2">
-        <v>256699</v>
+        <v>633570</v>
       </c>
       <c r="G753" s="2">
-        <v>254231</v>
+        <v>621386</v>
       </c>
       <c r="H753" s="2">
-        <v>251763</v>
+        <v>615294</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="E754" s="2">
-        <v>414474</v>
+        <v>96082</v>
       </c>
       <c r="F754" s="2">
-        <v>410526</v>
+        <v>95167</v>
       </c>
       <c r="G754" s="2">
-        <v>406579</v>
+        <v>93337</v>
       </c>
       <c r="H754" s="2">
-        <v>402632</v>
+        <v>92422</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>1536</v>
+        <v>716</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="E755" s="2">
-        <v>621081</v>
+        <v>1681</v>
       </c>
       <c r="F755" s="2">
-        <v>615166</v>
+        <v>1665</v>
       </c>
       <c r="G755" s="2">
-        <v>609251</v>
+        <v>1633</v>
       </c>
       <c r="H755" s="2">
-        <v>603336</v>
+        <v>1617</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="E756" s="2">
-        <v>20545</v>
+        <v>19173</v>
       </c>
       <c r="F756" s="2">
-        <v>20350</v>
+        <v>18990</v>
       </c>
       <c r="G756" s="2">
-        <v>20154</v>
+        <v>18625</v>
       </c>
       <c r="H756" s="2">
-        <v>19958</v>
+        <v>18443</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="E757" s="2">
-        <v>60358</v>
+        <v>1863776</v>
       </c>
       <c r="F757" s="2">
-        <v>59783</v>
+        <v>1846026</v>
       </c>
       <c r="G757" s="2">
-        <v>59209</v>
+        <v>1810526</v>
       </c>
       <c r="H757" s="2">
-        <v>58634</v>
+        <v>1792775</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="E758" s="2">
-        <v>147645</v>
+        <v>15114</v>
       </c>
       <c r="F758" s="2">
-        <v>146239</v>
+        <v>14970</v>
       </c>
       <c r="G758" s="2">
-        <v>144832</v>
+        <v>14826</v>
       </c>
       <c r="H758" s="2">
-        <v>143426</v>
+        <v>14682</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="E759" s="2">
-        <v>277647</v>
+        <v>71370</v>
       </c>
       <c r="F759" s="2">
-        <v>275003</v>
+        <v>70690</v>
       </c>
       <c r="G759" s="2">
-        <v>272359</v>
+        <v>70010</v>
       </c>
       <c r="H759" s="2">
-        <v>269715</v>
+        <v>69330</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="E760" s="2">
-        <v>695512</v>
+        <v>109153</v>
       </c>
       <c r="F760" s="2">
-        <v>688888</v>
+        <v>108113</v>
       </c>
       <c r="G760" s="2">
-        <v>682264</v>
+        <v>107074</v>
       </c>
       <c r="H760" s="2">
-        <v>675640</v>
+        <v>106034</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C761" s="1" t="s">
         <v>1567</v>
       </c>
-      <c r="C761" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D761" s="1" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="E761" s="2">
-        <v>1345521</v>
+        <v>223624</v>
       </c>
       <c r="F761" s="2">
-        <v>1332707</v>
+        <v>221494</v>
       </c>
       <c r="G761" s="2">
-        <v>1319892</v>
+        <v>219364</v>
       </c>
       <c r="H761" s="2">
-        <v>1307078</v>
+        <v>217235</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="E762" s="2">
-        <v>15685</v>
+        <v>447808</v>
       </c>
       <c r="F762" s="2">
-        <v>15536</v>
+        <v>443543</v>
       </c>
       <c r="G762" s="2">
-        <v>15386</v>
+        <v>439279</v>
       </c>
       <c r="H762" s="2">
-        <v>15237</v>
+        <v>435014</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="E763" s="2">
-        <v>77445</v>
+        <v>699700</v>
       </c>
       <c r="F763" s="2">
-        <v>76707</v>
+        <v>693036</v>
       </c>
       <c r="G763" s="2">
-        <v>75970</v>
+        <v>686372</v>
       </c>
       <c r="H763" s="2">
-        <v>75232</v>
+        <v>679709</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="E764" s="2">
-        <v>155869</v>
+        <v>1105525</v>
       </c>
       <c r="F764" s="2">
-        <v>154385</v>
+        <v>1094996</v>
       </c>
       <c r="G764" s="2">
-        <v>152900</v>
+        <v>1084467</v>
       </c>
       <c r="H764" s="2">
-        <v>151416</v>
+        <v>1073939</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E765" s="2">
-        <v>322521</v>
+        <v>1483362</v>
       </c>
       <c r="F765" s="2">
-        <v>319450</v>
+        <v>1469235</v>
       </c>
       <c r="G765" s="2">
-        <v>316378</v>
+        <v>1455108</v>
       </c>
       <c r="H765" s="2">
-        <v>313306</v>
+        <v>1440981</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1570</v>
+        <v>1507</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="E766" s="2">
-        <v>783266</v>
+        <v>12928</v>
       </c>
       <c r="F766" s="2">
-        <v>775807</v>
+        <v>12804</v>
       </c>
       <c r="G766" s="2">
-        <v>768347</v>
+        <v>12681</v>
       </c>
       <c r="H766" s="2">
-        <v>760887</v>
+        <v>12558</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>1570</v>
+        <v>1507</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="E767" s="2">
-        <v>1567514</v>
+        <v>39519</v>
       </c>
       <c r="F767" s="2">
-        <v>1552585</v>
+        <v>39142</v>
       </c>
       <c r="G767" s="2">
-        <v>1537656</v>
+        <v>38766</v>
       </c>
       <c r="H767" s="2">
-        <v>1522727</v>
+        <v>38390</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>1570</v>
+        <v>1507</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="E768" s="2">
-        <v>77445</v>
+        <v>66109</v>
       </c>
       <c r="F768" s="2">
-        <v>76707</v>
+        <v>65479</v>
       </c>
       <c r="G768" s="2">
-        <v>75970</v>
+        <v>64850</v>
       </c>
       <c r="H768" s="2">
-        <v>75232</v>
+        <v>64220</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>1570</v>
+        <v>1507</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="E769" s="2">
-        <v>244097</v>
+        <v>265023</v>
       </c>
       <c r="F769" s="2">
-        <v>241772</v>
+        <v>262499</v>
       </c>
       <c r="G769" s="2">
-        <v>239447</v>
+        <v>259975</v>
       </c>
       <c r="H769" s="2">
-        <v>237122</v>
+        <v>257451</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>1570</v>
+        <v>1507</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="E770" s="2">
-        <v>469567</v>
+        <v>395331</v>
       </c>
       <c r="F770" s="2">
-        <v>465095</v>
+        <v>391566</v>
       </c>
       <c r="G770" s="2">
-        <v>460623</v>
+        <v>387801</v>
       </c>
       <c r="H770" s="2">
-        <v>456151</v>
+        <v>384036</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>1589</v>
+        <v>1507</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="E771" s="2">
-        <v>71370</v>
+        <v>660501</v>
       </c>
       <c r="F771" s="2">
-        <v>70690</v>
+        <v>654211</v>
       </c>
       <c r="G771" s="2">
-        <v>70010</v>
+        <v>647920</v>
       </c>
       <c r="H771" s="2">
-        <v>69330</v>
+        <v>641630</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>1589</v>
+        <v>1507</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="E772" s="2">
-        <v>1105525</v>
+        <v>1323794</v>
       </c>
       <c r="F772" s="2">
-        <v>1094996</v>
+        <v>1311186</v>
       </c>
       <c r="G772" s="2">
-        <v>1084467</v>
+        <v>1298579</v>
       </c>
       <c r="H772" s="2">
-        <v>1073939</v>
+        <v>1285971</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="E773" s="2">
-        <v>15114</v>
+        <v>39906</v>
       </c>
       <c r="F773" s="2">
-        <v>14970</v>
+        <v>39526</v>
       </c>
       <c r="G773" s="2">
-        <v>14826</v>
+        <v>39146</v>
       </c>
       <c r="H773" s="2">
-        <v>14682</v>
+        <v>38766</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="E774" s="2">
-        <v>109153</v>
+        <v>79813</v>
       </c>
       <c r="F774" s="2">
-        <v>108113</v>
+        <v>79052</v>
       </c>
       <c r="G774" s="2">
-        <v>107074</v>
+        <v>78292</v>
       </c>
       <c r="H774" s="2">
-        <v>106034</v>
+        <v>77532</v>
       </c>
       <c r="I774" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="1">
         <v>774</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E775" s="2">
-        <v>223624</v>
+        <v>132071</v>
       </c>
       <c r="F775" s="2">
-        <v>221494</v>
+        <v>130813</v>
       </c>
       <c r="G775" s="2">
-        <v>219364</v>
+        <v>129555</v>
       </c>
       <c r="H775" s="2">
-        <v>217235</v>
+        <v>128298</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="E776" s="2">
-        <v>447808</v>
+        <v>264143</v>
       </c>
       <c r="F776" s="2">
-        <v>443543</v>
+        <v>261628</v>
       </c>
       <c r="G776" s="2">
-        <v>439279</v>
+        <v>259112</v>
       </c>
       <c r="H776" s="2">
-        <v>435014</v>
+        <v>256596</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="E777" s="2">
-        <v>699700</v>
+        <v>660359</v>
       </c>
       <c r="F777" s="2">
-        <v>693036</v>
+        <v>654070</v>
       </c>
       <c r="G777" s="2">
-        <v>686372</v>
+        <v>647780</v>
       </c>
       <c r="H777" s="2">
-        <v>679709</v>
+        <v>641491</v>
       </c>
       <c r="I777" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="1">
         <v>777</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="E778" s="2">
-        <v>1483362</v>
+        <v>1319766</v>
       </c>
       <c r="F778" s="2">
-        <v>1469235</v>
+        <v>1307197</v>
       </c>
       <c r="G778" s="2">
-        <v>1455108</v>
+        <v>1294628</v>
       </c>
       <c r="H778" s="2">
-        <v>1440981</v>
+        <v>1282058</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="E779" s="2">
-        <v>5144</v>
+        <v>171603</v>
       </c>
       <c r="F779" s="2">
-        <v>5095</v>
+        <v>169968</v>
       </c>
       <c r="G779" s="2">
-        <v>5046</v>
+        <v>168334</v>
       </c>
       <c r="H779" s="2">
-        <v>4997</v>
+        <v>166700</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="E780" s="2">
-        <v>10288</v>
+        <v>428294</v>
       </c>
       <c r="F780" s="2">
-        <v>10190</v>
+        <v>424215</v>
       </c>
       <c r="G780" s="2">
-        <v>10092</v>
+        <v>420136</v>
       </c>
       <c r="H780" s="2">
-        <v>9994</v>
+        <v>416057</v>
       </c>
       <c r="I780" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="1">
         <v>780</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="E781" s="2">
-        <v>20576</v>
+        <v>951965</v>
       </c>
       <c r="F781" s="2">
-        <v>20380</v>
+        <v>942898</v>
       </c>
       <c r="G781" s="2">
-        <v>20184</v>
+        <v>933832</v>
       </c>
       <c r="H781" s="2">
-        <v>19988</v>
+        <v>924766</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="E782" s="2">
-        <v>51441</v>
+        <v>1934226</v>
       </c>
       <c r="F782" s="2">
-        <v>50951</v>
+        <v>1915805</v>
       </c>
       <c r="G782" s="2">
-        <v>50461</v>
+        <v>1897384</v>
       </c>
       <c r="H782" s="2">
-        <v>49971</v>
+        <v>1878962</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="E783" s="2">
-        <v>102880</v>
+        <v>50840</v>
       </c>
       <c r="F783" s="2">
-        <v>101900</v>
+        <v>50356</v>
       </c>
       <c r="G783" s="2">
-        <v>100920</v>
+        <v>49872</v>
       </c>
       <c r="H783" s="2">
-        <v>99941</v>
+        <v>49387</v>
       </c>
       <c r="I783" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="1">
         <v>783</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="E784" s="2">
-        <v>154321</v>
+        <v>64199</v>
       </c>
       <c r="F784" s="2">
-        <v>152851</v>
+        <v>63588</v>
       </c>
       <c r="G784" s="2">
-        <v>151381</v>
+        <v>62976</v>
       </c>
       <c r="H784" s="2">
-        <v>149911</v>
+        <v>62365</v>
       </c>
       <c r="I784" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="1">
         <v>784</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="E785" s="2">
-        <v>308640</v>
+        <v>98768</v>
       </c>
       <c r="F785" s="2">
-        <v>305701</v>
+        <v>97828</v>
       </c>
       <c r="G785" s="2">
-        <v>302761</v>
+        <v>96887</v>
       </c>
       <c r="H785" s="2">
-        <v>299822</v>
+        <v>95946</v>
       </c>
       <c r="I785" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="1">
         <v>785</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="E786" s="2">
-        <v>514401</v>
+        <v>197537</v>
       </c>
       <c r="F786" s="2">
-        <v>509502</v>
+        <v>195655</v>
       </c>
       <c r="G786" s="2">
-        <v>504603</v>
+        <v>193774</v>
       </c>
       <c r="H786" s="2">
-        <v>499704</v>
+        <v>191893</v>
       </c>
       <c r="I786" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="1">
         <v>786</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="E787" s="2">
-        <v>1028802</v>
+        <v>493840</v>
       </c>
       <c r="F787" s="2">
-        <v>1019003</v>
+        <v>489137</v>
       </c>
       <c r="G787" s="2">
-        <v>1009205</v>
+        <v>484434</v>
       </c>
       <c r="H787" s="2">
-        <v>999407</v>
+        <v>479730</v>
       </c>
       <c r="I787" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="1">
         <v>787</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>1626</v>
+        <v>1523</v>
       </c>
       <c r="E788" s="2">
-        <v>45381</v>
+        <v>5144</v>
       </c>
       <c r="F788" s="2">
-        <v>44949</v>
+        <v>5095</v>
       </c>
       <c r="G788" s="2">
-        <v>44517</v>
+        <v>5046</v>
       </c>
       <c r="H788" s="2">
-        <v>44084</v>
+        <v>4997</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D789" s="1" t="s">
-        <v>1628</v>
+        <v>1513</v>
       </c>
       <c r="E789" s="2">
-        <v>63870</v>
+        <v>10288</v>
       </c>
       <c r="F789" s="2">
-        <v>63262</v>
+        <v>10190</v>
       </c>
       <c r="G789" s="2">
-        <v>62654</v>
+        <v>10092</v>
       </c>
       <c r="H789" s="2">
-        <v>62046</v>
+        <v>9994</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D790" s="1" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="E790" s="2">
-        <v>106730</v>
+        <v>16461</v>
       </c>
       <c r="F790" s="2">
-        <v>105714</v>
+        <v>16304</v>
       </c>
       <c r="G790" s="2">
-        <v>104697</v>
+        <v>16147</v>
       </c>
       <c r="H790" s="2">
-        <v>103681</v>
+        <v>15991</v>
       </c>
       <c r="I790" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="1">
         <v>790</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>1632</v>
+        <v>1519</v>
       </c>
       <c r="E791" s="2">
-        <v>200015</v>
+        <v>20576</v>
       </c>
       <c r="F791" s="2">
-        <v>198110</v>
+        <v>20380</v>
       </c>
       <c r="G791" s="2">
-        <v>196205</v>
+        <v>20184</v>
       </c>
       <c r="H791" s="2">
-        <v>194300</v>
+        <v>19988</v>
       </c>
       <c r="I791" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1">
         <v>791</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="E792" s="2">
-        <v>110933</v>
+        <v>36008</v>
       </c>
       <c r="F792" s="2">
-        <v>109876</v>
+        <v>35665</v>
       </c>
       <c r="G792" s="2">
-        <v>108820</v>
+        <v>35322</v>
       </c>
       <c r="H792" s="2">
-        <v>107763</v>
+        <v>34979</v>
       </c>
       <c r="I792" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="1">
         <v>792</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="E793" s="2">
-        <v>157155</v>
+        <v>50412</v>
       </c>
       <c r="F793" s="2">
-        <v>155658</v>
+        <v>49931</v>
       </c>
       <c r="G793" s="2">
-        <v>154161</v>
+        <v>49451</v>
       </c>
       <c r="H793" s="2">
-        <v>152664</v>
+        <v>48971</v>
       </c>
       <c r="I793" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="1">
         <v>793</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>1638</v>
+        <v>1525</v>
       </c>
       <c r="E794" s="2">
-        <v>241193</v>
+        <v>51441</v>
       </c>
       <c r="F794" s="2">
-        <v>238896</v>
+        <v>50951</v>
       </c>
       <c r="G794" s="2">
-        <v>236599</v>
+        <v>50461</v>
       </c>
       <c r="H794" s="2">
-        <v>234302</v>
+        <v>49971</v>
       </c>
       <c r="I794" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="1">
         <v>794</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="E795" s="2">
-        <v>464739</v>
+        <v>67284</v>
       </c>
       <c r="F795" s="2">
-        <v>460313</v>
+        <v>66643</v>
       </c>
       <c r="G795" s="2">
-        <v>455887</v>
+        <v>66002</v>
       </c>
       <c r="H795" s="2">
-        <v>451461</v>
+        <v>65362</v>
       </c>
       <c r="I795" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="1">
         <v>795</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="E796" s="2">
-        <v>334478</v>
+        <v>81275</v>
       </c>
       <c r="F796" s="2">
-        <v>331292</v>
+        <v>80501</v>
       </c>
       <c r="G796" s="2">
-        <v>328107</v>
+        <v>79727</v>
       </c>
       <c r="H796" s="2">
-        <v>324921</v>
+        <v>78953</v>
       </c>
       <c r="I796" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="1">
         <v>796</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>1644</v>
+        <v>1515</v>
       </c>
       <c r="E797" s="2">
-        <v>464739</v>
+        <v>102880</v>
       </c>
       <c r="F797" s="2">
-        <v>460313</v>
+        <v>101900</v>
       </c>
       <c r="G797" s="2">
-        <v>455887</v>
+        <v>100920</v>
       </c>
       <c r="H797" s="2">
-        <v>451461</v>
+        <v>99941</v>
       </c>
       <c r="I797" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="1">
         <v>797</v>
       </c>
       <c r="B798" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E798" s="2">
-        <v>800898</v>
+        <v>132716</v>
       </c>
       <c r="F798" s="2">
-        <v>793270</v>
+        <v>131452</v>
       </c>
       <c r="G798" s="2">
-        <v>785643</v>
+        <v>130188</v>
       </c>
       <c r="H798" s="2">
-        <v>778015</v>
+        <v>128924</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>1648</v>
+        <v>1517</v>
       </c>
       <c r="E799" s="2">
-        <v>1444643</v>
+        <v>154321</v>
       </c>
       <c r="F799" s="2">
-        <v>1430884</v>
+        <v>152851</v>
       </c>
       <c r="G799" s="2">
-        <v>1417126</v>
+        <v>151381</v>
       </c>
       <c r="H799" s="2">
-        <v>1403367</v>
+        <v>149911</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D800" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="C800" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E800" s="2">
-        <v>531563</v>
+        <v>163580</v>
       </c>
       <c r="F800" s="2">
-        <v>526500</v>
+        <v>162022</v>
       </c>
       <c r="G800" s="2">
-        <v>521438</v>
+        <v>160464</v>
       </c>
       <c r="H800" s="2">
-        <v>516375</v>
+        <v>158906</v>
       </c>
       <c r="I800" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="1">
         <v>800</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>1652</v>
+        <v>1650</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>1653</v>
+        <v>1651</v>
       </c>
       <c r="E801" s="2">
-        <v>99716</v>
+        <v>256172</v>
       </c>
       <c r="F801" s="2">
-        <v>98767</v>
+        <v>253732</v>
       </c>
       <c r="G801" s="2">
-        <v>97817</v>
+        <v>251292</v>
       </c>
       <c r="H801" s="2">
-        <v>96867</v>
+        <v>248852</v>
       </c>
       <c r="I801" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="1">
         <v>801</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>1655</v>
+        <v>1653</v>
       </c>
       <c r="E802" s="2">
-        <v>196292</v>
+        <v>338476</v>
       </c>
       <c r="F802" s="2">
-        <v>194423</v>
+        <v>335252</v>
       </c>
       <c r="G802" s="2">
-        <v>192553</v>
+        <v>332029</v>
       </c>
       <c r="H802" s="2">
-        <v>190684</v>
+        <v>328805</v>
       </c>
       <c r="I802" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="1">
         <v>802</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>1656</v>
+        <v>1654</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>1657</v>
+        <v>1655</v>
       </c>
       <c r="E803" s="2">
-        <v>222075</v>
+        <v>410492</v>
       </c>
       <c r="F803" s="2">
-        <v>219960</v>
+        <v>406583</v>
       </c>
       <c r="G803" s="2">
-        <v>217845</v>
+        <v>402673</v>
       </c>
       <c r="H803" s="2">
-        <v>215730</v>
+        <v>398764</v>
       </c>
       <c r="I803" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="1">
         <v>803</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>1658</v>
+        <v>1656</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>1659</v>
+        <v>1527</v>
       </c>
       <c r="E804" s="2">
-        <v>299150</v>
+        <v>514401</v>
       </c>
       <c r="F804" s="2">
-        <v>296301</v>
+        <v>509502</v>
       </c>
       <c r="G804" s="2">
-        <v>293452</v>
+        <v>504603</v>
       </c>
       <c r="H804" s="2">
-        <v>290603</v>
+        <v>499704</v>
       </c>
       <c r="I804" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="1">
         <v>804</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>1660</v>
+        <v>1657</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>1661</v>
+        <v>1658</v>
       </c>
       <c r="E805" s="2">
-        <v>392585</v>
+        <v>667692</v>
       </c>
       <c r="F805" s="2">
-        <v>388846</v>
+        <v>661333</v>
       </c>
       <c r="G805" s="2">
-        <v>385107</v>
+        <v>654974</v>
       </c>
       <c r="H805" s="2">
-        <v>381368</v>
+        <v>648615</v>
       </c>
       <c r="I805" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="1">
         <v>805</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="E806" s="2">
-        <v>598301</v>
+        <v>650651</v>
       </c>
       <c r="F806" s="2">
-        <v>592602</v>
+        <v>644455</v>
       </c>
       <c r="G806" s="2">
-        <v>586904</v>
+        <v>638258</v>
       </c>
       <c r="H806" s="2">
-        <v>581206</v>
+        <v>632061</v>
       </c>
       <c r="I806" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="1">
         <v>806</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="E807" s="2">
-        <v>997168</v>
+        <v>1028802</v>
       </c>
       <c r="F807" s="2">
-        <v>987671</v>
+        <v>1019003</v>
       </c>
       <c r="G807" s="2">
-        <v>978175</v>
+        <v>1009205</v>
       </c>
       <c r="H807" s="2">
-        <v>968678</v>
+        <v>999407</v>
       </c>
       <c r="I807" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="1">
         <v>807</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
       <c r="E808" s="2">
-        <v>1495751</v>
+        <v>1336413</v>
       </c>
       <c r="F808" s="2">
-        <v>1481506</v>
+        <v>1323685</v>
       </c>
       <c r="G808" s="2">
-        <v>1467261</v>
+        <v>1310957</v>
       </c>
       <c r="H808" s="2">
-        <v>1453016</v>
+        <v>1298229</v>
       </c>
       <c r="I808" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="1">
         <v>808</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1669</v>
+        <v>1630</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>1236</v>
+        <v>1666</v>
       </c>
       <c r="E809" s="2">
-        <v>33277</v>
+        <v>1503816</v>
       </c>
       <c r="F809" s="2">
-        <v>32960</v>
+        <v>1489494</v>
       </c>
       <c r="G809" s="2">
-        <v>32643</v>
+        <v>1475172</v>
       </c>
       <c r="H809" s="2">
-        <v>32326</v>
+        <v>1460850</v>
       </c>
       <c r="I809" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="1">
         <v>809</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1669</v>
+        <v>1630</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="E810" s="2">
-        <v>163623</v>
+        <v>1645054</v>
       </c>
       <c r="F810" s="2">
-        <v>162064</v>
+        <v>1629387</v>
       </c>
       <c r="G810" s="2">
-        <v>160506</v>
+        <v>1613720</v>
       </c>
       <c r="H810" s="2">
-        <v>158948</v>
+        <v>1598052</v>
       </c>
       <c r="I810" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="1">
         <v>810</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>1673</v>
+        <v>1671</v>
       </c>
       <c r="E811" s="2">
-        <v>3214</v>
+        <v>6346</v>
       </c>
       <c r="F811" s="2">
-        <v>3183</v>
+        <v>6286</v>
       </c>
       <c r="G811" s="2">
-        <v>3153</v>
+        <v>6225</v>
       </c>
       <c r="H811" s="2">
-        <v>3122</v>
+        <v>6165</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>1674</v>
+        <v>1672</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>1675</v>
+        <v>1673</v>
       </c>
       <c r="E812" s="2">
-        <v>6428</v>
+        <v>8318</v>
       </c>
       <c r="F812" s="2">
-        <v>6367</v>
+        <v>8239</v>
       </c>
       <c r="G812" s="2">
-        <v>6306</v>
+        <v>8160</v>
       </c>
       <c r="H812" s="2">
-        <v>6244</v>
+        <v>8080</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="E813" s="2">
-        <v>16272</v>
+        <v>12425</v>
       </c>
       <c r="F813" s="2">
-        <v>16117</v>
+        <v>12306</v>
       </c>
       <c r="G813" s="2">
-        <v>15962</v>
+        <v>12188</v>
       </c>
       <c r="H813" s="2">
-        <v>15807</v>
+        <v>12070</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>1679</v>
+        <v>1677</v>
       </c>
       <c r="E814" s="2">
-        <v>32969</v>
+        <v>46581</v>
       </c>
       <c r="F814" s="2">
-        <v>32655</v>
+        <v>46138</v>
       </c>
       <c r="G814" s="2">
-        <v>32341</v>
+        <v>45694</v>
       </c>
       <c r="H814" s="2">
-        <v>32027</v>
+        <v>45250</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1680</v>
+        <v>1678</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>1681</v>
+        <v>1679</v>
       </c>
       <c r="E815" s="2">
-        <v>65735</v>
+        <v>62122</v>
       </c>
       <c r="F815" s="2">
-        <v>65109</v>
+        <v>61531</v>
       </c>
       <c r="G815" s="2">
-        <v>64483</v>
+        <v>60939</v>
       </c>
       <c r="H815" s="2">
-        <v>63857</v>
+        <v>60347</v>
       </c>
       <c r="I815" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="1">
         <v>815</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1682</v>
+        <v>1680</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>1683</v>
+        <v>1681</v>
       </c>
       <c r="E816" s="2">
-        <v>98704</v>
+        <v>93184</v>
       </c>
       <c r="F816" s="2">
-        <v>97764</v>
+        <v>92297</v>
       </c>
       <c r="G816" s="2">
-        <v>96824</v>
+        <v>91409</v>
       </c>
       <c r="H816" s="2">
-        <v>95884</v>
+        <v>90522</v>
       </c>
       <c r="I816" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="1">
         <v>816</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>1685</v>
+        <v>1683</v>
       </c>
       <c r="E817" s="2">
-        <v>164436</v>
+        <v>124245</v>
       </c>
       <c r="F817" s="2">
-        <v>162870</v>
+        <v>123062</v>
       </c>
       <c r="G817" s="2">
-        <v>161304</v>
+        <v>121879</v>
       </c>
       <c r="H817" s="2">
-        <v>159738</v>
+        <v>120696</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>1686</v>
+        <v>1684</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>1687</v>
+        <v>1685</v>
       </c>
       <c r="E818" s="2">
-        <v>328671</v>
+        <v>259167</v>
       </c>
       <c r="F818" s="2">
-        <v>325541</v>
+        <v>256699</v>
       </c>
       <c r="G818" s="2">
-        <v>322411</v>
+        <v>254231</v>
       </c>
       <c r="H818" s="2">
-        <v>319280</v>
+        <v>251763</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>1688</v>
+        <v>1686</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>1689</v>
+        <v>1687</v>
       </c>
       <c r="E819" s="2">
-        <v>648814</v>
+        <v>414474</v>
       </c>
       <c r="F819" s="2">
-        <v>642635</v>
+        <v>410526</v>
       </c>
       <c r="G819" s="2">
-        <v>636456</v>
+        <v>406579</v>
       </c>
       <c r="H819" s="2">
-        <v>630276</v>
+        <v>402632</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>1690</v>
+        <v>1688</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>1691</v>
+        <v>1689</v>
       </c>
       <c r="E820" s="2">
-        <v>1643552</v>
+        <v>621081</v>
       </c>
       <c r="F820" s="2">
-        <v>1627900</v>
+        <v>615166</v>
       </c>
       <c r="G820" s="2">
-        <v>1612247</v>
+        <v>609251</v>
       </c>
       <c r="H820" s="2">
-        <v>1596594</v>
+        <v>603336</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D821" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="C821" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E821" s="2">
-        <v>16485</v>
+        <v>99716</v>
       </c>
       <c r="F821" s="2">
-        <v>16328</v>
+        <v>98767</v>
       </c>
       <c r="G821" s="2">
-        <v>16171</v>
+        <v>97817</v>
       </c>
       <c r="H821" s="2">
-        <v>16014</v>
+        <v>96867</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D822" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="C822" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E822" s="2">
-        <v>48640</v>
+        <v>196292</v>
       </c>
       <c r="F822" s="2">
-        <v>48177</v>
+        <v>194423</v>
       </c>
       <c r="G822" s="2">
-        <v>47714</v>
+        <v>192553</v>
       </c>
       <c r="H822" s="2">
-        <v>47250</v>
+        <v>190684</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D823" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="C823" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E823" s="2">
-        <v>80794</v>
+        <v>222075</v>
       </c>
       <c r="F823" s="2">
-        <v>80025</v>
+        <v>219960</v>
       </c>
       <c r="G823" s="2">
-        <v>79255</v>
+        <v>217845</v>
       </c>
       <c r="H823" s="2">
-        <v>78486</v>
+        <v>215730</v>
       </c>
       <c r="I823" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="1">
         <v>823</v>
       </c>
       <c r="B824" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D824" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="C824" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E824" s="2">
-        <v>163623</v>
+        <v>299150</v>
       </c>
       <c r="F824" s="2">
-        <v>162064</v>
+        <v>296301</v>
       </c>
       <c r="G824" s="2">
-        <v>160506</v>
+        <v>293452</v>
       </c>
       <c r="H824" s="2">
-        <v>158948</v>
+        <v>290603</v>
       </c>
       <c r="I824" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="1">
         <v>824</v>
       </c>
       <c r="B825" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D825" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="C825" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E825" s="2">
-        <v>4372</v>
+        <v>598301</v>
       </c>
       <c r="F825" s="2">
-        <v>4331</v>
+        <v>592602</v>
       </c>
       <c r="G825" s="2">
-        <v>4289</v>
+        <v>586904</v>
       </c>
       <c r="H825" s="2">
-        <v>4247</v>
+        <v>581206</v>
       </c>
       <c r="I825" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="1">
         <v>825</v>
       </c>
       <c r="B826" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D826" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="C826" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E826" s="2">
-        <v>16736</v>
+        <v>997168</v>
       </c>
       <c r="F826" s="2">
-        <v>16577</v>
+        <v>987671</v>
       </c>
       <c r="G826" s="2">
-        <v>16417</v>
+        <v>978175</v>
       </c>
       <c r="H826" s="2">
-        <v>16258</v>
+        <v>968678</v>
       </c>
       <c r="I826" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="1">
         <v>826</v>
       </c>
       <c r="B827" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D827" s="1" t="s">
         <v>1704</v>
       </c>
-      <c r="C827" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E827" s="2">
-        <v>16485</v>
+        <v>1495751</v>
       </c>
       <c r="F827" s="2">
-        <v>16328</v>
+        <v>1481506</v>
       </c>
       <c r="G827" s="2">
-        <v>16171</v>
+        <v>1467261</v>
       </c>
       <c r="H827" s="2">
-        <v>16014</v>
+        <v>1453016</v>
       </c>
       <c r="I827" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="1">
         <v>827</v>
       </c>
       <c r="B828" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C828" s="1" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E828" s="2">
-        <v>80794</v>
+        <v>207312</v>
       </c>
       <c r="F828" s="2">
-        <v>80025</v>
+        <v>205338</v>
       </c>
       <c r="G828" s="2">
-        <v>79255</v>
+        <v>203363</v>
       </c>
       <c r="H828" s="2">
-        <v>78486</v>
+        <v>201389</v>
       </c>
       <c r="I828" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="1">
         <v>828</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="C829" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D829" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="D829" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E829" s="2">
-        <v>207312</v>
+        <v>436658</v>
       </c>
       <c r="F829" s="2">
-        <v>205338</v>
+        <v>432500</v>
       </c>
       <c r="G829" s="2">
-        <v>203363</v>
+        <v>428341</v>
       </c>
       <c r="H829" s="2">
-        <v>201389</v>
+        <v>424182</v>
       </c>
       <c r="I829" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="1">
         <v>829</v>
       </c>
       <c r="B830" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D830" s="1" t="s">
         <v>1711</v>
       </c>
-      <c r="C830" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E830" s="2">
-        <v>436658</v>
+        <v>391721</v>
       </c>
       <c r="F830" s="2">
-        <v>432500</v>
+        <v>387991</v>
       </c>
       <c r="G830" s="2">
-        <v>428341</v>
+        <v>384260</v>
       </c>
       <c r="H830" s="2">
-        <v>424182</v>
+        <v>380529</v>
       </c>
       <c r="I830" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="1">
         <v>830</v>
       </c>
       <c r="B831" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D831" s="1" t="s">
         <v>1713</v>
       </c>
-      <c r="C831" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E831" s="2">
-        <v>391721</v>
+        <v>45381</v>
       </c>
       <c r="F831" s="2">
-        <v>387991</v>
+        <v>44949</v>
       </c>
       <c r="G831" s="2">
-        <v>384260</v>
+        <v>44517</v>
       </c>
       <c r="H831" s="2">
-        <v>380529</v>
+        <v>44084</v>
       </c>
       <c r="I831" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="1">
         <v>831</v>
       </c>
       <c r="B832" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D832" s="1" t="s">
         <v>1715</v>
       </c>
-      <c r="C832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E832" s="2">
-        <v>10526</v>
+        <v>63870</v>
       </c>
       <c r="F832" s="2">
-        <v>10426</v>
+        <v>63262</v>
       </c>
       <c r="G832" s="2">
-        <v>10226</v>
+        <v>62654</v>
       </c>
       <c r="H832" s="2">
-        <v>10125</v>
+        <v>62046</v>
       </c>
       <c r="I832" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="1">
         <v>832</v>
       </c>
       <c r="B833" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D833" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="C833" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E833" s="2">
-        <v>104685</v>
+        <v>106730</v>
       </c>
       <c r="F833" s="2">
-        <v>103688</v>
+        <v>105714</v>
       </c>
       <c r="G833" s="2">
-        <v>101694</v>
+        <v>104697</v>
       </c>
       <c r="H833" s="2">
-        <v>100697</v>
+        <v>103681</v>
       </c>
       <c r="I833" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="1">
         <v>833</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>1617</v>
+        <v>1719</v>
       </c>
       <c r="E834" s="2">
-        <v>156975</v>
+        <v>200015</v>
       </c>
       <c r="F834" s="2">
-        <v>155480</v>
+        <v>198110</v>
       </c>
       <c r="G834" s="2">
-        <v>152490</v>
+        <v>196205</v>
       </c>
       <c r="H834" s="2">
-        <v>150995</v>
+        <v>194300</v>
       </c>
       <c r="I834" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="1">
         <v>834</v>
       </c>
       <c r="B835" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>1611</v>
+        <v>1721</v>
       </c>
       <c r="E835" s="2">
-        <v>20974</v>
+        <v>110933</v>
       </c>
       <c r="F835" s="2">
-        <v>20774</v>
+        <v>109876</v>
       </c>
       <c r="G835" s="2">
-        <v>20375</v>
+        <v>108820</v>
       </c>
       <c r="H835" s="2">
-        <v>20175</v>
+        <v>107763</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>1619</v>
+        <v>1723</v>
       </c>
       <c r="E836" s="2">
-        <v>313950</v>
+        <v>157155</v>
       </c>
       <c r="F836" s="2">
-        <v>310960</v>
+        <v>155658</v>
       </c>
       <c r="G836" s="2">
-        <v>304980</v>
+        <v>154161</v>
       </c>
       <c r="H836" s="2">
-        <v>301990</v>
+        <v>152664</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>1607</v>
+        <v>1725</v>
       </c>
       <c r="E837" s="2">
-        <v>5632</v>
+        <v>241193</v>
       </c>
       <c r="F837" s="2">
-        <v>5579</v>
+        <v>238896</v>
       </c>
       <c r="G837" s="2">
-        <v>5471</v>
+        <v>236599</v>
       </c>
       <c r="H837" s="2">
-        <v>5418</v>
+        <v>234302</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>1613</v>
+        <v>1727</v>
       </c>
       <c r="E838" s="2">
-        <v>52448</v>
+        <v>464739</v>
       </c>
       <c r="F838" s="2">
-        <v>51948</v>
+        <v>460313</v>
       </c>
       <c r="G838" s="2">
-        <v>50949</v>
+        <v>455887</v>
       </c>
       <c r="H838" s="2">
-        <v>50450</v>
+        <v>451461</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>1716</v>
+        <v>1536</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>1621</v>
+        <v>1729</v>
       </c>
       <c r="E839" s="2">
-        <v>523425</v>
+        <v>334478</v>
       </c>
       <c r="F839" s="2">
-        <v>518440</v>
+        <v>331292</v>
       </c>
       <c r="G839" s="2">
-        <v>508470</v>
+        <v>328107</v>
       </c>
       <c r="H839" s="2">
-        <v>503485</v>
+        <v>324921</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>1725</v>
+        <v>1536</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="E840" s="2">
-        <v>4935</v>
+        <v>464739</v>
       </c>
       <c r="F840" s="2">
-        <v>4888</v>
+        <v>460313</v>
       </c>
       <c r="G840" s="2">
-        <v>4794</v>
+        <v>455887</v>
       </c>
       <c r="H840" s="2">
-        <v>4747</v>
+        <v>451461</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1725</v>
+        <v>1536</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="E841" s="2">
-        <v>47985</v>
+        <v>800898</v>
       </c>
       <c r="F841" s="2">
-        <v>47528</v>
+        <v>793270</v>
       </c>
       <c r="G841" s="2">
-        <v>46614</v>
+        <v>785643</v>
       </c>
       <c r="H841" s="2">
-        <v>46157</v>
+        <v>778015</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>1725</v>
+        <v>1536</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="E842" s="2">
-        <v>16485</v>
+        <v>1444643</v>
       </c>
       <c r="F842" s="2">
-        <v>16328</v>
+        <v>1430884</v>
       </c>
       <c r="G842" s="2">
-        <v>16014</v>
+        <v>1417126</v>
       </c>
       <c r="H842" s="2">
-        <v>15857</v>
+        <v>1403367</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1625</v>
+        <v>1737</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="E843" s="2">
-        <v>330146</v>
+        <v>20406</v>
       </c>
       <c r="F843" s="2">
-        <v>327002</v>
+        <v>20211</v>
       </c>
       <c r="G843" s="2">
-        <v>320714</v>
+        <v>20017</v>
       </c>
       <c r="H843" s="2">
-        <v>317569</v>
+        <v>19823</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>1625</v>
+        <v>1737</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="E844" s="2">
-        <v>48221</v>
+        <v>51015</v>
       </c>
       <c r="F844" s="2">
-        <v>47762</v>
+        <v>50529</v>
       </c>
       <c r="G844" s="2">
-        <v>46844</v>
+        <v>50044</v>
       </c>
       <c r="H844" s="2">
-        <v>46384</v>
+        <v>49558</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>1625</v>
+        <v>1737</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="E845" s="2">
-        <v>41573</v>
+        <v>102030</v>
       </c>
       <c r="F845" s="2">
-        <v>41177</v>
+        <v>101058</v>
       </c>
       <c r="G845" s="2">
-        <v>40385</v>
+        <v>100086</v>
       </c>
       <c r="H845" s="2">
-        <v>39989</v>
+        <v>99114</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C846" s="1" t="s">
         <v>1737</v>
       </c>
-      <c r="C846" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D846" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="E846" s="2">
-        <v>12618</v>
+        <v>204059</v>
       </c>
       <c r="F846" s="2">
-        <v>12498</v>
+        <v>202116</v>
       </c>
       <c r="G846" s="2">
-        <v>12257</v>
+        <v>200172</v>
       </c>
       <c r="H846" s="2">
-        <v>12137</v>
+        <v>198229</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="E847" s="2">
-        <v>123401</v>
+        <v>510149</v>
       </c>
       <c r="F847" s="2">
-        <v>122226</v>
+        <v>505290</v>
       </c>
       <c r="G847" s="2">
-        <v>119876</v>
+        <v>500432</v>
       </c>
       <c r="H847" s="2">
-        <v>118700</v>
+        <v>495573</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="E848" s="2">
-        <v>271478</v>
+        <v>1020298</v>
       </c>
       <c r="F848" s="2">
-        <v>268892</v>
+        <v>1010580</v>
       </c>
       <c r="G848" s="2">
-        <v>263721</v>
+        <v>1000863</v>
       </c>
       <c r="H848" s="2">
-        <v>261136</v>
+        <v>991146</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="E849" s="2">
-        <v>424432</v>
+        <v>32583</v>
       </c>
       <c r="F849" s="2">
-        <v>420390</v>
+        <v>32272</v>
       </c>
       <c r="G849" s="2">
-        <v>412305</v>
+        <v>31962</v>
       </c>
       <c r="H849" s="2">
-        <v>408263</v>
+        <v>31652</v>
       </c>
       <c r="I849" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="1">
         <v>849</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="E850" s="2">
-        <v>49665</v>
+        <v>159951</v>
       </c>
       <c r="F850" s="2">
-        <v>49192</v>
+        <v>158427</v>
       </c>
       <c r="G850" s="2">
-        <v>48246</v>
+        <v>156904</v>
       </c>
       <c r="H850" s="2">
-        <v>47773</v>
+        <v>155381</v>
       </c>
       <c r="I850" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="1">
         <v>850</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="E851" s="2">
-        <v>6462</v>
+        <v>1603</v>
       </c>
       <c r="F851" s="2">
-        <v>6400</v>
+        <v>1588</v>
       </c>
       <c r="G851" s="2">
-        <v>6277</v>
+        <v>1573</v>
       </c>
       <c r="H851" s="2">
-        <v>6216</v>
+        <v>1558</v>
       </c>
       <c r="I851" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="1">
         <v>851</v>
       </c>
       <c r="B852" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C852" s="1" t="s">
         <v>1750</v>
       </c>
-      <c r="C852" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D852" s="1" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="E852" s="2">
-        <v>63293</v>
+        <v>3170</v>
       </c>
       <c r="F852" s="2">
-        <v>62690</v>
+        <v>3140</v>
       </c>
       <c r="G852" s="2">
-        <v>61485</v>
+        <v>3110</v>
       </c>
       <c r="H852" s="2">
-        <v>60882</v>
+        <v>3079</v>
       </c>
       <c r="I852" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="1">
         <v>852</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="E853" s="2">
-        <v>635406</v>
+        <v>6340</v>
       </c>
       <c r="F853" s="2">
-        <v>629355</v>
+        <v>6280</v>
       </c>
       <c r="G853" s="2">
-        <v>617252</v>
+        <v>6219</v>
       </c>
       <c r="H853" s="2">
-        <v>611200</v>
+        <v>6159</v>
       </c>
       <c r="I853" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="1">
         <v>853</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="E854" s="2">
-        <v>95091</v>
+        <v>15850</v>
       </c>
       <c r="F854" s="2">
-        <v>94186</v>
+        <v>15699</v>
       </c>
       <c r="G854" s="2">
-        <v>92374</v>
+        <v>15548</v>
       </c>
       <c r="H854" s="2">
-        <v>91469</v>
+        <v>15397</v>
       </c>
       <c r="I854" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="1">
         <v>854</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>704</v>
+        <v>1750</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="E855" s="2">
-        <v>1673</v>
+        <v>32118</v>
       </c>
       <c r="F855" s="2">
-        <v>1657</v>
+        <v>31813</v>
       </c>
       <c r="G855" s="2">
-        <v>1625</v>
+        <v>31507</v>
       </c>
       <c r="H855" s="2">
-        <v>1609</v>
+        <v>31201</v>
       </c>
       <c r="I855" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="1">
         <v>855</v>
       </c>
       <c r="B856" s="1" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>1236</v>
+        <v>1764</v>
       </c>
       <c r="E856" s="2">
-        <v>38897</v>
+        <v>64236</v>
       </c>
       <c r="F856" s="2">
-        <v>38527</v>
+        <v>63624</v>
       </c>
       <c r="G856" s="2">
-        <v>38156</v>
+        <v>63012</v>
       </c>
       <c r="H856" s="2">
-        <v>37786</v>
+        <v>62401</v>
       </c>
       <c r="I856" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="A857" s="1">
         <v>856</v>
       </c>
       <c r="B857" s="1" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>1671</v>
+        <v>1766</v>
       </c>
       <c r="E857" s="2">
-        <v>199146</v>
+        <v>96354</v>
       </c>
       <c r="F857" s="2">
-        <v>197250</v>
+        <v>95437</v>
       </c>
       <c r="G857" s="2">
-        <v>195353</v>
+        <v>94519</v>
       </c>
       <c r="H857" s="2">
-        <v>193456</v>
+        <v>93601</v>
       </c>
       <c r="I857" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858" s="1">
         <v>857</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1761</v>
+        <v>1767</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="E858" s="2">
-        <v>4543</v>
+        <v>160592</v>
       </c>
       <c r="F858" s="2">
-        <v>4500</v>
+        <v>159063</v>
       </c>
       <c r="G858" s="2">
-        <v>4457</v>
+        <v>157533</v>
       </c>
       <c r="H858" s="2">
-        <v>4414</v>
+        <v>156004</v>
       </c>
       <c r="I858" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="A859" s="1">
         <v>858</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>1763</v>
+        <v>1769</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>1764</v>
+        <v>1770</v>
       </c>
       <c r="E859" s="2">
-        <v>9087</v>
+        <v>321182</v>
       </c>
       <c r="F859" s="2">
-        <v>9000</v>
+        <v>318124</v>
       </c>
       <c r="G859" s="2">
-        <v>8914</v>
+        <v>315065</v>
       </c>
       <c r="H859" s="2">
-        <v>8827</v>
+        <v>312006</v>
       </c>
       <c r="I859" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860" s="1">
         <v>859</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
       <c r="E860" s="2">
-        <v>13682</v>
+        <v>633953</v>
       </c>
       <c r="F860" s="2">
-        <v>13551</v>
+        <v>627916</v>
       </c>
       <c r="G860" s="2">
-        <v>13421</v>
+        <v>621878</v>
       </c>
       <c r="H860" s="2">
-        <v>13291</v>
+        <v>615840</v>
       </c>
       <c r="I860" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="A861" s="1">
         <v>860</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>1677</v>
+        <v>1774</v>
       </c>
       <c r="E861" s="2">
-        <v>14797</v>
+        <v>1605919</v>
       </c>
       <c r="F861" s="2">
-        <v>14656</v>
+        <v>1590625</v>
       </c>
       <c r="G861" s="2">
-        <v>14515</v>
+        <v>1575330</v>
       </c>
       <c r="H861" s="2">
-        <v>14374</v>
+        <v>1560036</v>
       </c>
       <c r="I861" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862" s="1">
         <v>861</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>1768</v>
+        <v>1775</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>1677</v>
+        <v>1776</v>
       </c>
       <c r="E862" s="2">
-        <v>18225</v>
+        <v>16044</v>
       </c>
       <c r="F862" s="2">
-        <v>18051</v>
+        <v>15891</v>
       </c>
       <c r="G862" s="2">
-        <v>17878</v>
+        <v>15738</v>
       </c>
       <c r="H862" s="2">
-        <v>17704</v>
+        <v>15586</v>
       </c>
       <c r="I862" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="A863" s="1">
         <v>862</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="E863" s="2">
-        <v>22719</v>
+        <v>47537</v>
       </c>
       <c r="F863" s="2">
-        <v>22502</v>
+        <v>47084</v>
       </c>
       <c r="G863" s="2">
-        <v>22286</v>
+        <v>46631</v>
       </c>
       <c r="H863" s="2">
-        <v>22070</v>
+        <v>46178</v>
       </c>
       <c r="I863" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864" s="1">
         <v>863</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="E864" s="2">
-        <v>27363</v>
+        <v>79010</v>
       </c>
       <c r="F864" s="2">
-        <v>27102</v>
+        <v>78258</v>
       </c>
       <c r="G864" s="2">
-        <v>26842</v>
+        <v>77505</v>
       </c>
       <c r="H864" s="2">
-        <v>26581</v>
+        <v>76753</v>
       </c>
       <c r="I864" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="A865" s="1">
         <v>864</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>1679</v>
+        <v>1782</v>
       </c>
       <c r="E865" s="2">
-        <v>36400</v>
+        <v>159951</v>
       </c>
       <c r="F865" s="2">
-        <v>36054</v>
+        <v>158427</v>
       </c>
       <c r="G865" s="2">
-        <v>35707</v>
+        <v>156904</v>
       </c>
       <c r="H865" s="2">
-        <v>35360</v>
+        <v>155381</v>
       </c>
       <c r="I865" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866" s="1">
         <v>865</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>1774</v>
+        <v>1783</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="E866" s="2">
-        <v>45388</v>
+        <v>16044</v>
       </c>
       <c r="F866" s="2">
-        <v>44956</v>
+        <v>15891</v>
       </c>
       <c r="G866" s="2">
-        <v>44524</v>
+        <v>15738</v>
       </c>
       <c r="H866" s="2">
-        <v>44092</v>
+        <v>15586</v>
       </c>
       <c r="I866" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="A867" s="1">
         <v>866</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
       <c r="E867" s="2">
-        <v>49932</v>
+        <v>79010</v>
       </c>
       <c r="F867" s="2">
-        <v>49456</v>
+        <v>78258</v>
       </c>
       <c r="G867" s="2">
-        <v>48981</v>
+        <v>77505</v>
       </c>
       <c r="H867" s="2">
-        <v>48505</v>
+        <v>76753</v>
       </c>
       <c r="I867" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868" s="1">
         <v>867</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>1778</v>
+        <v>1787</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>1759</v>
+        <v>1750</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>1779</v>
+        <v>1788</v>
       </c>
       <c r="E868" s="2">
-        <v>59070</v>
+        <v>15517</v>
       </c>
       <c r="F868" s="2">
-        <v>58507</v>
+        <v>15369</v>
       </c>
       <c r="G868" s="2">
-        <v>57945</v>
+        <v>15221</v>
       </c>
       <c r="H868" s="2">
-        <v>57382</v>
+        <v>15074</v>
       </c>
       <c r="I868" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="A869" s="1">
         <v>868</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>1780</v>
+        <v>1789</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>1781</v>
+        <v>1246</v>
       </c>
       <c r="E869" s="2">
-        <v>68107</v>
+        <v>41844</v>
       </c>
       <c r="F869" s="2">
-        <v>67459</v>
+        <v>41445</v>
       </c>
       <c r="G869" s="2">
-        <v>66810</v>
+        <v>41047</v>
       </c>
       <c r="H869" s="2">
-        <v>66161</v>
+        <v>40648</v>
       </c>
       <c r="I869" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870" s="1">
         <v>869</v>
       </c>
       <c r="B870" s="1" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
       <c r="E870" s="2">
-        <v>86332</v>
+        <v>83687</v>
       </c>
       <c r="F870" s="2">
-        <v>85510</v>
+        <v>82890</v>
       </c>
       <c r="G870" s="2">
-        <v>84688</v>
+        <v>82093</v>
       </c>
       <c r="H870" s="2">
-        <v>83865</v>
+        <v>81296</v>
       </c>
       <c r="I870" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="A871" s="1">
         <v>870</v>
       </c>
       <c r="B871" s="1" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
       <c r="E871" s="2">
-        <v>91027</v>
+        <v>125531</v>
       </c>
       <c r="F871" s="2">
-        <v>90160</v>
+        <v>124335</v>
       </c>
       <c r="G871" s="2">
-        <v>89293</v>
+        <v>123140</v>
       </c>
       <c r="H871" s="2">
-        <v>88426</v>
+        <v>121944</v>
       </c>
       <c r="I871" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872" s="1">
         <v>871</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="E872" s="2">
-        <v>95570</v>
+        <v>167374</v>
       </c>
       <c r="F872" s="2">
-        <v>94660</v>
+        <v>165780</v>
       </c>
       <c r="G872" s="2">
-        <v>93750</v>
+        <v>164186</v>
       </c>
       <c r="H872" s="2">
-        <v>92839</v>
+        <v>162592</v>
       </c>
       <c r="I872" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="A873" s="1">
         <v>872</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>1788</v>
+        <v>1797</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>1789</v>
+        <v>1798</v>
       </c>
       <c r="E873" s="2">
-        <v>104708</v>
+        <v>209218</v>
       </c>
       <c r="F873" s="2">
-        <v>103711</v>
+        <v>207225</v>
       </c>
       <c r="G873" s="2">
-        <v>102714</v>
+        <v>205233</v>
       </c>
       <c r="H873" s="2">
-        <v>101716</v>
+        <v>203240</v>
       </c>
       <c r="I873" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874" s="1">
         <v>873</v>
       </c>
       <c r="B874" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C874" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="C874" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D874" s="1" t="s">
-        <v>1791</v>
+        <v>1752</v>
       </c>
       <c r="E874" s="2">
-        <v>113796</v>
+        <v>208908</v>
       </c>
       <c r="F874" s="2">
-        <v>112712</v>
+        <v>206918</v>
       </c>
       <c r="G874" s="2">
-        <v>111628</v>
+        <v>204929</v>
       </c>
       <c r="H874" s="2">
-        <v>110545</v>
+        <v>202939</v>
       </c>
       <c r="I874" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="A875" s="1">
         <v>874</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
       <c r="E875" s="2">
-        <v>127477</v>
+        <v>4895</v>
       </c>
       <c r="F875" s="2">
-        <v>126263</v>
+        <v>4848</v>
       </c>
       <c r="G875" s="2">
-        <v>125049</v>
+        <v>4802</v>
       </c>
       <c r="H875" s="2">
-        <v>123835</v>
+        <v>4755</v>
       </c>
       <c r="I875" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876" s="1">
         <v>875</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="E876" s="2">
-        <v>136515</v>
+        <v>9790</v>
       </c>
       <c r="F876" s="2">
-        <v>135215</v>
+        <v>9697</v>
       </c>
       <c r="G876" s="2">
-        <v>133914</v>
+        <v>9604</v>
       </c>
       <c r="H876" s="2">
-        <v>132614</v>
+        <v>9510</v>
       </c>
       <c r="I876" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="A877" s="1">
         <v>876</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="E877" s="2">
-        <v>136565</v>
+        <v>14733</v>
       </c>
       <c r="F877" s="2">
-        <v>135264</v>
+        <v>14592</v>
       </c>
       <c r="G877" s="2">
-        <v>133964</v>
+        <v>14452</v>
       </c>
       <c r="H877" s="2">
-        <v>132663</v>
+        <v>14312</v>
       </c>
       <c r="I877" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878" s="1">
         <v>877</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>1799</v>
+        <v>1760</v>
       </c>
       <c r="E878" s="2">
-        <v>159184</v>
+        <v>19628</v>
       </c>
       <c r="F878" s="2">
-        <v>157668</v>
+        <v>19441</v>
       </c>
       <c r="G878" s="2">
-        <v>156152</v>
+        <v>19254</v>
       </c>
       <c r="H878" s="2">
-        <v>154636</v>
+        <v>19067</v>
       </c>
       <c r="I878" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="A879" s="1">
         <v>878</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
       <c r="E879" s="2">
-        <v>172866</v>
+        <v>24431</v>
       </c>
       <c r="F879" s="2">
-        <v>171219</v>
+        <v>24199</v>
       </c>
       <c r="G879" s="2">
-        <v>169573</v>
+        <v>23966</v>
       </c>
       <c r="H879" s="2">
-        <v>167927</v>
+        <v>23733</v>
       </c>
       <c r="I879" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880" s="1">
         <v>879</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
       <c r="E880" s="2">
-        <v>181953</v>
+        <v>29465</v>
       </c>
       <c r="F880" s="2">
-        <v>180221</v>
+        <v>29184</v>
       </c>
       <c r="G880" s="2">
-        <v>178488</v>
+        <v>28904</v>
       </c>
       <c r="H880" s="2">
-        <v>176755</v>
+        <v>28623</v>
       </c>
       <c r="I880" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="A881" s="1">
         <v>880</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1804</v>
+        <v>1811</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>1805</v>
+        <v>1762</v>
       </c>
       <c r="E881" s="2">
-        <v>195635</v>
+        <v>39164</v>
       </c>
       <c r="F881" s="2">
-        <v>193772</v>
+        <v>38791</v>
       </c>
       <c r="G881" s="2">
-        <v>191909</v>
+        <v>38418</v>
       </c>
       <c r="H881" s="2">
-        <v>190045</v>
+        <v>38045</v>
       </c>
       <c r="I881" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882" s="1">
         <v>881</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="E882" s="2">
-        <v>204672</v>
+        <v>48817</v>
       </c>
       <c r="F882" s="2">
-        <v>202723</v>
+        <v>48352</v>
       </c>
       <c r="G882" s="2">
-        <v>200774</v>
+        <v>47887</v>
       </c>
       <c r="H882" s="2">
-        <v>198825</v>
+        <v>47422</v>
       </c>
       <c r="I882" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="A883" s="1">
         <v>882</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="E883" s="2">
-        <v>227593</v>
+        <v>53712</v>
       </c>
       <c r="F883" s="2">
-        <v>225425</v>
+        <v>53200</v>
       </c>
       <c r="G883" s="2">
-        <v>223258</v>
+        <v>52689</v>
       </c>
       <c r="H883" s="2">
-        <v>221090</v>
+        <v>52177</v>
       </c>
       <c r="I883" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884" s="1">
         <v>883</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="E884" s="2">
-        <v>250361</v>
+        <v>63549</v>
       </c>
       <c r="F884" s="2">
-        <v>247977</v>
+        <v>62944</v>
       </c>
       <c r="G884" s="2">
-        <v>245592</v>
+        <v>62339</v>
       </c>
       <c r="H884" s="2">
-        <v>243208</v>
+        <v>61733</v>
       </c>
       <c r="I884" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="A885" s="1">
         <v>884</v>
       </c>
       <c r="B885" s="1" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
       <c r="E885" s="2">
-        <v>273130</v>
+        <v>73248</v>
       </c>
       <c r="F885" s="2">
-        <v>270529</v>
+        <v>72550</v>
       </c>
       <c r="G885" s="2">
-        <v>267928</v>
+        <v>71853</v>
       </c>
       <c r="H885" s="2">
-        <v>265326</v>
+        <v>71155</v>
       </c>
       <c r="I885" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886" s="1">
         <v>885</v>
       </c>
       <c r="B886" s="1" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="E886" s="2">
-        <v>295849</v>
+        <v>92876</v>
       </c>
       <c r="F886" s="2">
-        <v>293031</v>
+        <v>91991</v>
       </c>
       <c r="G886" s="2">
-        <v>290214</v>
+        <v>91107</v>
       </c>
       <c r="H886" s="2">
-        <v>287396</v>
+        <v>90222</v>
       </c>
       <c r="I886" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="A887" s="1">
         <v>886</v>
       </c>
       <c r="B887" s="1" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
       <c r="E887" s="2">
-        <v>318619</v>
+        <v>97911</v>
       </c>
       <c r="F887" s="2">
-        <v>315585</v>
+        <v>96979</v>
       </c>
       <c r="G887" s="2">
-        <v>312550</v>
+        <v>96046</v>
       </c>
       <c r="H887" s="2">
-        <v>309516</v>
+        <v>95114</v>
       </c>
       <c r="I887" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888" s="1">
         <v>887</v>
       </c>
       <c r="B888" s="1" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="E888" s="2">
-        <v>340707</v>
+        <v>102807</v>
       </c>
       <c r="F888" s="2">
-        <v>337462</v>
+        <v>101827</v>
       </c>
       <c r="G888" s="2">
-        <v>334217</v>
+        <v>100848</v>
       </c>
       <c r="H888" s="2">
-        <v>330973</v>
+        <v>99869</v>
       </c>
       <c r="I888" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="A889" s="1">
         <v>888</v>
       </c>
       <c r="B889" s="1" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="E889" s="2">
-        <v>340341</v>
+        <v>112644</v>
       </c>
       <c r="F889" s="2">
-        <v>337099</v>
+        <v>111571</v>
       </c>
       <c r="G889" s="2">
-        <v>333858</v>
+        <v>110498</v>
       </c>
       <c r="H889" s="2">
-        <v>330617</v>
+        <v>109426</v>
       </c>
       <c r="I889" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890" s="1">
         <v>889</v>
       </c>
       <c r="B890" s="1" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="E890" s="2">
-        <v>364158</v>
+        <v>122389</v>
       </c>
       <c r="F890" s="2">
-        <v>360690</v>
+        <v>121223</v>
       </c>
       <c r="G890" s="2">
-        <v>357222</v>
+        <v>120058</v>
       </c>
       <c r="H890" s="2">
-        <v>353753</v>
+        <v>118892</v>
       </c>
       <c r="I890" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="A891" s="1">
         <v>890</v>
       </c>
       <c r="B891" s="1" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
       <c r="E891" s="2">
-        <v>453887</v>
+        <v>137122</v>
       </c>
       <c r="F891" s="2">
-        <v>449564</v>
+        <v>135816</v>
       </c>
       <c r="G891" s="2">
-        <v>445241</v>
+        <v>134510</v>
       </c>
       <c r="H891" s="2">
-        <v>440918</v>
+        <v>133204</v>
       </c>
       <c r="I891" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="892" spans="1:9">
       <c r="A892" s="1">
         <v>891</v>
       </c>
       <c r="B892" s="1" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>1827</v>
+        <v>1833</v>
       </c>
       <c r="E892" s="2">
-        <v>681479</v>
+        <v>146820</v>
       </c>
       <c r="F892" s="2">
-        <v>674989</v>
+        <v>145422</v>
       </c>
       <c r="G892" s="2">
-        <v>668499</v>
+        <v>144024</v>
       </c>
       <c r="H892" s="2">
-        <v>662009</v>
+        <v>142626</v>
       </c>
       <c r="I892" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="893" spans="1:9">
       <c r="A893" s="1">
         <v>892</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>1828</v>
+        <v>1834</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="E893" s="2">
-        <v>910371</v>
+        <v>146867</v>
       </c>
       <c r="F893" s="2">
-        <v>901701</v>
+        <v>145468</v>
       </c>
       <c r="G893" s="2">
-        <v>893031</v>
+        <v>144069</v>
       </c>
       <c r="H893" s="2">
-        <v>884360</v>
+        <v>142670</v>
       </c>
       <c r="I893" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="894" spans="1:9">
       <c r="A894" s="1">
         <v>893</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="E894" s="2">
-        <v>1137964</v>
+        <v>171206</v>
       </c>
       <c r="F894" s="2">
-        <v>1127126</v>
+        <v>169575</v>
       </c>
       <c r="G894" s="2">
-        <v>1116288</v>
+        <v>167945</v>
       </c>
       <c r="H894" s="2">
-        <v>1105451</v>
+        <v>166314</v>
       </c>
       <c r="I894" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="895" spans="1:9">
       <c r="A895" s="1">
         <v>894</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="E895" s="2">
-        <v>1364258</v>
+        <v>185938</v>
       </c>
       <c r="F895" s="2">
-        <v>1351265</v>
+        <v>184167</v>
       </c>
       <c r="G895" s="2">
-        <v>1338272</v>
+        <v>182397</v>
       </c>
       <c r="H895" s="2">
-        <v>1325279</v>
+        <v>180626</v>
       </c>
       <c r="I895" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="896" spans="1:9">
       <c r="A896" s="1">
         <v>895</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="E896" s="2">
-        <v>1820742</v>
+        <v>195683</v>
       </c>
       <c r="F896" s="2">
-        <v>1803402</v>
+        <v>193820</v>
       </c>
       <c r="G896" s="2">
-        <v>1786061</v>
+        <v>191956</v>
       </c>
       <c r="H896" s="2">
-        <v>1768721</v>
+        <v>190092</v>
       </c>
       <c r="I896" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="897" spans="1:9">
       <c r="A897" s="1">
         <v>896</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="E897" s="2">
-        <v>1957307</v>
+        <v>210416</v>
       </c>
       <c r="F897" s="2">
-        <v>1938666</v>
+        <v>208412</v>
       </c>
       <c r="G897" s="2">
-        <v>1920025</v>
+        <v>206408</v>
       </c>
       <c r="H897" s="2">
-        <v>1901384</v>
+        <v>204404</v>
       </c>
       <c r="I897" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="898" spans="1:9">
       <c r="A898" s="1">
         <v>897</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="E898" s="2">
-        <v>2271632</v>
+        <v>220115</v>
       </c>
       <c r="F898" s="2">
-        <v>2249997</v>
+        <v>218018</v>
       </c>
       <c r="G898" s="2">
-        <v>2228363</v>
+        <v>215922</v>
       </c>
       <c r="H898" s="2">
-        <v>2206728</v>
+        <v>213826</v>
       </c>
       <c r="I898" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="899" spans="1:9">
       <c r="A899" s="1">
         <v>898</v>
       </c>
       <c r="B899" s="1" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="E899" s="2">
-        <v>3182003</v>
+        <v>244778</v>
       </c>
       <c r="F899" s="2">
-        <v>3151698</v>
+        <v>242447</v>
       </c>
       <c r="G899" s="2">
-        <v>3121393</v>
+        <v>240116</v>
       </c>
       <c r="H899" s="2">
-        <v>3091089</v>
+        <v>237784</v>
       </c>
       <c r="I899" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="900" spans="1:9">
+      <c r="A900" s="1">
+        <v>899</v>
+      </c>
+      <c r="B900" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C900" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E900" s="2">
+        <v>269256</v>
+      </c>
+      <c r="F900" s="2">
+        <v>266691</v>
+      </c>
+      <c r="G900" s="2">
+        <v>264127</v>
+      </c>
+      <c r="H900" s="2">
+        <v>261563</v>
+      </c>
+      <c r="I900" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="901" spans="1:9">
+      <c r="A901" s="1">
+        <v>900</v>
+      </c>
+      <c r="B901" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C901" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E901" s="2">
+        <v>293733</v>
+      </c>
+      <c r="F901" s="2">
+        <v>290936</v>
+      </c>
+      <c r="G901" s="2">
+        <v>288138</v>
+      </c>
+      <c r="H901" s="2">
+        <v>285341</v>
+      </c>
+      <c r="I901" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="902" spans="1:9">
+      <c r="A902" s="1">
+        <v>901</v>
+      </c>
+      <c r="B902" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C902" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E902" s="2">
+        <v>318165</v>
+      </c>
+      <c r="F902" s="2">
+        <v>315135</v>
+      </c>
+      <c r="G902" s="2">
+        <v>312104</v>
+      </c>
+      <c r="H902" s="2">
+        <v>309074</v>
+      </c>
+      <c r="I902" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="903" spans="1:9">
+      <c r="A903" s="1">
+        <v>902</v>
+      </c>
+      <c r="B903" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C903" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E903" s="2">
+        <v>342690</v>
+      </c>
+      <c r="F903" s="2">
+        <v>339426</v>
+      </c>
+      <c r="G903" s="2">
+        <v>336162</v>
+      </c>
+      <c r="H903" s="2">
+        <v>332898</v>
+      </c>
+      <c r="I903" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="904" spans="1:9">
+      <c r="A904" s="1">
+        <v>903</v>
+      </c>
+      <c r="B904" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C904" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E904" s="2">
+        <v>339446</v>
+      </c>
+      <c r="F904" s="2">
+        <v>336213</v>
+      </c>
+      <c r="G904" s="2">
+        <v>332980</v>
+      </c>
+      <c r="H904" s="2">
+        <v>329748</v>
+      </c>
+      <c r="I904" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="905" spans="1:9">
+      <c r="A905" s="1">
+        <v>904</v>
+      </c>
+      <c r="B905" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C905" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E905" s="2">
+        <v>366059</v>
+      </c>
+      <c r="F905" s="2">
+        <v>362573</v>
+      </c>
+      <c r="G905" s="2">
+        <v>359087</v>
+      </c>
+      <c r="H905" s="2">
+        <v>355601</v>
+      </c>
+      <c r="I905" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="906" spans="1:9">
+      <c r="A906" s="1">
+        <v>905</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C906" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E906" s="2">
+        <v>391645</v>
+      </c>
+      <c r="F906" s="2">
+        <v>387915</v>
+      </c>
+      <c r="G906" s="2">
+        <v>384185</v>
+      </c>
+      <c r="H906" s="2">
+        <v>380455</v>
+      </c>
+      <c r="I906" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="907" spans="1:9">
+      <c r="A907" s="1">
+        <v>906</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C907" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E907" s="2">
+        <v>488171</v>
+      </c>
+      <c r="F907" s="2">
+        <v>483522</v>
+      </c>
+      <c r="G907" s="2">
+        <v>478873</v>
+      </c>
+      <c r="H907" s="2">
+        <v>474224</v>
+      </c>
+      <c r="I907" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="908" spans="1:9">
+      <c r="A908" s="1">
+        <v>907</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C908" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E908" s="2">
+        <v>732949</v>
+      </c>
+      <c r="F908" s="2">
+        <v>725969</v>
+      </c>
+      <c r="G908" s="2">
+        <v>718988</v>
+      </c>
+      <c r="H908" s="2">
+        <v>712008</v>
+      </c>
+      <c r="I908" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="909" spans="1:9">
+      <c r="A909" s="1">
+        <v>908</v>
+      </c>
+      <c r="B909" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C909" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E909" s="2">
+        <v>979113</v>
+      </c>
+      <c r="F909" s="2">
+        <v>969789</v>
+      </c>
+      <c r="G909" s="2">
+        <v>960464</v>
+      </c>
+      <c r="H909" s="2">
+        <v>951139</v>
+      </c>
+      <c r="I909" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="910" spans="1:9">
+      <c r="A910" s="1">
+        <v>909</v>
+      </c>
+      <c r="B910" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C910" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E910" s="2">
+        <v>1223892</v>
+      </c>
+      <c r="F910" s="2">
+        <v>1212235</v>
+      </c>
+      <c r="G910" s="2">
+        <v>1200579</v>
+      </c>
+      <c r="H910" s="2">
+        <v>1188923</v>
+      </c>
+      <c r="I910" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="911" spans="1:9">
+      <c r="A911" s="1">
+        <v>910</v>
+      </c>
+      <c r="B911" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C911" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E911" s="2">
+        <v>1467285</v>
+      </c>
+      <c r="F911" s="2">
+        <v>1453311</v>
+      </c>
+      <c r="G911" s="2">
+        <v>1439336</v>
+      </c>
+      <c r="H911" s="2">
+        <v>1425362</v>
+      </c>
+      <c r="I911" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="912" spans="1:9">
+      <c r="A912" s="1">
+        <v>911</v>
+      </c>
+      <c r="B912" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C912" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E912" s="2">
+        <v>1958227</v>
+      </c>
+      <c r="F912" s="2">
+        <v>1939577</v>
+      </c>
+      <c r="G912" s="2">
+        <v>1920927</v>
+      </c>
+      <c r="H912" s="2">
+        <v>1902278</v>
+      </c>
+      <c r="I912" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="913" spans="1:9">
+      <c r="A913" s="1">
+        <v>912</v>
+      </c>
+      <c r="B913" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C913" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E913" s="2">
+        <v>2105094</v>
+      </c>
+      <c r="F913" s="2">
+        <v>2085045</v>
+      </c>
+      <c r="G913" s="2">
+        <v>2064997</v>
+      </c>
+      <c r="H913" s="2">
+        <v>2044948</v>
+      </c>
+      <c r="I913" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="914" spans="1:9">
+      <c r="A914" s="1">
+        <v>913</v>
+      </c>
+      <c r="B914" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C914" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E914" s="2">
+        <v>2443165</v>
+      </c>
+      <c r="F914" s="2">
+        <v>2419897</v>
+      </c>
+      <c r="G914" s="2">
+        <v>2396629</v>
+      </c>
+      <c r="H914" s="2">
+        <v>2373360</v>
+      </c>
+      <c r="I914" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="915" spans="1:9">
+      <c r="A915" s="1">
+        <v>914</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C915" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E915" s="2">
+        <v>3422279</v>
+      </c>
+      <c r="F915" s="2">
+        <v>3389686</v>
+      </c>
+      <c r="G915" s="2">
+        <v>3357092</v>
+      </c>
+      <c r="H915" s="2">
+        <v>3324499</v>
+      </c>
+      <c r="I915" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="916" spans="1:9">
+      <c r="A916" s="1">
+        <v>915</v>
+      </c>
+      <c r="B916" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C916" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E916" s="2">
+        <v>4886330</v>
+      </c>
+      <c r="F916" s="2">
+        <v>4839794</v>
+      </c>
+      <c r="G916" s="2">
+        <v>4793257</v>
+      </c>
+      <c r="H916" s="2">
+        <v>4746721</v>
+      </c>
+      <c r="I916" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="917" spans="1:9">
+      <c r="A917" s="1">
+        <v>916</v>
+      </c>
+      <c r="B917" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C917" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E917" s="2">
+        <v>5865444</v>
+      </c>
+      <c r="F917" s="2">
+        <v>5809582</v>
+      </c>
+      <c r="G917" s="2">
+        <v>5753721</v>
+      </c>
+      <c r="H917" s="2">
+        <v>5697860</v>
+      </c>
+      <c r="I917" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="918" spans="1:9">
+      <c r="A918" s="1">
+        <v>917</v>
+      </c>
+      <c r="B918" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C918" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E918" s="2">
+        <v>7329496</v>
+      </c>
+      <c r="F918" s="2">
+        <v>7259691</v>
+      </c>
+      <c r="G918" s="2">
+        <v>7189886</v>
+      </c>
+      <c r="H918" s="2">
+        <v>7120081</v>
+      </c>
+      <c r="I918" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="919" spans="1:9">
+      <c r="A919" s="1">
+        <v>918</v>
+      </c>
+      <c r="B919" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C919" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E919" s="2">
+        <v>8308609</v>
+      </c>
+      <c r="F919" s="2">
+        <v>8229479</v>
+      </c>
+      <c r="G919" s="2">
+        <v>8150350</v>
+      </c>
+      <c r="H919" s="2">
+        <v>8071220</v>
+      </c>
+      <c r="I919" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="920" spans="1:9">
+      <c r="A920" s="1">
+        <v>919</v>
+      </c>
+      <c r="B920" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C920" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E920" s="2">
+        <v>9772661</v>
+      </c>
+      <c r="F920" s="2">
+        <v>9679588</v>
+      </c>
+      <c r="G920" s="2">
+        <v>9586515</v>
+      </c>
+      <c r="H920" s="2">
+        <v>9493442</v>
+      </c>
+      <c r="I920" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="921" spans="1:9">
+      <c r="A921" s="1">
+        <v>920</v>
+      </c>
+      <c r="B921" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C921" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E921" s="2">
+        <v>10751774</v>
+      </c>
+      <c r="F921" s="2">
+        <v>10649376</v>
+      </c>
+      <c r="G921" s="2">
+        <v>10546979</v>
+      </c>
+      <c r="H921" s="2">
+        <v>10444581</v>
+      </c>
+      <c r="I921" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="922" spans="1:9">
+      <c r="A922" s="1">
+        <v>921</v>
+      </c>
+      <c r="B922" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C922" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E922" s="2">
+        <v>12215826</v>
+      </c>
+      <c r="F922" s="2">
+        <v>12099485</v>
+      </c>
+      <c r="G922" s="2">
+        <v>11983144</v>
+      </c>
+      <c r="H922" s="2">
+        <v>11866802</v>
+      </c>
+      <c r="I922" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="923" spans="1:9">
+      <c r="A923" s="1">
+        <v>922</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C923" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E923" s="2">
+        <v>19259</v>
+      </c>
+      <c r="F923" s="2">
+        <v>19076</v>
+      </c>
+      <c r="G923" s="2">
+        <v>18892</v>
+      </c>
+      <c r="H923" s="2">
+        <v>18709</v>
+      </c>
+      <c r="I923" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="924" spans="1:9">
+      <c r="A924" s="1">
+        <v>923</v>
+      </c>
+      <c r="B924" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C924" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E924" s="2">
+        <v>95741</v>
+      </c>
+      <c r="F924" s="2">
+        <v>94829</v>
+      </c>
+      <c r="G924" s="2">
+        <v>93917</v>
+      </c>
+      <c r="H924" s="2">
+        <v>93006</v>
+      </c>
+      <c r="I924" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="925" spans="1:9">
+      <c r="A925" s="1">
+        <v>924</v>
+      </c>
+      <c r="B925" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C925" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E925" s="2">
+        <v>15685</v>
+      </c>
+      <c r="F925" s="2">
+        <v>15536</v>
+      </c>
+      <c r="G925" s="2">
+        <v>15386</v>
+      </c>
+      <c r="H925" s="2">
+        <v>15237</v>
+      </c>
+      <c r="I925" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="926" spans="1:9">
+      <c r="A926" s="1">
+        <v>925</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C926" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E926" s="2">
+        <v>77445</v>
+      </c>
+      <c r="F926" s="2">
+        <v>76707</v>
+      </c>
+      <c r="G926" s="2">
+        <v>75970</v>
+      </c>
+      <c r="H926" s="2">
+        <v>75232</v>
+      </c>
+      <c r="I926" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="927" spans="1:9">
+      <c r="A927" s="1">
+        <v>926</v>
+      </c>
+      <c r="B927" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C927" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E927" s="2">
+        <v>155869</v>
+      </c>
+      <c r="F927" s="2">
+        <v>154385</v>
+      </c>
+      <c r="G927" s="2">
+        <v>152900</v>
+      </c>
+      <c r="H927" s="2">
+        <v>151416</v>
+      </c>
+      <c r="I927" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="928" spans="1:9">
+      <c r="A928" s="1">
+        <v>927</v>
+      </c>
+      <c r="B928" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C928" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E928" s="2">
+        <v>322521</v>
+      </c>
+      <c r="F928" s="2">
+        <v>319450</v>
+      </c>
+      <c r="G928" s="2">
+        <v>316378</v>
+      </c>
+      <c r="H928" s="2">
+        <v>313306</v>
+      </c>
+      <c r="I928" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="929" spans="1:9">
+      <c r="A929" s="1">
+        <v>928</v>
+      </c>
+      <c r="B929" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C929" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E929" s="2">
+        <v>783266</v>
+      </c>
+      <c r="F929" s="2">
+        <v>775807</v>
+      </c>
+      <c r="G929" s="2">
+        <v>768347</v>
+      </c>
+      <c r="H929" s="2">
+        <v>760887</v>
+      </c>
+      <c r="I929" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="930" spans="1:9">
+      <c r="A930" s="1">
+        <v>929</v>
+      </c>
+      <c r="B930" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C930" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E930" s="2">
+        <v>1567514</v>
+      </c>
+      <c r="F930" s="2">
+        <v>1552585</v>
+      </c>
+      <c r="G930" s="2">
+        <v>1537656</v>
+      </c>
+      <c r="H930" s="2">
+        <v>1522727</v>
+      </c>
+      <c r="I930" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="931" spans="1:9">
+      <c r="A931" s="1">
+        <v>930</v>
+      </c>
+      <c r="B931" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C931" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E931" s="2">
+        <v>77445</v>
+      </c>
+      <c r="F931" s="2">
+        <v>76707</v>
+      </c>
+      <c r="G931" s="2">
+        <v>75970</v>
+      </c>
+      <c r="H931" s="2">
+        <v>75232</v>
+      </c>
+      <c r="I931" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="932" spans="1:9">
+      <c r="A932" s="1">
+        <v>931</v>
+      </c>
+      <c r="B932" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C932" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E932" s="2">
+        <v>244097</v>
+      </c>
+      <c r="F932" s="2">
+        <v>241772</v>
+      </c>
+      <c r="G932" s="2">
+        <v>239447</v>
+      </c>
+      <c r="H932" s="2">
+        <v>237122</v>
+      </c>
+      <c r="I932" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="933" spans="1:9">
+      <c r="A933" s="1">
+        <v>932</v>
+      </c>
+      <c r="B933" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C933" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E933" s="2">
+        <v>469567</v>
+      </c>
+      <c r="F933" s="2">
+        <v>465095</v>
+      </c>
+      <c r="G933" s="2">
+        <v>460623</v>
+      </c>
+      <c r="H933" s="2">
+        <v>456151</v>
+      </c>
+      <c r="I933" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>